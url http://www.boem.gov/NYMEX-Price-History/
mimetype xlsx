--- v4 (2026-08-30)
+++ v5 (2026-09-28)
@@ -3,85 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A08CA13-6741-44F7-B3F7-D2080425FA12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E9A4359-7B54-46D9-B8DB-C19707D0EB74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7350" yWindow="345" windowWidth="21240" windowHeight="11580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8505" yWindow="2475" windowWidth="20235" windowHeight="16350" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K369" i="1" l="1"/>
+  <c r="K370" i="1" l="1"/>
+  <c r="J370" i="1"/>
+  <c r="H370" i="1"/>
+  <c r="G370" i="1"/>
+  <c r="E370" i="1"/>
+  <c r="D370" i="1"/>
+  <c r="K369" i="1"/>
   <c r="J369" i="1"/>
   <c r="H369" i="1"/>
   <c r="G369" i="1"/>
   <c r="E369" i="1"/>
   <c r="D369" i="1"/>
   <c r="K368" i="1"/>
   <c r="J368" i="1"/>
   <c r="H368" i="1"/>
   <c r="G368" i="1"/>
   <c r="E368" i="1"/>
   <c r="D368" i="1"/>
   <c r="K367" i="1" l="1"/>
   <c r="J367" i="1"/>
   <c r="H367" i="1"/>
   <c r="G367" i="1"/>
   <c r="E367" i="1"/>
   <c r="D367" i="1"/>
   <c r="K366" i="1"/>
   <c r="J366" i="1"/>
   <c r="H366" i="1"/>
   <c r="G366" i="1"/>
   <c r="E366" i="1"/>
   <c r="D366" i="1"/>
   <c r="E365" i="1"/>
   <c r="D365" i="1"/>
@@ -19145,59 +19151,83 @@
         <v>74.282500000000013</v>
       </c>
       <c r="H369" s="34">
         <f>SUM(F367:F369)/3</f>
         <v>89.133333333333326</v>
       </c>
       <c r="I369" s="27">
         <v>2.9580000000000002</v>
       </c>
       <c r="J369" s="37">
         <f>SUM(I358:I369)/12</f>
         <v>3.3495833333333334</v>
       </c>
       <c r="K369" s="34">
         <f>SUM(I367:I369)/3</f>
         <v>3.0326666666666662</v>
       </c>
     </row>
     <row r="370" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A370" s="23">
         <v>2026</v>
       </c>
       <c r="B370" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="C370" s="25"/>
-[...7 lines deleted...]
-      <c r="K370" s="34"/>
+      <c r="C370" s="25">
+        <v>82.67</v>
+      </c>
+      <c r="D370" s="37">
+        <f>SUM(C359:C370)/12</f>
+        <v>74.638333333333335</v>
+      </c>
+      <c r="E370" s="34">
+        <f>SUM(C368:C370)/3</f>
+        <v>80.816666666666663</v>
+      </c>
+      <c r="F370" s="25">
+        <v>83.9</v>
+      </c>
+      <c r="G370" s="37">
+        <f>SUM(F359:F370)/12</f>
+        <v>75.869166666666658</v>
+      </c>
+      <c r="H370" s="34">
+        <f>SUM(F368:F370)/3</f>
+        <v>83.056666666666658</v>
+      </c>
+      <c r="I370" s="27">
+        <v>2.7679999999999998</v>
+      </c>
+      <c r="J370" s="37">
+        <f>SUM(I359:I370)/12</f>
+        <v>3.3382499999999999</v>
+      </c>
+      <c r="K370" s="34">
+        <f>SUM(I368:I370)/3</f>
+        <v>2.9763333333333328</v>
+      </c>
     </row>
     <row r="371" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A371" s="28">
         <v>2026</v>
       </c>
       <c r="B371" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C371" s="30"/>
       <c r="D371" s="35"/>
       <c r="E371" s="31"/>
       <c r="F371" s="30"/>
       <c r="G371" s="35"/>
       <c r="H371" s="31"/>
       <c r="I371" s="32"/>
       <c r="J371" s="35"/>
       <c r="K371" s="31"/>
     </row>
     <row r="372" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A372" s="23">
         <v>2026</v>
       </c>
       <c r="B372" s="24" t="s">
         <v>9</v>
       </c>
@@ -19444,51 +19474,51 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46239</v>
+        <v>46275</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>