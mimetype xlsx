--- v5 (2026-09-28)
+++ v6 (2026-10-24)
@@ -3,85 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E9A4359-7B54-46D9-B8DB-C19707D0EB74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{030EBF33-EE8B-4F25-8525-4962D89124E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8505" yWindow="2475" windowWidth="20235" windowHeight="16350" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15" yWindow="210" windowWidth="19995" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K370" i="1" l="1"/>
+  <c r="K371" i="1" l="1"/>
+  <c r="J371" i="1"/>
+  <c r="E371" i="1"/>
+  <c r="D371" i="1"/>
+  <c r="H371" i="1"/>
+  <c r="G371" i="1"/>
+  <c r="K370" i="1"/>
   <c r="J370" i="1"/>
   <c r="H370" i="1"/>
   <c r="G370" i="1"/>
   <c r="E370" i="1"/>
   <c r="D370" i="1"/>
   <c r="K369" i="1"/>
   <c r="J369" i="1"/>
   <c r="H369" i="1"/>
   <c r="G369" i="1"/>
   <c r="E369" i="1"/>
   <c r="D369" i="1"/>
   <c r="K368" i="1"/>
   <c r="J368" i="1"/>
   <c r="H368" i="1"/>
   <c r="G368" i="1"/>
   <c r="E368" i="1"/>
   <c r="D368" i="1"/>
   <c r="K367" i="1" l="1"/>
   <c r="J367" i="1"/>
   <c r="H367" i="1"/>
   <c r="G367" i="1"/>
   <c r="E367" i="1"/>
   <c r="D367" i="1"/>
   <c r="K366" i="1"/>
   <c r="J366" i="1"/>
@@ -18950,301 +18956,325 @@
         <v>60.839999999999996</v>
       </c>
       <c r="I364" s="27">
         <v>3.1909999999999998</v>
       </c>
       <c r="J364" s="37">
         <f t="shared" ref="J364" si="283">SUM(I353:I364)/12</f>
         <v>3.6127500000000001</v>
       </c>
       <c r="K364" s="34">
         <f t="shared" ref="K364" si="284">SUM(I362:I364)/3</f>
         <v>3.8943333333333334</v>
       </c>
     </row>
     <row r="365" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A365" s="28">
         <v>2026</v>
       </c>
       <c r="B365" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C365" s="30">
         <v>91.75</v>
       </c>
       <c r="D365" s="35">
-        <f>SUM(C354:C365)/12</f>
+        <f t="shared" ref="D365:D371" si="285">SUM(C354:C365)/12</f>
         <v>65.012500000000003</v>
       </c>
       <c r="E365" s="31">
-        <f>SUM(C363:C365)/3</f>
+        <f t="shared" ref="E365:E371" si="286">SUM(C363:C365)/3</f>
         <v>72.106666666666669</v>
       </c>
       <c r="F365" s="30">
         <v>91.38</v>
       </c>
       <c r="G365" s="35">
-        <f>SUM(F354:F365)/12</f>
+        <f t="shared" ref="G365:G371" si="287">SUM(F354:F365)/12</f>
         <v>65.49499999999999</v>
       </c>
       <c r="H365" s="31">
-        <f>SUM(F363:F365)/3</f>
+        <f t="shared" ref="H365:H370" si="288">SUM(F363:F365)/3</f>
         <v>71.976666666666674</v>
       </c>
       <c r="I365" s="32">
         <v>3.056</v>
       </c>
       <c r="J365" s="35">
-        <f>SUM(I354:I365)/12</f>
+        <f t="shared" ref="J365:J371" si="289">SUM(I354:I365)/12</f>
         <v>3.5242499999999999</v>
       </c>
       <c r="K365" s="31">
-        <f>SUM(I363:I365)/3</f>
+        <f t="shared" ref="K365:K371" si="290">SUM(I363:I365)/3</f>
         <v>3.4460000000000002</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A366" s="23">
         <v>2026</v>
       </c>
       <c r="B366" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C366" s="40">
         <v>98.12</v>
       </c>
       <c r="D366" s="37">
-        <f>SUM(C355:C366)/12</f>
+        <f t="shared" si="285"/>
         <v>67.94083333333333</v>
       </c>
       <c r="E366" s="34">
-        <f>SUM(C364:C366)/3</f>
+        <f t="shared" si="286"/>
         <v>84.8</v>
       </c>
       <c r="F366" s="40">
         <v>100.32</v>
       </c>
       <c r="G366" s="37">
-        <f>SUM(F355:F366)/12</f>
+        <f t="shared" si="287"/>
         <v>68.56</v>
       </c>
       <c r="H366" s="34">
-        <f>SUM(F364:F366)/3</f>
+        <f t="shared" si="288"/>
         <v>85.403333333333322</v>
       </c>
       <c r="I366" s="42">
         <v>2.6789999999999998</v>
       </c>
       <c r="J366" s="37">
-        <f>SUM(I355:I366)/12</f>
+        <f t="shared" si="289"/>
         <v>3.4634166666666668</v>
       </c>
       <c r="K366" s="34">
-        <f>SUM(I364:I366)/3</f>
+        <f t="shared" si="290"/>
         <v>2.9753333333333334</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A367" s="23">
         <v>2026</v>
       </c>
       <c r="B367" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C367" s="25">
         <v>98.08</v>
       </c>
       <c r="D367" s="37">
-        <f>SUM(C356:C367)/12</f>
+        <f t="shared" si="285"/>
         <v>71.037500000000009</v>
       </c>
       <c r="E367" s="34">
-        <f>SUM(C365:C367)/3</f>
+        <f t="shared" si="286"/>
         <v>95.983333333333334</v>
       </c>
       <c r="F367" s="25">
         <v>102.13</v>
       </c>
       <c r="G367" s="37">
-        <f>SUM(F356:F367)/12</f>
+        <f t="shared" si="287"/>
         <v>71.89</v>
       </c>
       <c r="H367" s="34">
-        <f>SUM(F365:F367)/3</f>
+        <f t="shared" si="288"/>
         <v>97.943333333333328</v>
       </c>
       <c r="I367" s="27">
         <v>2.9369999999999998</v>
       </c>
       <c r="J367" s="37">
-        <f>SUM(I356:I367)/12</f>
+        <f t="shared" si="289"/>
         <v>3.4188333333333332</v>
       </c>
       <c r="K367" s="34">
-        <f>SUM(I365:I367)/3</f>
+        <f t="shared" si="290"/>
         <v>2.8906666666666663</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A368" s="28">
         <v>2026</v>
       </c>
       <c r="B368" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="30">
         <v>81.22</v>
       </c>
       <c r="D368" s="35">
-        <f>SUM(C357:C368)/12</f>
+        <f t="shared" si="285"/>
         <v>72.143333333333345</v>
       </c>
       <c r="E368" s="31">
-        <f>SUM(C366:C368)/3</f>
+        <f t="shared" si="286"/>
         <v>92.473333333333315</v>
       </c>
       <c r="F368" s="30">
         <v>84.81</v>
       </c>
       <c r="G368" s="35">
-        <f>SUM(F357:F368)/12</f>
+        <f t="shared" si="287"/>
         <v>73.276666666666657</v>
       </c>
       <c r="H368" s="31">
-        <f>SUM(F366:F368)/3</f>
+        <f t="shared" si="288"/>
         <v>95.75333333333333</v>
       </c>
       <c r="I368" s="32">
         <v>3.2029999999999998</v>
       </c>
       <c r="J368" s="35">
-        <f>SUM(I357:I368)/12</f>
+        <f t="shared" si="289"/>
         <v>3.3795833333333332</v>
       </c>
       <c r="K368" s="31">
-        <f>SUM(I366:I368)/3</f>
+        <f t="shared" si="290"/>
         <v>2.9396666666666662</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A369" s="23">
         <v>2026</v>
       </c>
       <c r="B369" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C369" s="25">
         <v>78.56</v>
       </c>
       <c r="D369" s="37">
-        <f>SUM(C358:C369)/12</f>
+        <f t="shared" si="285"/>
         <v>73.092500000000015</v>
       </c>
       <c r="E369" s="34">
-        <f>SUM(C367:C369)/3</f>
+        <f t="shared" si="286"/>
         <v>85.953333333333333</v>
       </c>
       <c r="F369" s="25">
         <v>80.459999999999994</v>
       </c>
       <c r="G369" s="37">
-        <f>SUM(F358:F369)/12</f>
+        <f t="shared" si="287"/>
         <v>74.282500000000013</v>
       </c>
       <c r="H369" s="34">
-        <f>SUM(F367:F369)/3</f>
+        <f t="shared" si="288"/>
         <v>89.133333333333326</v>
       </c>
       <c r="I369" s="27">
         <v>2.9580000000000002</v>
       </c>
       <c r="J369" s="37">
-        <f>SUM(I358:I369)/12</f>
+        <f t="shared" si="289"/>
         <v>3.3495833333333334</v>
       </c>
       <c r="K369" s="34">
-        <f>SUM(I367:I369)/3</f>
+        <f t="shared" si="290"/>
         <v>3.0326666666666662</v>
       </c>
     </row>
     <row r="370" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A370" s="23">
         <v>2026</v>
       </c>
       <c r="B370" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C370" s="25">
         <v>82.67</v>
       </c>
       <c r="D370" s="37">
-        <f>SUM(C359:C370)/12</f>
+        <f t="shared" si="285"/>
         <v>74.638333333333335</v>
       </c>
       <c r="E370" s="34">
-        <f>SUM(C368:C370)/3</f>
+        <f t="shared" si="286"/>
         <v>80.816666666666663</v>
       </c>
       <c r="F370" s="25">
         <v>83.9</v>
       </c>
       <c r="G370" s="37">
-        <f>SUM(F359:F370)/12</f>
+        <f t="shared" si="287"/>
         <v>75.869166666666658</v>
       </c>
       <c r="H370" s="34">
-        <f>SUM(F368:F370)/3</f>
+        <f t="shared" si="288"/>
         <v>83.056666666666658</v>
       </c>
       <c r="I370" s="27">
         <v>2.7679999999999998</v>
       </c>
       <c r="J370" s="37">
-        <f>SUM(I359:I370)/12</f>
+        <f t="shared" si="289"/>
         <v>3.3382499999999999</v>
       </c>
       <c r="K370" s="34">
-        <f>SUM(I368:I370)/3</f>
+        <f t="shared" si="290"/>
         <v>2.9763333333333328</v>
       </c>
     </row>
     <row r="371" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A371" s="28">
         <v>2026</v>
       </c>
       <c r="B371" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="C371" s="30"/>
-[...7 lines deleted...]
-      <c r="K371" s="31"/>
+      <c r="C371" s="30">
+        <v>95.65</v>
+      </c>
+      <c r="D371" s="35">
+        <f t="shared" si="285"/>
+        <v>77.319999999999993</v>
+      </c>
+      <c r="E371" s="31">
+        <f t="shared" si="286"/>
+        <v>85.626666666666665</v>
+      </c>
+      <c r="F371" s="30">
+        <v>97.31</v>
+      </c>
+      <c r="G371" s="35">
+        <f t="shared" si="287"/>
+        <v>78.648333333333326</v>
+      </c>
+      <c r="H371" s="31">
+        <f t="shared" ref="H371" si="291">SUM(F369:F371)/3</f>
+        <v>87.223333333333343</v>
+      </c>
+      <c r="I371" s="32">
+        <v>2.9609999999999999</v>
+      </c>
+      <c r="J371" s="35">
+        <f t="shared" si="289"/>
+        <v>3.3359999999999999</v>
+      </c>
+      <c r="K371" s="31">
+        <f t="shared" si="290"/>
+        <v>2.8956666666666666</v>
+      </c>
     </row>
     <row r="372" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A372" s="23">
         <v>2026</v>
       </c>
       <c r="B372" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C372" s="25"/>
       <c r="D372" s="37"/>
       <c r="E372" s="34"/>
       <c r="F372" s="25"/>
       <c r="G372" s="37"/>
       <c r="H372" s="34"/>
       <c r="I372" s="27"/>
       <c r="J372" s="37"/>
       <c r="K372" s="34"/>
     </row>
     <row r="373" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A373" s="23">
         <v>2026</v>
       </c>
       <c r="B373" s="24" t="s">
         <v>10</v>
       </c>
@@ -19474,51 +19504,51 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46275</v>
+        <v>46303</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>