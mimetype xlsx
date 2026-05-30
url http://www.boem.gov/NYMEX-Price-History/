--- v0 (2026-04-23)
+++ v1 (2026-05-30)
@@ -1,86 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0642461-3B11-462A-BF62-1E960B880A50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D07AF294-ADAD-4623-8DAA-2530FA3CB5BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="135" windowWidth="22350" windowHeight="15300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7665" yWindow="105" windowWidth="21120" windowHeight="13605" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E365" i="1" l="1"/>
+  <c r="K366" i="1" l="1"/>
+  <c r="J366" i="1"/>
+  <c r="H366" i="1"/>
+  <c r="G366" i="1"/>
+  <c r="E366" i="1"/>
+  <c r="D366" i="1"/>
+  <c r="E365" i="1"/>
   <c r="D365" i="1"/>
   <c r="E364" i="1"/>
   <c r="D364" i="1"/>
   <c r="E363" i="1"/>
   <c r="D363" i="1"/>
   <c r="H365" i="1"/>
   <c r="G365" i="1"/>
   <c r="H364" i="1"/>
   <c r="G364" i="1"/>
   <c r="H363" i="1"/>
   <c r="G363" i="1"/>
   <c r="K365" i="1"/>
   <c r="J365" i="1"/>
   <c r="K364" i="1"/>
   <c r="J364" i="1"/>
   <c r="K363" i="1"/>
   <c r="J363" i="1"/>
   <c r="H362" i="1"/>
   <c r="G362" i="1"/>
   <c r="H361" i="1"/>
   <c r="G361" i="1"/>
   <c r="H360" i="1"/>
   <c r="G360" i="1"/>
   <c r="K362" i="1" l="1"/>
   <c r="J362" i="1"/>
@@ -3995,55 +4002,55 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/MCOILWTICO.txt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/pet/hist/LeafHandler.ashx?n=PET&amp;s=RCLC1&amp;f=D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/ng/ng_pri_fut_s1_d.htm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/ng.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/cl.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/OILPRICE.txt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N405"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C351" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="2" topLeftCell="C363" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="I385" sqref="I385"/>
+      <selection pane="bottomRight" activeCell="J372" sqref="J372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="5" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
     <col min="3" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="22.7109375" style="5" customWidth="1"/>
     <col min="9" max="11" width="24.42578125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19" t="s">
@@ -18956,59 +18963,83 @@
         <v>65.49499999999999</v>
       </c>
       <c r="H365" s="31">
         <f>SUM(F363:F365)/3</f>
         <v>71.976666666666674</v>
       </c>
       <c r="I365" s="32">
         <v>3.056</v>
       </c>
       <c r="J365" s="35">
         <f>SUM(I354:I365)/12</f>
         <v>3.5242499999999999</v>
       </c>
       <c r="K365" s="31">
         <f>SUM(I363:I365)/3</f>
         <v>3.4460000000000002</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A366" s="23">
         <v>2026</v>
       </c>
       <c r="B366" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="C366" s="40"/>
-[...7 lines deleted...]
-      <c r="K366" s="34"/>
+      <c r="C366" s="40">
+        <v>98.12</v>
+      </c>
+      <c r="D366" s="37">
+        <f>SUM(C355:C366)/12</f>
+        <v>67.94083333333333</v>
+      </c>
+      <c r="E366" s="34">
+        <f>SUM(C364:C366)/3</f>
+        <v>84.8</v>
+      </c>
+      <c r="F366" s="40">
+        <v>100.32</v>
+      </c>
+      <c r="G366" s="37">
+        <f>SUM(F355:F366)/12</f>
+        <v>68.56</v>
+      </c>
+      <c r="H366" s="34">
+        <f>SUM(F364:F366)/3</f>
+        <v>85.403333333333322</v>
+      </c>
+      <c r="I366" s="42">
+        <v>2.6789999999999998</v>
+      </c>
+      <c r="J366" s="37">
+        <f>SUM(I355:I366)/12</f>
+        <v>3.4634166666666668</v>
+      </c>
+      <c r="K366" s="34">
+        <f>SUM(I364:I366)/3</f>
+        <v>2.9753333333333334</v>
+      </c>
     </row>
     <row r="367" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A367" s="23">
         <v>2026</v>
       </c>
       <c r="B367" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C367" s="25"/>
       <c r="D367" s="37"/>
       <c r="E367" s="34"/>
       <c r="F367" s="25"/>
       <c r="G367" s="37"/>
       <c r="H367" s="34"/>
       <c r="I367" s="27"/>
       <c r="J367" s="37"/>
       <c r="K367" s="34"/>
     </row>
     <row r="368" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A368" s="28">
         <v>2026</v>
       </c>
       <c r="B368" s="29" t="s">
         <v>5</v>
       </c>
@@ -19323,84 +19354,90 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46121</v>
+        <v>46148</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>
   <pageSetup scale="49" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="3">
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">