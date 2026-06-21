--- v1 (2026-05-30)
+++ v2 (2026-06-21)
@@ -3,85 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D07AF294-ADAD-4623-8DAA-2530FA3CB5BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17C44926-C03E-4914-8FDD-2EF494E100C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7665" yWindow="105" windowWidth="21120" windowHeight="13605" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34815" yWindow="3660" windowWidth="21600" windowHeight="11175" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K366" i="1" l="1"/>
+  <c r="K367" i="1" l="1"/>
+  <c r="J367" i="1"/>
+  <c r="H367" i="1"/>
+  <c r="G367" i="1"/>
+  <c r="E367" i="1"/>
+  <c r="D367" i="1"/>
+  <c r="K366" i="1"/>
   <c r="J366" i="1"/>
   <c r="H366" i="1"/>
   <c r="G366" i="1"/>
   <c r="E366" i="1"/>
   <c r="D366" i="1"/>
   <c r="E365" i="1"/>
   <c r="D365" i="1"/>
   <c r="E364" i="1"/>
   <c r="D364" i="1"/>
   <c r="E363" i="1"/>
   <c r="D363" i="1"/>
   <c r="H365" i="1"/>
   <c r="G365" i="1"/>
   <c r="H364" i="1"/>
   <c r="G364" i="1"/>
   <c r="H363" i="1"/>
   <c r="G363" i="1"/>
   <c r="K365" i="1"/>
   <c r="J365" i="1"/>
   <c r="K364" i="1"/>
   <c r="J364" i="1"/>
   <c r="K363" i="1"/>
   <c r="J363" i="1"/>
   <c r="H362" i="1"/>
   <c r="G362" i="1"/>
@@ -4003,54 +4009,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/MCOILWTICO.txt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/pet/hist/LeafHandler.ashx?n=PET&amp;s=RCLC1&amp;f=D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/ng/ng_pri_fut_s1_d.htm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/ng.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/cl.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/OILPRICE.txt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N405"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C363" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C357" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="J372" sqref="J372"/>
+      <selection pane="bottomRight" activeCell="C367" sqref="C363:C367"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="5" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
     <col min="3" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="22.7109375" style="5" customWidth="1"/>
     <col min="9" max="11" width="24.42578125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19" t="s">
@@ -19004,59 +19010,83 @@
         <v>68.56</v>
       </c>
       <c r="H366" s="34">
         <f>SUM(F364:F366)/3</f>
         <v>85.403333333333322</v>
       </c>
       <c r="I366" s="42">
         <v>2.6789999999999998</v>
       </c>
       <c r="J366" s="37">
         <f>SUM(I355:I366)/12</f>
         <v>3.4634166666666668</v>
       </c>
       <c r="K366" s="34">
         <f>SUM(I364:I366)/3</f>
         <v>2.9753333333333334</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A367" s="23">
         <v>2026</v>
       </c>
       <c r="B367" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="C367" s="25"/>
-[...7 lines deleted...]
-      <c r="K367" s="34"/>
+      <c r="C367" s="25">
+        <v>98.08</v>
+      </c>
+      <c r="D367" s="37">
+        <f>SUM(C356:C367)/12</f>
+        <v>71.037500000000009</v>
+      </c>
+      <c r="E367" s="34">
+        <f>SUM(C365:C367)/3</f>
+        <v>95.983333333333334</v>
+      </c>
+      <c r="F367" s="25">
+        <v>102.13</v>
+      </c>
+      <c r="G367" s="37">
+        <f>SUM(F356:F367)/12</f>
+        <v>71.89</v>
+      </c>
+      <c r="H367" s="34">
+        <f>SUM(F365:F367)/3</f>
+        <v>97.943333333333328</v>
+      </c>
+      <c r="I367" s="27">
+        <v>2.9369999999999998</v>
+      </c>
+      <c r="J367" s="37">
+        <f>SUM(I356:I367)/12</f>
+        <v>3.4188333333333332</v>
+      </c>
+      <c r="K367" s="34">
+        <f>SUM(I365:I367)/3</f>
+        <v>2.8906666666666663</v>
+      </c>
     </row>
     <row r="368" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A368" s="28">
         <v>2026</v>
       </c>
       <c r="B368" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="30"/>
       <c r="D368" s="35"/>
       <c r="E368" s="31"/>
       <c r="F368" s="30"/>
       <c r="G368" s="35"/>
       <c r="H368" s="31"/>
       <c r="I368" s="32"/>
       <c r="J368" s="35"/>
       <c r="K368" s="31"/>
     </row>
     <row r="369" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A369" s="23">
         <v>2026</v>
       </c>
       <c r="B369" s="24" t="s">
         <v>6</v>
       </c>
@@ -19354,51 +19384,51 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46148</v>
+        <v>46182</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>