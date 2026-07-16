--- v2 (2026-06-21)
+++ v3 (2026-07-16)
@@ -3,84 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17C44926-C03E-4914-8FDD-2EF494E100C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA80A16E-BD0B-4BC2-AAB2-80217E7B558F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="34815" yWindow="3660" windowWidth="21600" windowHeight="11175" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1980" yWindow="900" windowWidth="26310" windowHeight="10935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K368" i="1" l="1"/>
+  <c r="J368" i="1"/>
+  <c r="H368" i="1"/>
+  <c r="G368" i="1"/>
+  <c r="E368" i="1"/>
+  <c r="D368" i="1"/>
   <c r="K367" i="1" l="1"/>
   <c r="J367" i="1"/>
   <c r="H367" i="1"/>
   <c r="G367" i="1"/>
   <c r="E367" i="1"/>
   <c r="D367" i="1"/>
   <c r="K366" i="1"/>
   <c r="J366" i="1"/>
   <c r="H366" i="1"/>
   <c r="G366" i="1"/>
   <c r="E366" i="1"/>
   <c r="D366" i="1"/>
   <c r="E365" i="1"/>
   <c r="D365" i="1"/>
   <c r="E364" i="1"/>
   <c r="D364" i="1"/>
   <c r="E363" i="1"/>
   <c r="D363" i="1"/>
   <c r="H365" i="1"/>
   <c r="G365" i="1"/>
   <c r="H364" i="1"/>
   <c r="G364" i="1"/>
   <c r="H363" i="1"/>
   <c r="G363" i="1"/>
   <c r="K365" i="1"/>
@@ -4009,54 +4015,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/MCOILWTICO.txt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/pet/hist/LeafHandler.ashx?n=PET&amp;s=RCLC1&amp;f=D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/ng/ng_pri_fut_s1_d.htm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/ng.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/cl.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/OILPRICE.txt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N405"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C357" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C363" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="C367" sqref="C363:C367"/>
+      <selection pane="bottomRight" activeCell="A404" sqref="A404"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="5" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
     <col min="3" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="22.7109375" style="5" customWidth="1"/>
     <col min="9" max="11" width="24.42578125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19" t="s">
@@ -19051,59 +19057,83 @@
         <v>71.89</v>
       </c>
       <c r="H367" s="34">
         <f>SUM(F365:F367)/3</f>
         <v>97.943333333333328</v>
       </c>
       <c r="I367" s="27">
         <v>2.9369999999999998</v>
       </c>
       <c r="J367" s="37">
         <f>SUM(I356:I367)/12</f>
         <v>3.4188333333333332</v>
       </c>
       <c r="K367" s="34">
         <f>SUM(I365:I367)/3</f>
         <v>2.8906666666666663</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A368" s="28">
         <v>2026</v>
       </c>
       <c r="B368" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="C368" s="30"/>
-[...7 lines deleted...]
-      <c r="K368" s="31"/>
+      <c r="C368" s="30">
+        <v>81.22</v>
+      </c>
+      <c r="D368" s="35">
+        <f>SUM(C357:C368)/12</f>
+        <v>72.143333333333345</v>
+      </c>
+      <c r="E368" s="31">
+        <f>SUM(C366:C368)/3</f>
+        <v>92.473333333333315</v>
+      </c>
+      <c r="F368" s="30">
+        <v>84.81</v>
+      </c>
+      <c r="G368" s="35">
+        <f>SUM(F357:F368)/12</f>
+        <v>73.276666666666657</v>
+      </c>
+      <c r="H368" s="31">
+        <f>SUM(F366:F368)/3</f>
+        <v>95.75333333333333</v>
+      </c>
+      <c r="I368" s="32">
+        <v>3.2029999999999998</v>
+      </c>
+      <c r="J368" s="35">
+        <f>SUM(I357:I368)/12</f>
+        <v>3.3795833333333332</v>
+      </c>
+      <c r="K368" s="31">
+        <f>SUM(I366:I368)/3</f>
+        <v>2.9396666666666662</v>
+      </c>
     </row>
     <row r="369" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A369" s="23">
         <v>2026</v>
       </c>
       <c r="B369" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C369" s="25"/>
       <c r="D369" s="37"/>
       <c r="E369" s="34"/>
       <c r="F369" s="25"/>
       <c r="G369" s="37"/>
       <c r="H369" s="34"/>
       <c r="I369" s="27"/>
       <c r="J369" s="37"/>
       <c r="K369" s="34"/>
     </row>
     <row r="370" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A370" s="23">
         <v>2026</v>
       </c>
       <c r="B370" s="24" t="s">
         <v>7</v>
       </c>
@@ -19384,51 +19414,51 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46182</v>
+        <v>46213</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>