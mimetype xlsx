--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -3,85 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA80A16E-BD0B-4BC2-AAB2-80217E7B558F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A08CA13-6741-44F7-B3F7-D2080425FA12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1980" yWindow="900" windowWidth="26310" windowHeight="10935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7350" yWindow="345" windowWidth="21240" windowHeight="11580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K368" i="1" l="1"/>
+  <c r="K369" i="1" l="1"/>
+  <c r="J369" i="1"/>
+  <c r="H369" i="1"/>
+  <c r="G369" i="1"/>
+  <c r="E369" i="1"/>
+  <c r="D369" i="1"/>
+  <c r="K368" i="1"/>
   <c r="J368" i="1"/>
   <c r="H368" i="1"/>
   <c r="G368" i="1"/>
   <c r="E368" i="1"/>
   <c r="D368" i="1"/>
   <c r="K367" i="1" l="1"/>
   <c r="J367" i="1"/>
   <c r="H367" i="1"/>
   <c r="G367" i="1"/>
   <c r="E367" i="1"/>
   <c r="D367" i="1"/>
   <c r="K366" i="1"/>
   <c r="J366" i="1"/>
   <c r="H366" i="1"/>
   <c r="G366" i="1"/>
   <c r="E366" i="1"/>
   <c r="D366" i="1"/>
   <c r="E365" i="1"/>
   <c r="D365" i="1"/>
   <c r="E364" i="1"/>
   <c r="D364" i="1"/>
   <c r="E363" i="1"/>
   <c r="D363" i="1"/>
   <c r="H365" i="1"/>
   <c r="G365" i="1"/>
@@ -19098,59 +19104,83 @@
         <v>73.276666666666657</v>
       </c>
       <c r="H368" s="31">
         <f>SUM(F366:F368)/3</f>
         <v>95.75333333333333</v>
       </c>
       <c r="I368" s="32">
         <v>3.2029999999999998</v>
       </c>
       <c r="J368" s="35">
         <f>SUM(I357:I368)/12</f>
         <v>3.3795833333333332</v>
       </c>
       <c r="K368" s="31">
         <f>SUM(I366:I368)/3</f>
         <v>2.9396666666666662</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A369" s="23">
         <v>2026</v>
       </c>
       <c r="B369" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="C369" s="25"/>
-[...7 lines deleted...]
-      <c r="K369" s="34"/>
+      <c r="C369" s="25">
+        <v>78.56</v>
+      </c>
+      <c r="D369" s="37">
+        <f>SUM(C358:C369)/12</f>
+        <v>73.092500000000015</v>
+      </c>
+      <c r="E369" s="34">
+        <f>SUM(C367:C369)/3</f>
+        <v>85.953333333333333</v>
+      </c>
+      <c r="F369" s="25">
+        <v>80.459999999999994</v>
+      </c>
+      <c r="G369" s="37">
+        <f>SUM(F358:F369)/12</f>
+        <v>74.282500000000013</v>
+      </c>
+      <c r="H369" s="34">
+        <f>SUM(F367:F369)/3</f>
+        <v>89.133333333333326</v>
+      </c>
+      <c r="I369" s="27">
+        <v>2.9580000000000002</v>
+      </c>
+      <c r="J369" s="37">
+        <f>SUM(I358:I369)/12</f>
+        <v>3.3495833333333334</v>
+      </c>
+      <c r="K369" s="34">
+        <f>SUM(I367:I369)/3</f>
+        <v>3.0326666666666662</v>
+      </c>
     </row>
     <row r="370" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A370" s="23">
         <v>2026</v>
       </c>
       <c r="B370" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C370" s="25"/>
       <c r="D370" s="37"/>
       <c r="E370" s="34"/>
       <c r="F370" s="25"/>
       <c r="G370" s="37"/>
       <c r="H370" s="34"/>
       <c r="I370" s="27"/>
       <c r="J370" s="37"/>
       <c r="K370" s="34"/>
     </row>
     <row r="371" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A371" s="28">
         <v>2026</v>
       </c>
       <c r="B371" s="29" t="s">
         <v>8</v>
       </c>
@@ -19414,51 +19444,51 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46213</v>
+        <v>46239</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>