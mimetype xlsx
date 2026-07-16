--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://doimspp-my.sharepoint.com/personal/parisc_mms_gov/Documents/Price Thresholds/Current months working files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34B96C4D-58B0-4CAC-8A3A-82534578E41A}"/>
   <bookViews>
-    <workbookView xWindow="9585" yWindow="375" windowWidth="19065" windowHeight="14250" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="2115" yWindow="1575" windowWidth="23655" windowHeight="13170" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Estimates" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -341,60 +341,60 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (%)</t>
     </r>
   </si>
   <si>
     <t>Remaining Months' Average Prices Needed to Suspend Relief 
 ($/bbl or $/MMbtu)</t>
   </si>
   <si>
-    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of April 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>The 2026 estimates are calculated by applying a weighted average of the latest Bureau of Economic Analysis (BEA) quarterly implicit price deflator estimates to the 2025 price thresholds. The 2026 official price thresholds will be finalized using the BEA 2026 Implicit Price Deflator for GDP (Third Estimate) released at the end of March of 2027.</t>
+  </si>
+  <si>
+    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of June 2026</t>
+  </si>
+  <si>
+    <t>15.66 and 7.02</t>
+  </si>
+  <si>
+    <t>28.12 and 10.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1575,306 +1575,306 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF94967-F8DA-479E-AE33-BCE5B35D1542}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B21" sqref="B21"/>
+      <selection pane="bottomRight" activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.42578125" customWidth="1"/>
     <col min="2" max="2" width="54.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D3" s="19">
-        <v>56.15</v>
+        <v>56.16</v>
       </c>
       <c r="E3" s="19">
-        <v>78.61</v>
+        <v>82.29</v>
       </c>
       <c r="F3" s="20">
-        <v>44.92</v>
+        <v>30.03</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D4" s="19">
-        <v>50.34</v>
+        <v>50.35</v>
       </c>
       <c r="E4" s="19">
-        <v>78.61</v>
+        <v>82.29</v>
       </c>
       <c r="F4" s="20">
-        <v>36.200000000000003</v>
+        <v>18.399999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D5" s="19">
-        <v>65.37</v>
+        <v>65.38</v>
       </c>
       <c r="E5" s="19">
-        <v>78.61</v>
+        <v>82.29</v>
       </c>
       <c r="F5" s="20">
-        <v>58.75</v>
+        <v>48.46</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D6" s="19">
         <v>7.02</v>
       </c>
       <c r="E6" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F6" s="20">
-        <v>8.9</v>
+        <v>10.85</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D7" s="19">
         <v>6.29</v>
       </c>
       <c r="E7" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F7" s="20">
-        <v>7.81</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D8" s="19">
-        <v>10.89</v>
+        <v>10.9</v>
       </c>
       <c r="E8" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F8" s="20">
-        <v>14.71</v>
+        <v>18.600000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D9" s="19">
         <v>6.29</v>
       </c>
       <c r="E9" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F9" s="20">
-        <v>7.81</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D10" s="19">
         <v>8.99</v>
       </c>
       <c r="E10" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F10" s="20">
-        <v>11.86</v>
+        <v>14.79</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D11" s="19">
-        <v>15.65</v>
+        <v>15.66</v>
       </c>
       <c r="E11" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F11" s="20">
-        <v>21.85</v>
+        <v>28.12</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F12" s="20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="30">
         <v>3.5000000000000004</v>
       </c>
       <c r="D13" s="28">
         <v>7.02</v>
       </c>
       <c r="E13" s="28">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F13" s="29">
-        <v>8.91</v>
+        <v>10.86</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
@@ -1883,51 +1883,51 @@
       <c r="B18" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
@@ -1947,51 +1947,51 @@
       <c r="B26" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
     </row>
     <row r="28" spans="1:12" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="23"/>
       <c r="L28" s="24"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="25">
-        <v>46148</v>
+        <v>46213</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">