--- v0 (2026-04-19)
+++ v1 (2026-10-23)
@@ -1,121 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\BOEM\Risk Management Program\Property List\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gentryl\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A32EF88-F609-45D8-8507-676520AF867A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52568AC8-D9B8-4A1A-9C93-C065CD163659}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pacific_Liabilities_Coverage" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pacific_Liabilities_Coverage!$A$1:$K$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pacific_Liabilities_Coverage!$A$1:$I$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B21" i="1" l="1"/>
+  <c r="C21" i="1"/>
   <c r="D21" i="1"/>
-  <c r="E21" i="1"/>
-[...1 lines deleted...]
-  <c r="C21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="61">
   <si>
     <t>Lease #</t>
   </si>
   <si>
-    <t>Total  (2020) Estimated Decommissioning Cost 2020</t>
-[...4 lines deleted...]
-  <si>
     <t>Supplemental Collateral</t>
   </si>
   <si>
     <t>3rd Party Guarantee</t>
   </si>
   <si>
     <t>Operator</t>
   </si>
   <si>
     <t>Guaranteed</t>
-  </si>
-[...1 lines deleted...]
-    <t>Uncovered</t>
   </si>
   <si>
     <t>LAST_UPDT_DATE</t>
   </si>
   <si>
     <t>Record Title Interest Owner(s)</t>
   </si>
   <si>
     <t>Supplemental Financial Assurance (Does not include general bond info for leases or ROWs)</t>
   </si>
   <si>
     <t xml:space="preserve">P00166 (Relinquished) </t>
   </si>
   <si>
     <t>Currently, no record title ownership.</t>
   </si>
   <si>
     <t>P00182</t>
   </si>
   <si>
     <t>L.A. 03726 - Sable Offshore Corp.</t>
   </si>
   <si>
     <t>03726 Sable Offshore Corp.</t>
   </si>
@@ -130,53 +120,50 @@
   </si>
   <si>
     <t>P00202</t>
   </si>
   <si>
     <t>L.A. 02531 - DCOR, LLC</t>
   </si>
   <si>
     <t>02531 - DCOR, L.L.C.</t>
   </si>
   <si>
     <t>02531 - DCOR, L.L.C.
 03284 - Channel Islands Capital, L.L.C.</t>
   </si>
   <si>
     <t>P00205 (Relinquished)</t>
   </si>
   <si>
     <t>Currently, no record title ownership</t>
   </si>
   <si>
     <t>P00216</t>
   </si>
   <si>
     <t>P00217 (Relinquished)</t>
-  </si>
-[...1 lines deleted...]
-    <t>$                    -</t>
   </si>
   <si>
     <t>P00234    (Expired)</t>
   </si>
   <si>
     <t>Currently, no record title interest ownership.</t>
   </si>
   <si>
     <t>P00240</t>
   </si>
   <si>
     <t xml:space="preserve">02531 - DCOR, L.L.C.
 03284 - Channel Islands Capital, L.L.C.  </t>
   </si>
   <si>
     <t>Third-Party Gurantee from FMOGLLC for OCS-P00202, P00203, P00215, P00216, P00234, P00240, P00241, P00296,  and P00346 and ROWs P00372, P00454, and P00455;  FMOGLLC Financial Strength Reliance.</t>
   </si>
   <si>
     <t>P00241</t>
   </si>
   <si>
     <t>02531 - DCOR, L.L.C.
 03284 - Channel Islands Capital, L.L.C.
 03544 - Rincon Offshore Investment, LLC</t>
   </si>
@@ -256,128 +243,147 @@
   </si>
   <si>
     <t>L.A. 03280 - Freeport-McMoRan Oil &amp; Gas LLC - Inoperative</t>
   </si>
   <si>
     <t>L.A. 02309 - Venoco, LLC - Inoperative</t>
   </si>
   <si>
     <t>L.A. 01546 - Pacific Operators Offshore LLC - Inoperative</t>
   </si>
   <si>
     <t>02309 - Venoco, Inc. Inoperative</t>
   </si>
   <si>
     <t>Decommissioning pending</t>
   </si>
   <si>
     <t>$9.5 million bond (No. SUR0038363) for OCS-P00202, P00203, P00215, P00216, P00296 and ROWs P00372 and P00455; Third-Party Gurantee from FMOGLLC for OCS-P00202, P00203, P00215, P00216, P00234 (expired), P00240, P00241, P00296,  and P00346 (expired) and ROWs P00372, P00454, and P00455; FMOGLLC Financial Strength Reliance.</t>
   </si>
   <si>
     <t>$9.5 million bond (No.SUR0038363) for OCS-P00202, P00203, P00215, P00216, P00296 and ROWs P00372 and P00455; Third-Party Gurantee from FMOGLLC for OCS-P00202, P00203, P00215, P00216, P00234, P00240, P00241, P00296, and P00346 (expired)and ROWs P00372, P00454, and P00455; FMOGLLC Financial Strength Reliance.</t>
   </si>
   <si>
     <t>Third-Party Gurantee from FMOGLLC for OCS-P00202, P00203, P00215, P00216, P00234 (expired), P00240, P00241, P00296,  and P00346 (expired) and ROWs P00372, P00454, and P00455; FMOGLLC Financial Strength Reliance.</t>
   </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>Total  (2025) Estimated Decommissioning Cost</t>
+  </si>
+  <si>
+    <t>**  Total in yellow may be inflated if the supplemental collateral that is fully available to more than one lease.</t>
+  </si>
+  <si>
+    <t>**  Financial assurance for Sable is yet to be calculated under the new financial assurance rule.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="dd\-mmm\-yy"/>
-    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFF6F6F6"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFF6F6F6"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
@@ -462,160 +468,173 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="13">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FFF6F6F6"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
@@ -670,50 +689,93 @@
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="165" formatCode="dd\-mmm\-yy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
@@ -750,51 +812,51 @@
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color auto="1"/>
+        <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
@@ -841,241 +903,98 @@
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-[...10 lines deleted...]
-        </left>
+      <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-[...129 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color auto="1"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
@@ -1083,64 +1002,62 @@
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1E2FC0DE-078C-4989-81FB-280676FA8461}" name="Table1" displayName="Table1" ref="A1:K20" totalsRowShown="0" headerRowBorderDxfId="13" tableBorderDxfId="12" totalsRowBorderDxfId="11">
-[...4 lines deleted...]
-    <tableColumn id="3" xr3:uid="{B9A31790-3176-4F5D-B128-67163D376EBA}" name="Total (Oct 2016 Update)" dataDxfId="8" dataCellStyle="Currency"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1E2FC0DE-078C-4989-81FB-280676FA8461}" name="Table1" displayName="Table1" ref="A1:I20" totalsRowShown="0" headerRowDxfId="0" headerRowBorderDxfId="12" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:I20" xr:uid="{1E2FC0DE-078C-4989-81FB-280676FA8461}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{43AF814F-16E6-461B-8103-B1D472D51B73}" name="Lease #" dataDxfId="9"/>
+    <tableColumn id="12" xr3:uid="{4633A617-198B-48A8-8C37-B325160964DC}" name="Total  (2025) Estimated Decommissioning Cost" dataDxfId="8"/>
     <tableColumn id="4" xr3:uid="{BF10FB72-1265-4728-9237-53BA493845B9}" name="Supplemental Collateral" dataDxfId="7" dataCellStyle="Currency"/>
     <tableColumn id="5" xr3:uid="{EFABCF17-3FF8-49AF-88FA-389365422165}" name="3rd Party Guarantee" dataDxfId="6" dataCellStyle="Currency"/>
     <tableColumn id="6" xr3:uid="{2DC0CA8E-D18C-40A7-896D-68E4F1AB8D9F}" name="Operator" dataDxfId="5" dataCellStyle="Currency"/>
     <tableColumn id="7" xr3:uid="{33A9A2C9-A3B3-496A-BF4E-671F4EB7886C}" name="Guaranteed" dataDxfId="4" dataCellStyle="Currency"/>
-    <tableColumn id="8" xr3:uid="{C5305CB1-409B-4559-9A0F-F87ACFA41707}" name="Uncovered" dataDxfId="3" dataCellStyle="Currency"/>
-[...2 lines deleted...]
-    <tableColumn id="11" xr3:uid="{DD4F21AF-47B8-4E90-8110-CA2EC1F46CAD}" name="Supplemental Financial Assurance (Does not include general bond info for leases or ROWs)" dataDxfId="0"/>
+    <tableColumn id="9" xr3:uid="{A1A3B3A1-7958-477E-962D-A5E39A29C4AE}" name="LAST_UPDT_DATE" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{4B060D9F-CA7F-40DD-8341-EEE6DDE7A879}" name="Record Title Interest Owner(s)" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{DD4F21AF-47B8-4E90-8110-CA2EC1F46CAD}" name="Supplemental Financial Assurance (Does not include general bond info for leases or ROWs)" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1393,791 +1310,679 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I18" sqref="I18"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.81640625" style="7" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="59.54296875" style="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="44.140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="23.7109375" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" customWidth="1"/>
+    <col min="5" max="5" width="19.5703125" customWidth="1"/>
+    <col min="6" max="6" width="19.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.28515625" customWidth="1"/>
+    <col min="8" max="8" width="37.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="59.5703125" style="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="39.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:9" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="C1" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="24" t="s">
+      <c r="D1" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="24" t="s">
+      <c r="E1" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="24" t="s">
+      <c r="F1" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="24" t="s">
+      <c r="G1" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="25" t="s">
+      <c r="H1" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="24" t="s">
+      <c r="I1" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="26" t="s">
+    </row>
+    <row r="2" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="25" t="s">
-[...11 lines deleted...]
-        <v>85592200</v>
+      <c r="B2" s="17">
+        <v>85288300</v>
       </c>
       <c r="C2" s="1">
-        <v>74258290</v>
+        <v>0</v>
       </c>
       <c r="D2" s="1">
         <v>0</v>
       </c>
-      <c r="E2" s="1">
+      <c r="E2" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F2" s="5"/>
+      <c r="G2" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="18">
+        <v>213847200</v>
+      </c>
+      <c r="C3" s="1">
         <v>0</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="D3" s="30">
+        <v>0</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="5"/>
+      <c r="G3" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="18">
+        <v>100210600</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0</v>
+      </c>
+      <c r="D4" s="30">
+        <v>0</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="18">
+        <v>212033800</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0</v>
+      </c>
+      <c r="D5" s="30">
+        <v>0</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="5"/>
+      <c r="G5" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="138" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="18">
+        <v>24539800</v>
+      </c>
+      <c r="C6" s="20">
+        <v>9500000</v>
+      </c>
+      <c r="D6" s="1">
+        <v>24539800</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="18">
+        <v>79341600</v>
+      </c>
+      <c r="C7" s="1">
+        <v>17742529</v>
+      </c>
+      <c r="D7" s="1">
+        <v>79341600</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="18">
+        <v>90649700</v>
+      </c>
+      <c r="C8" s="20">
+        <v>9500000</v>
+      </c>
+      <c r="D8" s="1">
+        <v>90649700</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="G2" s="10"/>
-[...9 lines deleted...]
-      <c r="K2" s="20" t="s">
+    </row>
+    <row r="9" spans="1:9" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="18">
+        <v>30935100</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>30935100</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="18">
+        <v>35497300</v>
+      </c>
+      <c r="C10" s="1">
+        <v>13600000</v>
+      </c>
+      <c r="D10" s="1">
+        <v>30652900</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="18">
+        <v>110267700</v>
+      </c>
+      <c r="C11" s="1">
+        <v>0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>110267700</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="18">
+        <v>224471600</v>
+      </c>
+      <c r="C12" s="1">
+        <v>0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>224471600</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="18">
+        <v>45219800</v>
+      </c>
+      <c r="C13" s="1">
+        <v>0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>45219800</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="296.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="18">
+        <v>117847800</v>
+      </c>
+      <c r="C14" s="20">
+        <v>161612983</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="309" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="18">
+        <v>126181300</v>
+      </c>
+      <c r="C15" s="20">
+        <v>161612983</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I15" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="93.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="18">
+        <v>77940900</v>
+      </c>
+      <c r="C16" s="1">
+        <v>0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>77940900</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="18">
+        <v>76259600</v>
+      </c>
+      <c r="C17" s="1">
+        <v>0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>76259600</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="17" t="s">
         <v>57</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D3" s="1">
+      <c r="C18" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="D18" s="1">
         <v>0</v>
       </c>
-      <c r="E3" s="1">
+      <c r="E18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="5"/>
+      <c r="G18" s="2">
+        <v>42779</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I18" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="18">
+        <v>50649100</v>
+      </c>
+      <c r="C19" s="1">
         <v>0</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...153 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="D19" s="1">
+        <v>50649100</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" s="5"/>
+      <c r="G19" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="99.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="19">
+        <v>56530600</v>
+      </c>
+      <c r="C20" s="13">
+        <v>6200000</v>
+      </c>
+      <c r="D20" s="13">
+        <v>56530600</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="2">
+        <v>46231</v>
+      </c>
+      <c r="H20" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="16">
-[...26 lines deleted...]
-      <c r="K8" s="20" t="s">
+      <c r="I20" s="16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="29" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23"/>
+      <c r="B21" s="24">
+        <f>SUBTOTAL(109,Table1[Total  (2025) Estimated Decommissioning Cost])</f>
+        <v>1757711800</v>
+      </c>
+      <c r="C21" s="21">
+        <f>SUM(C2:C20)</f>
+        <v>380768495</v>
+      </c>
+      <c r="D21" s="25">
+        <f>SUM(D2:D20)</f>
+        <v>897458400</v>
+      </c>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+    </row>
+    <row r="25" spans="1:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="22"/>
+      <c r="D25" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="58.5" customHeight="1" x14ac:dyDescent="0.35">
-[...135 lines deleted...]
-      <c r="K12" s="20" t="s">
+    <row r="27" spans="1:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="31"/>
+      <c r="D27" t="s">
         <v>60</v>
       </c>
-    </row>
-[...298 lines deleted...]
-      <c r="K21" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pacific_Liabilities_Coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>DOI</Company>
   <LinksUpToDate>false</LinksUpToDate>