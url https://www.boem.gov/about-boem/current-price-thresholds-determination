--- v0 (2025-10-08)
+++ v1 (2026-04-18)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B70DB917-6DDA-4157-8D7C-5FC5D0F2D152}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{971DBF5D-6C9B-4084-BF9B-29B7D6ECCE67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1020" yWindow="1524" windowWidth="17904" windowHeight="14220" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="10245" yWindow="825" windowWidth="17880" windowHeight="12240" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Estimates" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="49">
   <si>
     <t>Product</t>
   </si>
   <si>
     <r>
       <t>Lease Vintage</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Sale held in)</t>
@@ -309,91 +309,91 @@
     </r>
   </si>
   <si>
     <t>Applies to qualified deep wells (well depths ≥ 15,000 ft) on leases in water 0-200 meters deep that spudded on or after 3/26/2003 and produced before 5/3/2009, and to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 0-200 meters deep that spudded between 3/26/2003 and 5/17/2007 and produced before 5/3/2009.</t>
   </si>
   <si>
     <t>Applies to qualified deep wells (well depths ≥ 15,000 ft) on leases in water 200-400 meters deep that spudded on or after 5/18/2007 and produced before 5/3/2013, and to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 200-400 meters deep that spudded on or after 5/18/2007.</t>
   </si>
   <si>
     <t>Price thresholds do not apply to leases issued under the Deep Water Royalty Relief Act (DWRRA) between 1996 and 2000. Price thresholds are governed by 30 CFR 203.48, 203.54, 203.78, 560.210, and 560.222.</t>
   </si>
   <si>
     <t>End of Worksheet</t>
   </si>
   <si>
     <t>Table 3: File Update Date</t>
   </si>
   <si>
     <t>Last Updated</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t xml:space="preserve">Applies to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 0-200 meters deep that spudded on or after 5/18/2007 and produced before 5/3/2009. The higher price threshold applies to the first 25 bcf of royalty relief; the lower price threshold applies to the next 10 bcf of royalty relief. For qualified ultra-deep wells on leases in water 0-200 meters deep that spudded on or after 5/3/2009, the lower price threshold applies to the entire 35 bcf of royalty relief. </t>
+  </si>
+  <si>
+    <t>Remaining Months' Average Prices Needed to Suspend Relief 
+($/bbl or $/MMbtu)</t>
+  </si>
+  <si>
+    <t>Average NYMEX prices are final</t>
+  </si>
+  <si>
+    <t>15.12 and 6.79</t>
+  </si>
+  <si>
+    <t>The 2025 estimates are calculated by applying a weighted average of the latest Bureau of Economic Analysis (BEA) quarterly implicit price deflator estimates to the 2024 price thresholds. The 2025 official price thresholds have been finalized using the BEA 2025 Implicit Price Deflator for GDP (Third Estimate) released April 9, 2026.</t>
+  </si>
+  <si>
+    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of April 9, 2026</t>
   </si>
   <si>
     <r>
       <t>Latest BEA Annual Inflation Rate</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (%)</t>
     </r>
-  </si>
-[...14 lines deleted...]
-    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of August 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1571,426 +1571,426 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF94967-F8DA-479E-AE33-BCE5B35D1542}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="A31" sqref="A31"/>
+      <selection pane="bottomRight" activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.6640625" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" customWidth="1"/>
+    <col min="2" max="2" width="54.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="23.33203125" customWidth="1"/>
-    <col min="6" max="6" width="30.5546875" customWidth="1"/>
+    <col min="5" max="5" width="23.28515625" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D3" s="19">
-        <v>54.08</v>
+        <v>54.25</v>
       </c>
       <c r="E3" s="19">
-        <v>67.2</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+        <v>64.86</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D4" s="19">
-        <v>48.48</v>
+        <v>48.63</v>
       </c>
       <c r="E4" s="19">
-        <v>67.2</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+        <v>64.86</v>
+      </c>
+      <c r="F4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D5" s="19">
-        <v>62.95</v>
+        <v>63.15</v>
       </c>
       <c r="E5" s="19">
-        <v>67.2</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>64.86</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D6" s="19">
-        <v>6.76</v>
+        <v>6.78</v>
       </c>
       <c r="E6" s="19">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D7" s="19">
-        <v>6.06</v>
+        <v>6.08</v>
       </c>
       <c r="E7" s="19">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D8" s="19">
-        <v>10.49</v>
+        <v>10.53</v>
       </c>
       <c r="E8" s="19">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D9" s="19">
-        <v>6.06</v>
+        <v>6.08</v>
       </c>
       <c r="E9" s="19">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F9" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D10" s="19">
-        <v>8.66</v>
+        <v>8.68</v>
       </c>
       <c r="E10" s="19">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D11" s="19">
-        <v>15.08</v>
+        <v>15.12</v>
       </c>
       <c r="E11" s="19">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E12" s="19">
-        <v>3.54</v>
+        <v>3.63</v>
       </c>
       <c r="F12" s="20" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="16.2" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="30">
-        <v>2.5</v>
+        <v>2.8000000000000003</v>
       </c>
       <c r="D13" s="28">
-        <v>6.76</v>
+        <v>6.79</v>
       </c>
       <c r="E13" s="28">
-        <v>3.54</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:6" ht="18" x14ac:dyDescent="0.3">
+        <v>3.63</v>
+      </c>
+      <c r="F13" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:12" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="97.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:12" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="126.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:12" ht="126.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="79.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
     </row>
-    <row r="28" spans="1:12" s="22" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:12" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="23"/>
       <c r="L28" s="24"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="25">
-        <v>45904</v>
+        <v>46121</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>