--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{971DBF5D-6C9B-4084-BF9B-29B7D6ECCE67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="10245" yWindow="825" windowWidth="17880" windowHeight="12240" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="9585" yWindow="375" windowWidth="19065" windowHeight="14250" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Estimates" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="49">
   <si>
     <t>Product</t>
   </si>
   <si>
     <r>
       <t>Lease Vintage</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Sale held in)</t>
@@ -309,91 +310,91 @@
     </r>
   </si>
   <si>
     <t>Applies to qualified deep wells (well depths ≥ 15,000 ft) on leases in water 0-200 meters deep that spudded on or after 3/26/2003 and produced before 5/3/2009, and to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 0-200 meters deep that spudded between 3/26/2003 and 5/17/2007 and produced before 5/3/2009.</t>
   </si>
   <si>
     <t>Applies to qualified deep wells (well depths ≥ 15,000 ft) on leases in water 200-400 meters deep that spudded on or after 5/18/2007 and produced before 5/3/2013, and to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 200-400 meters deep that spudded on or after 5/18/2007.</t>
   </si>
   <si>
     <t>Price thresholds do not apply to leases issued under the Deep Water Royalty Relief Act (DWRRA) between 1996 and 2000. Price thresholds are governed by 30 CFR 203.48, 203.54, 203.78, 560.210, and 560.222.</t>
   </si>
   <si>
     <t>End of Worksheet</t>
   </si>
   <si>
     <t>Table 3: File Update Date</t>
   </si>
   <si>
     <t>Last Updated</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t xml:space="preserve">Applies to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 0-200 meters deep that spudded on or after 5/18/2007 and produced before 5/3/2009. The higher price threshold applies to the first 25 bcf of royalty relief; the lower price threshold applies to the next 10 bcf of royalty relief. For qualified ultra-deep wells on leases in water 0-200 meters deep that spudded on or after 5/3/2009, the lower price threshold applies to the entire 35 bcf of royalty relief. </t>
-  </si>
-[...14 lines deleted...]
-    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of April 9, 2026</t>
   </si>
   <si>
     <r>
       <t>Latest BEA Annual Inflation Rate</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (%)</t>
     </r>
+  </si>
+  <si>
+    <t>Remaining Months' Average Prices Needed to Suspend Relief 
+($/bbl or $/MMbtu)</t>
+  </si>
+  <si>
+    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of April 2026</t>
+  </si>
+  <si>
+    <t>15.65 and 7.02</t>
+  </si>
+  <si>
+    <t>21.85 and 8.91</t>
+  </si>
+  <si>
+    <t>The 2026 estimates are calculated by applying a weighted average of the latest Bureau of Economic Analysis (BEA) quarterly implicit price deflator estimates to the 2025 price thresholds. The 2026 official price thresholds will be finalized using the BEA 2026 Implicit Price Deflator for GDP (Third Estimate) released at the end of March of 2027.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1571,441 +1572,447 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF94967-F8DA-479E-AE33-BCE5B35D1542}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="D18" sqref="D18"/>
+      <selection pane="bottomRight" activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.42578125" customWidth="1"/>
     <col min="2" max="2" width="54.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D3" s="19">
-        <v>54.25</v>
+        <v>56.15</v>
       </c>
       <c r="E3" s="19">
-        <v>64.86</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>78.61</v>
+      </c>
+      <c r="F3" s="20">
+        <v>44.92</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D4" s="19">
-        <v>48.63</v>
+        <v>50.34</v>
       </c>
       <c r="E4" s="19">
-        <v>64.86</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>78.61</v>
+      </c>
+      <c r="F4" s="20">
+        <v>36.200000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D5" s="19">
-        <v>63.15</v>
+        <v>65.37</v>
       </c>
       <c r="E5" s="19">
-        <v>64.86</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>78.61</v>
+      </c>
+      <c r="F5" s="20">
+        <v>58.75</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D6" s="19">
-        <v>6.78</v>
+        <v>7.02</v>
       </c>
       <c r="E6" s="19">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F6" s="20">
+        <v>8.9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D7" s="19">
-        <v>6.08</v>
+        <v>6.29</v>
       </c>
       <c r="E7" s="19">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F7" s="20">
+        <v>7.81</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D8" s="19">
-        <v>10.53</v>
+        <v>10.89</v>
       </c>
       <c r="E8" s="19">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F8" s="20">
+        <v>14.71</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D9" s="19">
-        <v>6.08</v>
+        <v>6.29</v>
       </c>
       <c r="E9" s="19">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F9" s="20">
+        <v>7.81</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D10" s="19">
-        <v>8.68</v>
+        <v>8.99</v>
       </c>
       <c r="E10" s="19">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F10" s="20">
+        <v>11.86</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D11" s="19">
-        <v>15.12</v>
+        <v>15.65</v>
       </c>
       <c r="E11" s="19">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F11" s="20">
+        <v>21.85</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="19">
-        <v>3.63</v>
+        <v>3.25</v>
       </c>
       <c r="F12" s="20" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="30">
-        <v>2.8000000000000003</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D13" s="28">
-        <v>6.79</v>
+        <v>7.02</v>
       </c>
       <c r="E13" s="28">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>3.25</v>
+      </c>
+      <c r="F13" s="29">
+        <v>8.91</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="126.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
     </row>
     <row r="28" spans="1:12" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="23"/>
       <c r="L28" s="24"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="25">
-        <v>46121</v>
+        <v>46148</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Current Estimates</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>BSEE-BOEM-ONRR</Company>
   <LinksUpToDate>false</LinksUpToDate>