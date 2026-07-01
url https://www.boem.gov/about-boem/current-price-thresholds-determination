--- v2 (2026-05-12)
+++ v3 (2026-07-01)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://doimspp-my.sharepoint.com/personal/parisc_mms_gov/Documents/Price Thresholds/Current months working files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{45310895-5402-40CD-9540-FF83123FFA41}"/>
   <bookViews>
-    <workbookView xWindow="9585" yWindow="375" windowWidth="19065" windowHeight="14250" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="285" yWindow="2730" windowWidth="28515" windowHeight="12420" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Estimates" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -341,60 +341,60 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (%)</t>
     </r>
   </si>
   <si>
     <t>Remaining Months' Average Prices Needed to Suspend Relief 
 ($/bbl or $/MMbtu)</t>
   </si>
   <si>
-    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of April 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>The 2026 estimates are calculated by applying a weighted average of the latest Bureau of Economic Analysis (BEA) quarterly implicit price deflator estimates to the 2025 price thresholds. The 2026 official price thresholds will be finalized using the BEA 2026 Implicit Price Deflator for GDP (Third Estimate) released at the end of March of 2027.</t>
+  </si>
+  <si>
+    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of May 2026</t>
+  </si>
+  <si>
+    <t>15.64 and 7.02</t>
+  </si>
+  <si>
+    <t>24.54 and 9.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1575,306 +1575,306 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF94967-F8DA-479E-AE33-BCE5B35D1542}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B21" sqref="B21"/>
+      <selection pane="bottomRight" activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.42578125" customWidth="1"/>
     <col min="2" max="2" width="54.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D3" s="19">
-        <v>56.15</v>
+        <v>56.12</v>
       </c>
       <c r="E3" s="19">
-        <v>78.61</v>
+        <v>82.5</v>
       </c>
       <c r="F3" s="20">
-        <v>44.92</v>
+        <v>37.270000000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D4" s="19">
-        <v>50.34</v>
+        <v>50.31</v>
       </c>
       <c r="E4" s="19">
-        <v>78.61</v>
+        <v>82.5</v>
       </c>
       <c r="F4" s="20">
-        <v>36.200000000000003</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D5" s="19">
-        <v>65.37</v>
+        <v>65.33</v>
       </c>
       <c r="E5" s="19">
-        <v>78.61</v>
+        <v>82.5</v>
       </c>
       <c r="F5" s="20">
-        <v>58.75</v>
+        <v>53.06</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D6" s="19">
-        <v>7.02</v>
+        <v>7.01</v>
       </c>
       <c r="E6" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F6" s="20">
-        <v>8.9</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D7" s="19">
         <v>6.29</v>
       </c>
       <c r="E7" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F7" s="20">
-        <v>7.81</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D8" s="19">
         <v>10.89</v>
       </c>
       <c r="E8" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F8" s="20">
-        <v>14.71</v>
+        <v>16.39</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D9" s="19">
         <v>6.29</v>
       </c>
       <c r="E9" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F9" s="20">
-        <v>7.81</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D10" s="19">
-        <v>8.99</v>
+        <v>8.98</v>
       </c>
       <c r="E10" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F10" s="20">
-        <v>11.86</v>
+        <v>13.12</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D11" s="19">
-        <v>15.65</v>
+        <v>15.64</v>
       </c>
       <c r="E11" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F11" s="20">
-        <v>21.85</v>
+        <v>24.54</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="19">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F12" s="20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="30">
-        <v>3.5000000000000004</v>
+        <v>3.4000000000000004</v>
       </c>
       <c r="D13" s="28">
         <v>7.02</v>
       </c>
       <c r="E13" s="28">
-        <v>3.25</v>
+        <v>3.19</v>
       </c>
       <c r="F13" s="29">
-        <v>8.91</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
@@ -1883,51 +1883,51 @@
       <c r="B18" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
@@ -1947,51 +1947,51 @@
       <c r="B26" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
     </row>
     <row r="28" spans="1:12" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="23"/>
       <c r="L28" s="24"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="25">
-        <v>46148</v>
+        <v>46182</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">