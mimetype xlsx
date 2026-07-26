--- v3 (2026-07-01)
+++ v4 (2026-07-26)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://doimspp-my.sharepoint.com/personal/parisc_mms_gov/Documents/Price Thresholds/Current months working files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{45310895-5402-40CD-9540-FF83123FFA41}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34B96C4D-58B0-4CAC-8A3A-82534578E41A}"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="2730" windowWidth="28515" windowHeight="12420" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="2115" yWindow="1575" windowWidth="23655" windowHeight="13170" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Estimates" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -344,57 +344,57 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (%)</t>
     </r>
   </si>
   <si>
     <t>Remaining Months' Average Prices Needed to Suspend Relief 
 ($/bbl or $/MMbtu)</t>
   </si>
   <si>
     <t>The 2026 estimates are calculated by applying a weighted average of the latest Bureau of Economic Analysis (BEA) quarterly implicit price deflator estimates to the 2025 price thresholds. The 2026 official price thresholds will be finalized using the BEA 2026 Implicit Price Deflator for GDP (Third Estimate) released at the end of March of 2027.</t>
   </si>
   <si>
-    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of May 2026</t>
-[...5 lines deleted...]
-    <t>24.54 and 9.75</t>
+    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of June 2026</t>
+  </si>
+  <si>
+    <t>15.66 and 7.02</t>
+  </si>
+  <si>
+    <t>28.12 and 10.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1621,260 +1621,260 @@
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D3" s="19">
-        <v>56.12</v>
+        <v>56.16</v>
       </c>
       <c r="E3" s="19">
-        <v>82.5</v>
+        <v>82.29</v>
       </c>
       <c r="F3" s="20">
-        <v>37.270000000000003</v>
+        <v>30.03</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D4" s="19">
-        <v>50.31</v>
+        <v>50.35</v>
       </c>
       <c r="E4" s="19">
-        <v>82.5</v>
+        <v>82.29</v>
       </c>
       <c r="F4" s="20">
-        <v>27.31</v>
+        <v>18.399999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D5" s="19">
-        <v>65.33</v>
+        <v>65.38</v>
       </c>
       <c r="E5" s="19">
-        <v>82.5</v>
+        <v>82.29</v>
       </c>
       <c r="F5" s="20">
-        <v>53.06</v>
+        <v>48.46</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D6" s="19">
-        <v>7.01</v>
+        <v>7.02</v>
       </c>
       <c r="E6" s="19">
         <v>3.19</v>
       </c>
       <c r="F6" s="20">
-        <v>9.75</v>
+        <v>10.85</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D7" s="19">
         <v>6.29</v>
       </c>
       <c r="E7" s="19">
         <v>3.19</v>
       </c>
       <c r="F7" s="20">
-        <v>8.5</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D8" s="19">
-        <v>10.89</v>
+        <v>10.9</v>
       </c>
       <c r="E8" s="19">
         <v>3.19</v>
       </c>
       <c r="F8" s="20">
-        <v>16.39</v>
+        <v>18.600000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D9" s="19">
         <v>6.29</v>
       </c>
       <c r="E9" s="19">
         <v>3.19</v>
       </c>
       <c r="F9" s="20">
-        <v>8.5</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D10" s="19">
-        <v>8.98</v>
+        <v>8.99</v>
       </c>
       <c r="E10" s="19">
         <v>3.19</v>
       </c>
       <c r="F10" s="20">
-        <v>13.12</v>
+        <v>14.79</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D11" s="19">
-        <v>15.64</v>
+        <v>15.66</v>
       </c>
       <c r="E11" s="19">
         <v>3.19</v>
       </c>
       <c r="F11" s="20">
-        <v>24.54</v>
+        <v>28.12</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="19">
         <v>3.19</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="30">
-        <v>3.4000000000000004</v>
+        <v>3.5000000000000004</v>
       </c>
       <c r="D13" s="28">
         <v>7.02</v>
       </c>
       <c r="E13" s="28">
         <v>3.19</v>
       </c>
       <c r="F13" s="29">
-        <v>9.75</v>
+        <v>10.86</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
@@ -1947,51 +1947,51 @@
       <c r="B26" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
     </row>
     <row r="28" spans="1:12" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="23"/>
       <c r="L28" s="24"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="25">
-        <v>46182</v>
+        <v>46213</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">