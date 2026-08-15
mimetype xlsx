--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://doimspp-my.sharepoint.com/personal/parisc_mms_gov/Documents/Price Thresholds/Current months working files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34B96C4D-58B0-4CAC-8A3A-82534578E41A}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{6354E69C-826E-45F2-A9C2-0E7A08FFF1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C2EA53C0-1069-4209-8503-EB9F1840A424}"/>
   <bookViews>
-    <workbookView xWindow="2115" yWindow="1575" windowWidth="23655" windowHeight="13170" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="6060" yWindow="4110" windowWidth="21075" windowHeight="11580" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Estimates" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -344,57 +344,57 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (%)</t>
     </r>
   </si>
   <si>
     <t>Remaining Months' Average Prices Needed to Suspend Relief 
 ($/bbl or $/MMbtu)</t>
   </si>
   <si>
     <t>The 2026 estimates are calculated by applying a weighted average of the latest Bureau of Economic Analysis (BEA) quarterly implicit price deflator estimates to the 2025 price thresholds. The 2026 official price thresholds will be finalized using the BEA 2026 Implicit Price Deflator for GDP (Third Estimate) released at the end of March of 2027.</t>
   </si>
   <si>
-    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of June 2026</t>
-[...5 lines deleted...]
-    <t>28.12 and 10.86</t>
+    <t>15.81 and 7.09</t>
+  </si>
+  <si>
+    <t>33.52 and 12.60</t>
+  </si>
+  <si>
+    <t>Table 1: Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America - As of July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1590,291 +1590,291 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF94967-F8DA-479E-AE33-BCE5B35D1542}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.42578125" customWidth="1"/>
     <col min="2" max="2" width="54.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D3" s="19">
-        <v>56.16</v>
+        <v>56.7</v>
       </c>
       <c r="E3" s="19">
-        <v>82.29</v>
+        <v>81.760000000000005</v>
       </c>
       <c r="F3" s="20">
-        <v>30.03</v>
+        <v>21.63</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D4" s="19">
-        <v>50.35</v>
+        <v>50.83</v>
       </c>
       <c r="E4" s="19">
-        <v>82.29</v>
+        <v>81.760000000000005</v>
       </c>
       <c r="F4" s="20">
-        <v>18.399999999999999</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D5" s="19">
-        <v>65.38</v>
+        <v>66.010000000000005</v>
       </c>
       <c r="E5" s="19">
-        <v>82.29</v>
+        <v>81.760000000000005</v>
       </c>
       <c r="F5" s="20">
-        <v>48.46</v>
+        <v>43.96</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D6" s="19">
-        <v>7.02</v>
+        <v>7.09</v>
       </c>
       <c r="E6" s="19">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F6" s="20">
-        <v>10.85</v>
+        <v>12.59</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D7" s="19">
-        <v>6.29</v>
+        <v>6.35</v>
       </c>
       <c r="E7" s="19">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F7" s="20">
-        <v>9.39</v>
+        <v>10.83</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D8" s="19">
-        <v>10.9</v>
+        <v>11</v>
       </c>
       <c r="E8" s="19">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F8" s="20">
-        <v>18.600000000000001</v>
+        <v>21.98</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D9" s="19">
-        <v>6.29</v>
+        <v>6.35</v>
       </c>
       <c r="E9" s="19">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F9" s="20">
-        <v>9.39</v>
+        <v>10.83</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D10" s="19">
-        <v>8.99</v>
+        <v>9.08</v>
       </c>
       <c r="E10" s="19">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F10" s="20">
-        <v>14.79</v>
+        <v>17.36</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D11" s="19">
-        <v>15.66</v>
+        <v>15.81</v>
       </c>
       <c r="E11" s="19">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F11" s="20">
-        <v>28.12</v>
+        <v>33.520000000000003</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D12" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="19">
+        <v>3.16</v>
+      </c>
+      <c r="F12" s="20" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="30">
-        <v>3.5000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="D13" s="28">
-        <v>7.02</v>
+        <v>7.09</v>
       </c>
       <c r="E13" s="28">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
       <c r="F13" s="29">
-        <v>10.86</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
@@ -1947,51 +1947,51 @@
       <c r="B26" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="12"/>
     </row>
     <row r="28" spans="1:12" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="23"/>
       <c r="L28" s="24"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="25">
-        <v>46213</v>
+        <v>46239</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">