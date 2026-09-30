--- v1 (2026-09-10)
+++ v2 (2026-09-30)
@@ -923,55 +923,51 @@
                 <w:color w:val="08476F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(select “Interagency” for agreements with Agencies outside of the U.S. Department of the Interior (DOI) or “Intra-Agency” for Agencies within DOI)] </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69D68ECE" w14:textId="26A99E86" w:rsidR="00D33227" w:rsidRPr="001D4C73" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">This study was funded, in part, by the U.S. Department of the Interior, </w:t>
             </w:r>
             <w:r w:rsidR="004F0436">
               <w:t>Marine Minerals Administration</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="004F0436">
               <w:t>MMA</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">), Environmental Studies Program, </w:t>
-[...3 lines deleted...]
-              <w:t>Washington, DC</w:t>
+              <w:t>), Environmental Studies Program, Washington, DC</w:t>
             </w:r>
             <w:r w:rsidR="00023E42">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00023E42" w:rsidRPr="001A5BDE">
               <w:t>(open funde</w:t>
             </w:r>
             <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
               <w:t xml:space="preserve">r registry </w:t>
             </w:r>
             <w:r w:rsidR="00023E42" w:rsidRPr="00655C53">
               <w:t>ID ##########</w:t>
             </w:r>
             <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="001D4C73">
               <w:t>, through [Interagency or Intra-Agency] Agreement</w:t>
             </w:r>
             <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4C73" w:rsidRPr="00655C53">
               <w:t>https://doi.org/10.#####/#####</w:t>
             </w:r>
@@ -1028,51 +1024,55 @@
             <w:r w:rsidRPr="001D4C73">
               <w:t>), Environmental Studies Program, Washington, DC</w:t>
             </w:r>
             <w:r w:rsidR="00BA5E1B" w:rsidRPr="001D4C73">
               <w:t xml:space="preserve"> (open funder registry </w:t>
             </w:r>
             <w:r w:rsidR="00BA5E1B" w:rsidRPr="00655C53">
               <w:t>ID ##########</w:t>
             </w:r>
             <w:r w:rsidR="00BA5E1B" w:rsidRPr="001D4C73">
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidRPr="001D4C73">
               <w:t xml:space="preserve"> under Agreement </w:t>
             </w:r>
             <w:r w:rsidR="001D4C73" w:rsidRPr="00655C53">
               <w:t>https://doi.org/10.#####/#####</w:t>
             </w:r>
             <w:r w:rsidRPr="001D4C73">
               <w:t xml:space="preserve">. This report has been technically reviewed by </w:t>
             </w:r>
             <w:r w:rsidR="004F0436" w:rsidRPr="001D4C73">
               <w:t>MMA</w:t>
             </w:r>
             <w:r w:rsidRPr="001D4C73">
-              <w:t>, and it has been approved for publication. The views and conclusions contained in this document are those</w:t>
+              <w:t xml:space="preserve">, and it has been approved for publication. The </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:lastRenderedPageBreak/>
+              <w:t>views and conclusions contained in this document are those</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of the authors and should not be interpreted as representing the opinions or policies of </w:t>
             </w:r>
             <w:r w:rsidR="004F0436">
               <w:t>MMA</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, nor does </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>mention of trade</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> names or commercial products constitute endorsement or recommendation for use.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33227" w14:paraId="0DFFECF3" w14:textId="77777777" w:rsidTr="00C22390">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
@@ -4016,67 +4016,67 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AB0B60">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOI Departmental Manual (305 DM 3).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C22AC" w:rsidRPr="00AB0B60" w:rsidSect="00CF53D1">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="540" w:footer="579" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28ACD1CE" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="004C275C">
+    <w:p w14:paraId="3775AF24" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6" w:rsidP="004C275C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F987A2" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
+    <w:p w14:paraId="38CCD3CB" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71EF7C8C" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="004C275C">
+    <w:p w14:paraId="1FD534A8" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6" w:rsidP="004C275C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B89FEAC" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
+    <w:p w14:paraId="5151C242" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="228F748E" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
+    <w:p w14:paraId="47D96839" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4400,66 +4400,66 @@
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E44424F" w14:textId="03A9AFA5" w:rsidR="00537824" w:rsidRPr="00C41B6F" w:rsidRDefault="00537824" w:rsidP="00537824">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7601644B" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="001C3FDD">
+    <w:p w14:paraId="72155DC1" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6" w:rsidP="001C3FDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53BDD35B" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="004C275C">
+    <w:p w14:paraId="6D017F39" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6" w:rsidP="004C275C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34621C08" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
+    <w:p w14:paraId="6D7AA1FE" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="771C1BF0" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
+    <w:p w14:paraId="2DA75947" w14:textId="77777777" w:rsidR="003422F6" w:rsidRDefault="003422F6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72306931" w14:textId="287068C6" w:rsidR="008539A0" w:rsidRPr="00C41B6F" w:rsidRDefault="00C41B6F" w:rsidP="00C41B6F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
       </w:pBdr>
       <w:rPr>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C41B6F">
       <w:rPr>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Bureau of Ocean Energy Management</w:t>
@@ -9473,51 +9473,51 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="732700056">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="838276948">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1852375629">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="561449271">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1070154094">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1144199203">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9771,50 +9771,51 @@
     <w:rsid w:val="002F1EC6"/>
     <w:rsid w:val="002F4D37"/>
     <w:rsid w:val="002F681D"/>
     <w:rsid w:val="002F7A4A"/>
     <w:rsid w:val="002F7F4E"/>
     <w:rsid w:val="003054F4"/>
     <w:rsid w:val="003066ED"/>
     <w:rsid w:val="003070AD"/>
     <w:rsid w:val="0030760A"/>
     <w:rsid w:val="00312137"/>
     <w:rsid w:val="00313B71"/>
     <w:rsid w:val="00314ECA"/>
     <w:rsid w:val="003168F0"/>
     <w:rsid w:val="003169C1"/>
     <w:rsid w:val="00322248"/>
     <w:rsid w:val="003228EB"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="003314F6"/>
     <w:rsid w:val="00331D90"/>
     <w:rsid w:val="003320D7"/>
     <w:rsid w:val="00333699"/>
     <w:rsid w:val="00333FB9"/>
     <w:rsid w:val="00335FE4"/>
     <w:rsid w:val="003406B4"/>
     <w:rsid w:val="00340EF0"/>
+    <w:rsid w:val="003422F6"/>
     <w:rsid w:val="00342D24"/>
     <w:rsid w:val="00345B3D"/>
     <w:rsid w:val="00347398"/>
     <w:rsid w:val="003528F8"/>
     <w:rsid w:val="00354256"/>
     <w:rsid w:val="00356BBF"/>
     <w:rsid w:val="00360D5C"/>
     <w:rsid w:val="00362F11"/>
     <w:rsid w:val="00365C76"/>
     <w:rsid w:val="00365D2E"/>
     <w:rsid w:val="003676BC"/>
     <w:rsid w:val="003745F8"/>
     <w:rsid w:val="00375EE3"/>
     <w:rsid w:val="00377A16"/>
     <w:rsid w:val="00380707"/>
     <w:rsid w:val="00384730"/>
     <w:rsid w:val="00384E4C"/>
     <w:rsid w:val="00387BCA"/>
     <w:rsid w:val="00390468"/>
     <w:rsid w:val="003909F9"/>
     <w:rsid w:val="003917F4"/>
     <w:rsid w:val="003927E2"/>
     <w:rsid w:val="00392838"/>
     <w:rsid w:val="00393992"/>
     <w:rsid w:val="003941A8"/>
@@ -9862,50 +9863,51 @@
     <w:rsid w:val="00417680"/>
     <w:rsid w:val="00417F61"/>
     <w:rsid w:val="00420AD0"/>
     <w:rsid w:val="004210DC"/>
     <w:rsid w:val="00422AB6"/>
     <w:rsid w:val="004244B3"/>
     <w:rsid w:val="0042547A"/>
     <w:rsid w:val="00430A2A"/>
     <w:rsid w:val="00433584"/>
     <w:rsid w:val="00433B02"/>
     <w:rsid w:val="004346D5"/>
     <w:rsid w:val="004348A6"/>
     <w:rsid w:val="004402F3"/>
     <w:rsid w:val="00442111"/>
     <w:rsid w:val="00443AA8"/>
     <w:rsid w:val="004450EA"/>
     <w:rsid w:val="004460C8"/>
     <w:rsid w:val="004466F5"/>
     <w:rsid w:val="00446D4E"/>
     <w:rsid w:val="00447763"/>
     <w:rsid w:val="004540B9"/>
     <w:rsid w:val="00461080"/>
     <w:rsid w:val="00462554"/>
     <w:rsid w:val="00462BB8"/>
     <w:rsid w:val="00463BF6"/>
+    <w:rsid w:val="00464030"/>
     <w:rsid w:val="004645E1"/>
     <w:rsid w:val="004671DF"/>
     <w:rsid w:val="00473D4E"/>
     <w:rsid w:val="0047436D"/>
     <w:rsid w:val="0047665B"/>
     <w:rsid w:val="00482B7E"/>
     <w:rsid w:val="00482E35"/>
     <w:rsid w:val="00483B71"/>
     <w:rsid w:val="00484466"/>
     <w:rsid w:val="00485822"/>
     <w:rsid w:val="004935FE"/>
     <w:rsid w:val="00493B20"/>
     <w:rsid w:val="00493B8E"/>
     <w:rsid w:val="00494549"/>
     <w:rsid w:val="004952DB"/>
     <w:rsid w:val="004A274F"/>
     <w:rsid w:val="004A36DE"/>
     <w:rsid w:val="004A36F5"/>
     <w:rsid w:val="004A4C6F"/>
     <w:rsid w:val="004A600E"/>
     <w:rsid w:val="004B1FE6"/>
     <w:rsid w:val="004B3921"/>
     <w:rsid w:val="004B420A"/>
     <w:rsid w:val="004B4A97"/>
     <w:rsid w:val="004B5026"/>
@@ -10398,50 +10400,51 @@
     <w:rsid w:val="00AB61B2"/>
     <w:rsid w:val="00AB6946"/>
     <w:rsid w:val="00AC047C"/>
     <w:rsid w:val="00AD3B7E"/>
     <w:rsid w:val="00AD65B5"/>
     <w:rsid w:val="00AE0219"/>
     <w:rsid w:val="00AE271E"/>
     <w:rsid w:val="00AE4F09"/>
     <w:rsid w:val="00AF2FD4"/>
     <w:rsid w:val="00AF4318"/>
     <w:rsid w:val="00AF4FAD"/>
     <w:rsid w:val="00AF54B2"/>
     <w:rsid w:val="00B04548"/>
     <w:rsid w:val="00B07276"/>
     <w:rsid w:val="00B1106D"/>
     <w:rsid w:val="00B13921"/>
     <w:rsid w:val="00B1609B"/>
     <w:rsid w:val="00B1668F"/>
     <w:rsid w:val="00B16922"/>
     <w:rsid w:val="00B16BF6"/>
     <w:rsid w:val="00B228EA"/>
     <w:rsid w:val="00B24D0F"/>
     <w:rsid w:val="00B26178"/>
     <w:rsid w:val="00B3093C"/>
     <w:rsid w:val="00B31478"/>
+    <w:rsid w:val="00B325FF"/>
     <w:rsid w:val="00B35541"/>
     <w:rsid w:val="00B361B8"/>
     <w:rsid w:val="00B376F0"/>
     <w:rsid w:val="00B40E88"/>
     <w:rsid w:val="00B4121F"/>
     <w:rsid w:val="00B461D1"/>
     <w:rsid w:val="00B47A5F"/>
     <w:rsid w:val="00B512C9"/>
     <w:rsid w:val="00B53A9A"/>
     <w:rsid w:val="00B54887"/>
     <w:rsid w:val="00B55CB9"/>
     <w:rsid w:val="00B60F24"/>
     <w:rsid w:val="00B62AC8"/>
     <w:rsid w:val="00B63D69"/>
     <w:rsid w:val="00B645A8"/>
     <w:rsid w:val="00B64689"/>
     <w:rsid w:val="00B67D22"/>
     <w:rsid w:val="00B67EA4"/>
     <w:rsid w:val="00B729C1"/>
     <w:rsid w:val="00B7412A"/>
     <w:rsid w:val="00B76E00"/>
     <w:rsid w:val="00B801D8"/>
     <w:rsid w:val="00B81CD3"/>
     <w:rsid w:val="00B83026"/>
     <w:rsid w:val="00B8328F"/>
@@ -10456,50 +10459,51 @@
     <w:rsid w:val="00B97A92"/>
     <w:rsid w:val="00BA3526"/>
     <w:rsid w:val="00BA5CAD"/>
     <w:rsid w:val="00BA5DD1"/>
     <w:rsid w:val="00BA5E1B"/>
     <w:rsid w:val="00BA5EC1"/>
     <w:rsid w:val="00BB1188"/>
     <w:rsid w:val="00BB4591"/>
     <w:rsid w:val="00BB64AC"/>
     <w:rsid w:val="00BB6E2A"/>
     <w:rsid w:val="00BB7194"/>
     <w:rsid w:val="00BC18DD"/>
     <w:rsid w:val="00BC79C4"/>
     <w:rsid w:val="00BD1659"/>
     <w:rsid w:val="00BD1D79"/>
     <w:rsid w:val="00BD289C"/>
     <w:rsid w:val="00BD3814"/>
     <w:rsid w:val="00BD5BE8"/>
     <w:rsid w:val="00BD78B3"/>
     <w:rsid w:val="00BE00BA"/>
     <w:rsid w:val="00BE26C8"/>
     <w:rsid w:val="00BE604E"/>
     <w:rsid w:val="00BE62A0"/>
     <w:rsid w:val="00BE66A6"/>
     <w:rsid w:val="00BE740A"/>
+    <w:rsid w:val="00BE7D68"/>
     <w:rsid w:val="00BF0009"/>
     <w:rsid w:val="00BF0255"/>
     <w:rsid w:val="00BF0C88"/>
     <w:rsid w:val="00BF2E0C"/>
     <w:rsid w:val="00BF58AB"/>
     <w:rsid w:val="00BF67D9"/>
     <w:rsid w:val="00BF6B33"/>
     <w:rsid w:val="00C01649"/>
     <w:rsid w:val="00C0308F"/>
     <w:rsid w:val="00C031B5"/>
     <w:rsid w:val="00C07C95"/>
     <w:rsid w:val="00C114DA"/>
     <w:rsid w:val="00C22390"/>
     <w:rsid w:val="00C26139"/>
     <w:rsid w:val="00C30787"/>
     <w:rsid w:val="00C31C56"/>
     <w:rsid w:val="00C323A2"/>
     <w:rsid w:val="00C3298F"/>
     <w:rsid w:val="00C35197"/>
     <w:rsid w:val="00C353B3"/>
     <w:rsid w:val="00C357AD"/>
     <w:rsid w:val="00C363C6"/>
     <w:rsid w:val="00C36D41"/>
     <w:rsid w:val="00C3762E"/>
     <w:rsid w:val="00C37903"/>
@@ -11832,127 +11836,127 @@
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1080"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableTitleChar">
     <w:name w:val="Table Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableTitle"/>
     <w:rsid w:val="004159A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond" w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCellleft">
     <w:name w:val="Table Cell (left)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00680019"/>
+    <w:rsid w:val="00464030"/>
     <w:pPr>
-      <w:spacing w:before="0"/>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="001B16F7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="Figure Caption"/>
     <w:qFormat/>
     <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureNotes">
     <w:name w:val="Figure Notes"/>
     <w:qFormat/>
     <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCellcenter">
     <w:name w:val="Table Cell (center)"/>
     <w:basedOn w:val="TableCellleft"/>
     <w:link w:val="TableCellcenterChar"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="00AB0B60"/>
+    <w:rsid w:val="00464030"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="20201E"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableCellcenterChar">
     <w:name w:val="Table Cell (center) Char"/>
     <w:link w:val="TableCellcenter"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="00AB0B60"/>
+    <w:rsid w:val="00464030"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="20201E"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadercenter">
     <w:name w:val="Table Header (center)"/>
     <w:basedOn w:val="TableHeaderleft"/>
     <w:next w:val="TableCellcenter"/>
     <w:link w:val="TableHeadercenterChar"/>
     <w:qFormat/>
     <w:rsid w:val="004A36DE"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableHeadercenterChar">
     <w:name w:val="Table Header (center) Char"/>
     <w:basedOn w:val="TableCellcenterChar"/>
     <w:link w:val="TableHeadercenter"/>
     <w:rsid w:val="004A36DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond" w:cs="Arial"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:color w:val="08476F"/>
@@ -12636,60 +12640,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B973CBD6-45DB-4EAD-8368-EAF52EDD528A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1511</Words>
-  <Characters>7802</Characters>
+  <Words>1375</Words>
+  <Characters>7938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>354</Lines>
-  <Paragraphs>273</Paragraphs>
+  <Lines>256</Lines>
+  <Paragraphs>169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Environmental Studies Program Report Specifications 2017</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>DOI BOEM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9040</CharactersWithSpaces>
+  <CharactersWithSpaces>9144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="90" baseType="variant">
       <vt:variant>
         <vt:i4>5832726</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>81</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.microsoft.com/en-us/download/details.aspx?id=106087&amp;msockid=15cf65ab3f5c61eb27e974813eef60c8</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1900595</vt:i4>
       </vt:variant>
       <vt:variant>