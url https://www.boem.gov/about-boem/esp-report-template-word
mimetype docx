--- v0 (2025-10-07)
+++ v1 (2026-09-10)
@@ -1,234 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
-    <w:p w14:paraId="749678D2" w14:textId="77777777" w:rsidR="006F0CA6" w:rsidRDefault="006F0CA6" w:rsidP="00A44401">
+    <w:p w14:paraId="749678D2" w14:textId="065253A4" w:rsidR="006F0CA6" w:rsidRDefault="006F0CA6" w:rsidP="00A44401">
       <w:pPr>
         <w:rPr>
           <w:color w:val="08476F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A1103F5" w14:textId="676709E0" w:rsidR="00191DED" w:rsidRDefault="009C35E7" w:rsidP="00A44401">
+    <w:p w14:paraId="4A1103F5" w14:textId="5DC915B3" w:rsidR="00191DED" w:rsidRDefault="00DC7BFD" w:rsidP="00A44401">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0076038A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
           <w:color w:val="08476F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C320B87" wp14:editId="4FA1AA77">
-            <wp:simplePos x="0" y="0"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12354942" wp14:editId="067D1FBE">
+            <wp:simplePos x="914400" y="914400"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="7771765" cy="10057130"/>
-            <wp:effectExtent l="0" t="0" r="635" b="1270"/>
+            <wp:extent cx="7772400" cy="10058400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="386815464" name="Picture 1">
+            <wp:docPr id="1676600475" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="386815464" name="Picture 1">
+                    <pic:cNvPr id="1676600475" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7771765" cy="10057130"/>
+                      <a:ext cx="7772400" cy="10058400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="004F0436">
+        <w:rPr>
+          <w:color w:val="08476F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MMA</w:t>
+      </w:r>
       <w:r w:rsidR="00FD1E0A" w:rsidRPr="0076038A">
         <w:rPr>
           <w:color w:val="08476F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>BOEM 20</w:t>
+        <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00A86B50" w:rsidRPr="0076038A">
         <w:rPr>
           <w:color w:val="08476F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00FD1E0A" w:rsidRPr="0076038A">
         <w:rPr>
           <w:color w:val="08476F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>x-xxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DC6777" w14:textId="77777777" w:rsidR="00A44401" w:rsidRDefault="00493B20" w:rsidP="006F0CA6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007C0429">
         <w:t>Environmental Studies Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C18414" w14:textId="07D42285" w:rsidR="00651686" w:rsidRPr="00191DED" w:rsidRDefault="00DA5399" w:rsidP="00191DED">
+    <w:p w14:paraId="08C18414" w14:textId="7810D0C9" w:rsidR="00651686" w:rsidRPr="00191DED" w:rsidRDefault="00DA5399" w:rsidP="00191DED">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0429">
         <w:t xml:space="preserve">Report </w:t>
       </w:r>
       <w:r w:rsidR="009D4101">
         <w:t>Specifications and Template</w:t>
       </w:r>
+      <w:r w:rsidR="001D4C73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4C73">
+        <w:br/>
+        <w:t>[Sep 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00443AA8">
+        <w:t xml:space="preserve"> Update</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4C73">
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00B8C736" w14:textId="4378688B" w:rsidR="001D6C79" w:rsidRPr="00CD28F8" w:rsidRDefault="00324A84" w:rsidP="00A44401">
+    <w:p w14:paraId="00B8C736" w14:textId="5ED5783F" w:rsidR="001D6C79" w:rsidRPr="00CD28F8" w:rsidRDefault="001D4C73" w:rsidP="00A44401">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="08476F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="08476F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Month</w:t>
-[...17 lines deleted...]
-        <w:t>Year</w:t>
+        <w:t>Month Year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490EA736" w14:textId="1046768B" w:rsidR="001D6C79" w:rsidRPr="005F5D24" w:rsidRDefault="00F9730E" w:rsidP="00A44401">
       <w:pPr>
         <w:spacing w:before="720"/>
         <w:rPr>
           <w:color w:val="1F3F5F"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076038A">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="08476F"/>
         </w:rPr>
         <w:t>[inser</w:t>
       </w:r>
       <w:r w:rsidR="006E76B0" w:rsidRPr="0076038A">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="08476F"/>
         </w:rPr>
         <w:t>t optional image]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051EAF10" w14:textId="400D1C97" w:rsidR="00583F05" w:rsidRPr="005F5D24" w:rsidRDefault="00583F05" w:rsidP="0021557E">
@@ -358,781 +361,765 @@
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7534ACFA" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
               <w:t>[month year]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33227" w14:paraId="2EAC0B06" w14:textId="77777777" w:rsidTr="00C22390">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
-          <w:p w14:paraId="37FF37F2" w14:textId="77777777" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
+          <w:p w14:paraId="37FF37F2" w14:textId="28ECC308" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>Authors</w:t>
             </w:r>
+            <w:r w:rsidR="00C557CB">
+              <w:rPr>
+                <w:rStyle w:val="BlueDark"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Affiliation, ORCID)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5512008D" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="5512008D" w14:textId="236CD58D" w:rsidR="00D33227" w:rsidRDefault="00A9575D" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
+            <w:r>
+              <w:t>[Author (Affiliation, ORCID), Author (Affiliation, ORCID), etc.]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33227" w14:paraId="085C5E1B" w14:textId="77777777" w:rsidTr="00C22390">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
           <w:p w14:paraId="192FAAF1" w14:textId="77777777" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>Agreement or Contract Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54BD9726" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
-          </w:p>
-[...48 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33227" w14:paraId="0C18E209" w14:textId="77777777" w:rsidTr="00C22390">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
           <w:p w14:paraId="61E45C6C" w14:textId="77777777" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>Published by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10BA8CC1" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
               <w:t>U.S. Department of the Interior</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB682B5" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="5FB682B5" w14:textId="69861A3D" w:rsidR="00D33227" w:rsidRDefault="0017122A" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
-              <w:t>Bureau of Ocean Energy Management</w:t>
+              <w:t>Marine Minerals Administration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77C1353D" w14:textId="57BE43A8" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="77C1353D" w14:textId="59DD0D85" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
               <w:t>City, ST</w:t>
             </w:r>
             <w:r w:rsidR="00D21491">
-              <w:t xml:space="preserve"> [of the BOEM Office or Region publishing]</w:t>
+              <w:t xml:space="preserve"> [of the </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r w:rsidR="00D21491">
+              <w:t xml:space="preserve"> Office or Region publishing]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A245D0C" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="4A245D0C" w14:textId="58A99084" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+            <w:pPr>
+              <w:pStyle w:val="TableCellleft"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B9F839" w14:textId="624FCEBD" w:rsidR="005D357C" w:rsidRDefault="005D357C" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...43 lines deleted...]
-              </w:drawing>
+              <w:t xml:space="preserve">Visit the MMA website to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="008F5554">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>search other studies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> funded by MMA’s Environmental Studies Program.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1080E577" w14:textId="77777777" w:rsidR="00FE5EFA" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="609B8C47" w14:textId="77777777" w:rsidR="005D357C" w:rsidRDefault="005D357C" w:rsidP="00861DF0">
+            <w:pPr>
+              <w:pStyle w:val="TableCellleft"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1080E577" w14:textId="7C1A098B" w:rsidR="00FE5EFA" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">[additional publisher organization(s), location(s), or </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="005D357C">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">dditional publisher organization(s), location(s), or </w:t>
             </w:r>
             <w:r w:rsidR="0084442E">
               <w:t xml:space="preserve">partner </w:t>
             </w:r>
             <w:r>
               <w:t>logo(s)</w:t>
             </w:r>
             <w:r w:rsidR="00FE5EFA">
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="701260CF" w14:textId="74EDFADB" w:rsidR="00D33227" w:rsidRDefault="00FE5EFA" w:rsidP="00861DF0">
+          <w:p w14:paraId="701260CF" w14:textId="0DED016D" w:rsidR="005D357C" w:rsidRDefault="00FE5EFA" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
-              <w:t>[c</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="005D357C">
+              <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="0084442E">
               <w:t>ontractor logos not permitted</w:t>
             </w:r>
             <w:r w:rsidR="00D33227">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33227" w14:paraId="00FA32D5" w14:textId="77777777" w:rsidTr="00C22390">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
           <w:p w14:paraId="31A4180F" w14:textId="77777777" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F3BD867" w14:textId="6FAB0B9F" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="7F3BD867" w14:textId="585C63AD" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Lastname</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> FM [include up to 10 authors, then use et al.] (Contractor name, City, ST). Year. Report title in sentence caps. City (ST</w:t>
+              <w:t>Lastname FM, Lastname FM, Lastname FM [include up to 10 authors, then use et al.] (Contractor name, City, ST). Year. Report title in sentence caps. City (ST</w:t>
             </w:r>
             <w:r w:rsidRPr="008E4B33">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t>: U.</w:t>
             </w:r>
             <w:r w:rsidRPr="008E4B33">
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008E4B33">
               <w:t xml:space="preserve"> Department of the Interior, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Marine Minerals Administration</w:t>
             </w:r>
             <w:r w:rsidRPr="008E4B33">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Bureau of Ocean Energy Management.</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">xx p. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Report No.:</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> OCS Study BOEM 20xx-xxx. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 20xx-xxx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Contract No.: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.####/######</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ADC72CC" w14:textId="77777777" w:rsidR="006D0A70" w:rsidRDefault="006D0A70" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35E9E945" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="3F2CC52E" w14:textId="32FE9929" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>[Format is CSE 8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00863723">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="003C06C4">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>th</w:t>
+              <w:t>After title, u</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Edition. </w:t>
+              <w:t xml:space="preserve">se the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ST) of the </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> region or office.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F2CC52E" w14:textId="0B93B8E5" w:rsidR="00D33227" w:rsidRDefault="003C06C4" w:rsidP="00861DF0">
+          <w:p w14:paraId="3395480F" w14:textId="4E711A1B" w:rsidR="007360AC" w:rsidRPr="001A5BDE" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>After title, u</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>Number of pages is the total number of pages in the file.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33227" w14:paraId="5D9F4015" w14:textId="77777777" w:rsidTr="00C22390">
-[...85 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D33227" w14:paraId="6AEBC5C6" w14:textId="77777777" w:rsidTr="001A5BDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
           <w:p w14:paraId="416A3BB9" w14:textId="77777777" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disclaimer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2381F6BC" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
               <w:t>[Select and fill out the appropriate disclaimer statement. Remove unused text, bracket marks, and highlighting.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A622877" w14:textId="77777777" w:rsidR="006D0A70" w:rsidRPr="00543847" w:rsidRDefault="006D0A70" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BE34B8F" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="4BE34B8F" w14:textId="61EB689C" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00861DF0">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="08476F"/>
               </w:rPr>
               <w:t xml:space="preserve">[Contracts] </w:t>
             </w:r>
             <w:r>
-              <w:t>Study concept, oversight, and funding were provided by the U.S. Department of the Interior, Bureau of Ocean Energy Management (BOEM), Environmental Studies Program, Washington, DC, under Contract Number [</w:t>
-[...5 lines deleted...]
-              <w:t>INSERT NUMBER</w:t>
+              <w:t xml:space="preserve">Study concept, oversight, and funding were provided by the U.S. Department of the Interior, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>Marine Minerals Administration</w:t>
             </w:r>
             <w:r>
-              <w:t>]. This report has been technically reviewed by BOEM, and it has been approved for publication. The views and conclusions contained in this document are those of the authors and should not be interpreted as representing the opinions or policies of BOEM, nor does mention of trade names or commercial products constitute endorsement or recommendation for use.</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>), Environmental Studies Program, Wash</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t>ington, DC</w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve"> (open funder registry ID ##########) under the contract https://doi.org/10.#####/#####</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t>. T</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">his report has been technically reviewed by </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, and it has been approved for publication. The views and conclusions contained in this document are those of the authors and should not be interpreted as representing the opinions or policies of </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, nor does mention of trade names or commercial products constitute endorsement or recommendation for use.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E80493" w14:textId="77777777" w:rsidR="006D0A70" w:rsidRDefault="006D0A70" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B77B7A3" w14:textId="047E9E2A" w:rsidR="00C67281" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="008F0720">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="08476F"/>
               </w:rPr>
               <w:t>[Interagency and Intra-Agency Agreements</w:t>
             </w:r>
             <w:r w:rsidR="008F0720" w:rsidRPr="008F0720">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="08476F"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="008F0720">
               <w:rPr>
                 <w:color w:val="08476F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(select “Interagency” for agreements with Agencies outside of the U.S. Department of the Interior (DOI) or “Intra-Agency” for Agencies within DOI)] </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D68ECE" w14:textId="0A806A39" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="69D68ECE" w14:textId="26A99E86" w:rsidR="00D33227" w:rsidRPr="001D4C73" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
-              <w:t>This study was funded, in part, by the U.S. Department of the Interior, Bureau of Ocean Energy Management (BOEM), Environmental Studies Program, Washington, DC, through [Interagency or Intra-Agency] Agreement Number [</w:t>
-[...5 lines deleted...]
-              <w:t>INSERT NUMBER</w:t>
+              <w:t xml:space="preserve">This study was funded, in part, by the U.S. Department of the Interior, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>Marine Minerals Administration</w:t>
             </w:r>
             <w:r>
-              <w:t>] with the [</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">), Environmental Studies Program, </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Washington, DC</w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42" w:rsidRPr="001A5BDE">
+              <w:t>(open funde</w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve">r registry </w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42" w:rsidRPr="00655C53">
+              <w:t>ID ##########</w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t>, through [Interagency or Intra-Agency] Agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="00023E42" w:rsidRPr="001D4C73">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4C73" w:rsidRPr="00655C53">
+              <w:t>https://doi.org/10.#####/#####</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve"> with the [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00655C53">
               <w:t>INSERT ORGANIZATION</w:t>
             </w:r>
-            <w:r>
-              <w:t>]. This report has been technically reviewed by BOEM, and it has been approved for publication. The views and conclusions contained in this document are those of the authors and should not be interpreted as representing the opinions or policies of BOEM, nor does mention of trade names or commercial products constitute endorsement or recommendation for use.</w:t>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve">]. This report has been technically reviewed by </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436" w:rsidRPr="001D4C73">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve">, and it has been approved for publication. The views and conclusions contained in this document are those of the authors and should not be interpreted as representing the opinions or policies of </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436" w:rsidRPr="001D4C73">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t>, nor does mention of trade names or commercial products constitute endorsement or recommendation for use.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4F714D" w14:textId="77777777" w:rsidR="006D0A70" w:rsidRDefault="006D0A70" w:rsidP="00861DF0">
+          <w:p w14:paraId="2A4F714D" w14:textId="77777777" w:rsidR="006D0A70" w:rsidRPr="001D4C73" w:rsidRDefault="006D0A70" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67315737" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
+          <w:p w14:paraId="67315737" w14:textId="54333C3E" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F0720">
+            <w:r w:rsidRPr="001D4C73">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="08476F"/>
               </w:rPr>
               <w:t xml:space="preserve">[Cooperative Agreements] </w:t>
             </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve">Study collaboration and funding were provided by the U.S. Department of the Interior, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436" w:rsidRPr="001D4C73">
+              <w:t>Marine Minerals Administration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436" w:rsidRPr="001D4C73">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t>), Environmental Studies Program, Washington, DC</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5E1B" w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve"> (open funder registry </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5E1B" w:rsidRPr="00655C53">
+              <w:t>ID ##########</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5E1B" w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve"> under Agreement </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4C73" w:rsidRPr="00655C53">
+              <w:t>https://doi.org/10.#####/#####</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t xml:space="preserve">. This report has been technically reviewed by </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436" w:rsidRPr="001D4C73">
+              <w:t>MMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4C73">
+              <w:t>, and it has been approved for publication. The views and conclusions contained in this document are those</w:t>
+            </w:r>
             <w:r>
-              <w:t>Study collaboration and funding were provided by the U.S. Department of the Interior, Bureau of Ocean Energy Management (BOEM), Environmental Studies Program, Washington, DC, under Agreement Number [</w:t>
-[...5 lines deleted...]
-              <w:t>INSERT NUMBER</w:t>
+              <w:t xml:space="preserve"> of the authors and should not be interpreted as representing the opinions or policies of </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0436">
+              <w:t>MMA</w:t>
             </w:r>
             <w:r>
-              <w:t>]. This report has been technically reviewed by BOEM, and it has been approved for publication. The views and conclusions contained in this document are those of the authors and should not be interpreted as representing the opinions or policies of BOEM, nor does mention of trade names or commercial products constitute endorsement or recommendation for use.</w:t>
+              <w:t xml:space="preserve">, nor does </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>mention of trade</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> names or commercial products constitute endorsement or recommendation for use.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33227" w14:paraId="0DFFECF3" w14:textId="77777777" w:rsidTr="00C22390">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720F333D" w14:textId="23CAA189" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="007E46F5" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Funding</w:t>
             </w:r>
             <w:r w:rsidR="00D33227" w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t xml:space="preserve"> by Fiscal Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C2DA42B" w14:textId="7AF08CDB" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1208,229 +1195,305 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BDC511E" w14:textId="77777777" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33227" w14:paraId="729C0784" w14:textId="77777777" w:rsidTr="00C22390">
+      <w:tr w:rsidR="00D33227" w14:paraId="729C0784" w14:textId="77777777" w:rsidTr="001A5BDE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
           <w:p w14:paraId="1729D98C" w14:textId="77777777" w:rsidR="00D33227" w:rsidRPr="00756051" w:rsidRDefault="00D33227" w:rsidP="001B16F7">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756051">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>About the Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B8B85E2" w14:textId="1B154A0C" w:rsidR="00D33227" w:rsidRDefault="00D33227" w:rsidP="00861DF0">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r>
               <w:t>[optional photo information or credit</w:t>
             </w:r>
             <w:r w:rsidR="002D4BB2">
               <w:t xml:space="preserve"> and/or relevant research permit number</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00E013C1" w14:paraId="40AE1CE0" w14:textId="77777777" w:rsidTr="001A5BDE">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EAB2E3" w14:textId="3A3A7154" w:rsidR="00E013C1" w:rsidRPr="00756051" w:rsidRDefault="00E013C1" w:rsidP="00E013C1">
+            <w:pPr>
+              <w:pStyle w:val="TableHeaderleft"/>
+              <w:rPr>
+                <w:rStyle w:val="BlueDark"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="BlueDark"/>
+              </w:rPr>
+              <w:t>Report Abstract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BDDA274" w14:textId="6F1A8632" w:rsidR="00E013C1" w:rsidRDefault="00E013C1" w:rsidP="00E013C1">
+            <w:pPr>
+              <w:pStyle w:val="TableCellleft"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[Include an abstract for this report. This abstract may differ from the Study Abstract under the Technical Summary, which applies to the entire study.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6040DF06" w14:textId="77777777" w:rsidR="00C22390" w:rsidRDefault="00C22390" w:rsidP="001B16F7">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1F868F44" w14:textId="3223A3A5" w:rsidR="00C56C51" w:rsidRPr="00526F45" w:rsidRDefault="00C56C51" w:rsidP="001B16F7">
       <w:pPr>
         <w:pStyle w:val="StrongEmphasis"/>
         <w:spacing w:before="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:spacing w:before="360" w:after="200"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526F45">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>List of Contributors</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3240"/>
-        <w:gridCol w:w="6110"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C56C51" w14:paraId="5ED92B70" w14:textId="77777777" w:rsidTr="008F0720">
+      <w:tr w:rsidR="0059347B" w14:paraId="5ED92B70" w14:textId="77777777" w:rsidTr="001A5BDE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
-          <w:p w14:paraId="0832EEDC" w14:textId="77777777" w:rsidR="00C56C51" w:rsidRPr="0062198B" w:rsidRDefault="00C56C51" w:rsidP="008F0720">
+          <w:p w14:paraId="0832EEDC" w14:textId="29D614FB" w:rsidR="0059347B" w:rsidRPr="0062198B" w:rsidRDefault="0059347B" w:rsidP="008F0720">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062198B">
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
-              <w:t>Name / Affiliation</w:t>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6110" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
           </w:tcPr>
-          <w:p w14:paraId="25022885" w14:textId="77777777" w:rsidR="00C56C51" w:rsidRPr="0062198B" w:rsidRDefault="00C56C51" w:rsidP="008F0720">
+          <w:p w14:paraId="170845A6" w14:textId="42B7EC33" w:rsidR="0059347B" w:rsidRPr="0062198B" w:rsidRDefault="0059347B" w:rsidP="008F0720">
             <w:pPr>
               <w:pStyle w:val="TableHeaderleft"/>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0062198B">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="BlueDark"/>
+              </w:rPr>
+              <w:t>Affiliation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D7EEF9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25022885" w14:textId="4962C3D2" w:rsidR="0059347B" w:rsidRPr="0062198B" w:rsidRDefault="00A92089" w:rsidP="008F0720">
+            <w:pPr>
+              <w:pStyle w:val="TableHeaderleft"/>
+              <w:rPr>
+                <w:rStyle w:val="BlueDark"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="BlueDark"/>
               </w:rPr>
               <w:t>Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56C51" w14:paraId="17F18907" w14:textId="77777777" w:rsidTr="00C67281">
+      <w:tr w:rsidR="0059347B" w14:paraId="17F18907" w14:textId="77777777" w:rsidTr="001A5BDE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4C645F93" w14:textId="77777777" w:rsidR="00C56C51" w:rsidRPr="008F0720" w:rsidRDefault="00C56C51" w:rsidP="008F0720">
+          <w:p w14:paraId="4C645F93" w14:textId="77777777" w:rsidR="0059347B" w:rsidRPr="008F0720" w:rsidRDefault="0059347B" w:rsidP="008F0720">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6110" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="41B355DB" w14:textId="77777777" w:rsidR="00C56C51" w:rsidRPr="008F0720" w:rsidRDefault="00C56C51" w:rsidP="008F0720">
+          <w:p w14:paraId="42248BE5" w14:textId="77777777" w:rsidR="0059347B" w:rsidRPr="008F0720" w:rsidRDefault="0059347B" w:rsidP="008F0720">
+            <w:pPr>
+              <w:pStyle w:val="TableCellleft"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="215868" w:themeColor="accent5" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B355DB" w14:textId="1EEB40E0" w:rsidR="0059347B" w:rsidRPr="008F0720" w:rsidRDefault="0059347B" w:rsidP="008F0720">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="008F0720">
               <w:t>[list in this table any other significant contributors who are not authors]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="017F1C5F" w14:textId="77777777" w:rsidR="00C56C51" w:rsidRPr="00526F45" w:rsidRDefault="00C56C51" w:rsidP="001B16F7">
       <w:pPr>
         <w:pStyle w:val="StrongEmphasis"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526F45">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
@@ -1442,962 +1505,988 @@
       </w:r>
       <w:r w:rsidR="002921C3">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>nclude any recognition of assistance, advice, support, and/or services.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCF128E" w14:textId="77777777" w:rsidR="001B16F7" w:rsidRDefault="001B16F7" w:rsidP="00D33227">
       <w:pPr>
         <w:pStyle w:val="HeadingnoTOC"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2879DEB6" w14:textId="1A2F1897" w:rsidR="0076588D" w:rsidRPr="000239F4" w:rsidRDefault="0076588D" w:rsidP="00D33227">
       <w:pPr>
         <w:pStyle w:val="HeadingnoTOC"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Technical Summary </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6661B672" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001B16F7">
+    <w:p w14:paraId="650284F4" w14:textId="6CBFED47" w:rsidR="6717AC9E" w:rsidRDefault="6717AC9E" w:rsidP="00007261">
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00281F1C" w:rsidRPr="00281F1C">
+        <w:t xml:space="preserve">This technical summary </w:t>
+      </w:r>
+      <w:r w:rsidR="00281F1C">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00281F1C" w:rsidRPr="00281F1C">
+        <w:t>reflect the full scope of the study, not solely this report</w:t>
+      </w:r>
+      <w:r w:rsidR="004E29F0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>All fields are required.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281F1C">
+        <w:t xml:space="preserve"> Use plain language appropriate for a non-scientific audience.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6661B672" w14:textId="1A274D6C" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="585133F8" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Study </w:t>
+      </w:r>
+      <w:r w:rsidR="0076588D">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA11472" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00FB7826" w:rsidRDefault="0076588D" w:rsidP="00FB7826">
-[...1 lines deleted...]
-        <w:t>[Insert text using plain language appropriate for a non-scientific audience]</w:t>
+    <w:p w14:paraId="4DA11472" w14:textId="534EF5F1" w:rsidR="0076588D" w:rsidRPr="00FB7826" w:rsidRDefault="0076588D" w:rsidP="00FB7826">
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00281F1C">
+        <w:t>text</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379A3BDF" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="379A3BDF" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B16F7">
         <w:t>Background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F7A76A" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00863723" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[text]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DE5955" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="61DE5955" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B16F7">
         <w:t>Objectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A160B31" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00863723" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[text]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB80D33" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="2AB80D33" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B16F7">
         <w:t>Methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DF326B" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00863723" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[text]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9E2B5C" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="1A9E2B5C" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B16F7">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F21EE5" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00863723" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[text]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398130E" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="2398130E" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B16F7">
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1FCE17" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00863723" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[text]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B31FF35" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...4 lines deleted...]
-        <w:t>Study Products</w:t>
+    <w:p w14:paraId="0B31FF35" w14:textId="173DF685" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="00041210" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other Products Funded by this Study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1818463C" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="008323AC" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[text]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764B2530" w14:textId="037EED57" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="00D040C4" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="764B2530" w14:textId="037EED57" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="00D040C4" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Additional Products </w:t>
       </w:r>
       <w:r w:rsidR="0076588D" w:rsidRPr="001B16F7">
         <w:t>Resulting from this Study</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (peer-reviewed articles, conference presentations, videos, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDEA7E3" w14:textId="620CCCCF" w:rsidR="0076588D" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00BA5EC1">
         <w:t>list of published or in press at the time of report submission</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DB7645" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001B16F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="StrongEmphasis"/>
+    <w:p w14:paraId="67DB7645" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="001B16F7" w:rsidRDefault="0076588D" w:rsidP="001A5BDE">
+      <w:pPr>
+        <w:pStyle w:val="HeadingnoTOC2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B16F7">
         <w:t>Map of Study Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695527DB" w14:textId="791E0230" w:rsidR="009D0B17" w:rsidRDefault="0076588D" w:rsidP="00B361B8">
       <w:r>
         <w:t>[include here if appropriate and if not already shown in the report]</w:t>
       </w:r>
       <w:r w:rsidR="009D0B17">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F46E400" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00FB7826" w:rsidRDefault="0076588D" w:rsidP="00FB7826">
       <w:pPr>
         <w:sectPr w:rsidR="0076588D" w:rsidRPr="00FB7826" w:rsidSect="00BB64AC">
-          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="630" w:footer="654" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B55853F" w14:textId="12E8E2A7" w:rsidR="004645E1" w:rsidRDefault="00417680" w:rsidP="001D6C79">
       <w:pPr>
         <w:pStyle w:val="HeadingnoTOC"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C75579" w14:textId="30CD01C2" w:rsidR="00C22390" w:rsidRDefault="004645E1">
+    <w:p w14:paraId="567F5B8E" w14:textId="127195D5" w:rsidR="00AD65B5" w:rsidRDefault="004645E1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u \t "Heading 7,4" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc193347785" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006638" w:history="1">
+        <w:r w:rsidR="00AD65B5" w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>List of Figures</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347785 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006638 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r w:rsidR="00AD65B5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7526CD35" w14:textId="0A3D099F" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6EE82CC0" w14:textId="1BA9DEDD" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347786" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006639" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>List of Tables</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347786 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006639 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C9B6AAE" w14:textId="33D95320" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C09BD9B" w14:textId="0A53EE70" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347787" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006640" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>List of Abbreviations and Acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347787 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006640 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21587BF1" w14:textId="244ABEC4" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7CBBC6E3" w14:textId="7C1A4C6A" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347788" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006641" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Heading 1 [Style Definitions Guidance]</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347788 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006641 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A978139" w14:textId="2A3B386A" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AC9DBAA" w14:textId="4CC30023" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347789" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006642" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Heading 2 [Heading Styles Guidance]</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347789 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006642 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01455C26" w14:textId="5F89002D" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CFCE37F" w14:textId="5D65657D" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347790" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006643" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1.1</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Heading 3 (Table Sample and Guidance]</w:t>
+          <w:t>Heading 3 [Table Sample and Guidance]</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347790 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006643 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CECDB9E" w14:textId="059D49B6" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CB057B4" w14:textId="321708B2" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347791" w:history="1">
-[...17 lines deleted...]
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006644" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347791 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006644 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05B236FC" w14:textId="65BD61FE" w:rsidR="00C22390" w:rsidRDefault="00000000">
+    <w:p w14:paraId="242162B1" w14:textId="245A1128" w:rsidR="00AD65B5" w:rsidRDefault="00AD65B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193347792" w:history="1">
-        <w:r w:rsidR="00C22390" w:rsidRPr="00932C99">
+      <w:hyperlink w:anchor="_Toc235006645" w:history="1">
+        <w:r w:rsidRPr="00835E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Title</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc193347792 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235006645 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A20C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00C22390">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01BF24F0" w14:textId="1650FC8A" w:rsidR="00E175E3" w:rsidRDefault="004645E1" w:rsidP="00F43BBA">
+    <w:p w14:paraId="01BF24F0" w14:textId="2FD3F306" w:rsidR="00E175E3" w:rsidRDefault="004645E1" w:rsidP="00F43BBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E175E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8F5DFB" w14:textId="77777777" w:rsidR="00E175E3" w:rsidRDefault="00E175E3" w:rsidP="00136C67">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc193347785"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235006638"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>List of Figures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="66F65F48" w14:textId="1C37972E" w:rsidR="001A16D6" w:rsidRDefault="0079644B">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Figure Caption" \c </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc193345552" w:history="1">
         <w:r w:rsidR="001A16D6" w:rsidRPr="0019749C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 1. Figure caption in sentence capitalization using the Figure Caption style</w:t>
         </w:r>
         <w:r w:rsidR="001A16D6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001A16D6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="001A16D6">
@@ -2431,85 +2520,87 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A0298BF" w14:textId="14B2481E" w:rsidR="0079644B" w:rsidRPr="0079644B" w:rsidRDefault="0079644B" w:rsidP="0079644B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E834D7A" w14:textId="77777777" w:rsidR="0079644B" w:rsidRDefault="0079644B" w:rsidP="00136C67">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc193347786"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235006639"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>List of Tables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5D946100" w14:textId="39B3F2A1" w:rsidR="001A16D6" w:rsidRDefault="0079644B">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Table Title" \c </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc193345556" w:history="1">
         <w:r w:rsidR="001A16D6" w:rsidRPr="00F202BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Table 1. Sample table title in sentence capitalization using the Table Title style</w:t>
         </w:r>
         <w:r w:rsidR="001A16D6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="001A16D6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -2548,160 +2639,215 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="677DBE64" w14:textId="205A2A8C" w:rsidR="00136C67" w:rsidRDefault="0079644B" w:rsidP="0079644B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008539A0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc70492262"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc193347787"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235006640"/>
       <w:r w:rsidR="00136C67">
         <w:lastRenderedPageBreak/>
         <w:t>List of Abbreviations and Acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="48E92662" w14:textId="77777777" w:rsidR="0079644B" w:rsidRPr="008E4B33" w:rsidRDefault="0079644B" w:rsidP="00324A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="AcronymList"/>
+    <w:p w14:paraId="48E92662" w14:textId="2018C55F" w:rsidR="0079644B" w:rsidRPr="008E4B33" w:rsidRDefault="00C82587" w:rsidP="00C55371">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">BOEM </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E4B33">
+        <w:t>MMA</w:t>
+      </w:r>
+      <w:r w:rsidR="0079644B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079644B" w:rsidRPr="008E4B33">
         <w:tab/>
-        <w:t>Bureau of Ocean Energy Management</w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0079644B" w:rsidRPr="008E4B33">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rine Minerals Administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0739DA08" w14:textId="77777777" w:rsidR="0079644B" w:rsidRDefault="0079644B" w:rsidP="00136C67">
       <w:pPr>
         <w:sectPr w:rsidR="0079644B" w:rsidSect="001E33A7">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="630" w:footer="583" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C7A52A8" w14:textId="194986CA" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc70492263"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc193347788"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235006641"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Heading 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="007C25A5">
         <w:t xml:space="preserve"> [Style </w:t>
       </w:r>
       <w:r w:rsidR="00CF5C64">
         <w:t>Definitions Guidance]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4BC19C1F" w14:textId="77777777" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:r w:rsidRPr="00C07C95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Do not modify the style definitions in this template.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Add a new style only if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5005E214" w14:textId="2B983976" w:rsidR="00CB340D" w:rsidRDefault="00CB340D" w:rsidP="00576E97">
+    <w:p w14:paraId="5005E214" w14:textId="31E63DE9" w:rsidR="00CB340D" w:rsidRDefault="00CB340D" w:rsidP="00576E97">
       <w:r>
         <w:t>This is the Normal style</w:t>
       </w:r>
       <w:r w:rsidR="002A4463">
         <w:t>. F</w:t>
       </w:r>
       <w:r w:rsidR="0029027B">
-        <w:t xml:space="preserve">ont is Arial Nova Condensed, which comes with Windows 10 </w:t>
+        <w:t xml:space="preserve">ont is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60">
+        <w:t>Aptos</w:t>
+      </w:r>
+      <w:r w:rsidR="0029027B">
+        <w:t xml:space="preserve">, which comes with </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60">
+        <w:t>Microsoft Word</w:t>
+      </w:r>
+      <w:r w:rsidR="0029027B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A4463">
-        <w:t>and higher and is also available for free at Microsoft.com.</w:t>
+        <w:t xml:space="preserve">and is available for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60">
+        <w:t>download</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4463">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="002A4463" w:rsidRPr="00AB0B60">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Microsoft.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002A4463">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8F27BA" w14:textId="0200DA1B" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc70492264"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc193347789"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235006642"/>
       <w:r>
         <w:t>Heading 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00CF5C64">
         <w:t xml:space="preserve"> [Heading Styles Guidance]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="57F3FBF0" w14:textId="1440E1AA" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
+    <w:p w14:paraId="57F3FBF0" w14:textId="7BF3A1E8" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:bookmarkStart w:id="9" w:name="Table1"/>
       <w:bookmarkStart w:id="10" w:name="_Toc365025242"/>
       <w:bookmarkStart w:id="11" w:name="_Toc482077834"/>
       <w:r>
-        <w:t xml:space="preserve">Heading styles in this template are all followed by the Normal style in the next paragraph. Spacing between headings and paragraphs is already set. </w:t>
+        <w:t xml:space="preserve">Heading styles in this template </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0B60">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> followed by the Normal style in the next paragraph. Spacing between headings and paragraphs is already set. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1403F08E" w14:textId="77777777" w:rsidR="007E2E8F" w:rsidRDefault="007E2E8F" w:rsidP="007E2E8F">
+    <w:p w14:paraId="1403F08E" w14:textId="05D795AE" w:rsidR="007E2E8F" w:rsidRDefault="007E2E8F" w:rsidP="007E2E8F">
       <w:r>
-        <w:t>Use Headings 1–6 for the main body of the report. Headings 1–3 are listed in the Contents.</w:t>
+        <w:t>Use Headings 1–6 for the main body of the report. Headings 1–3 are</w:t>
+      </w:r>
+      <w:r w:rsidR="00C808F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>listed in the Contents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4614F935" w14:textId="5AC3E43E" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc70492265"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc193347790"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235006643"/>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00CF5C64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C541E">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00CF5C64">
         <w:t>Table Sample and Guidance]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2DA949FC" w14:textId="394AF763" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7038"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See a sample table in </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25740">
@@ -2887,308 +3033,305 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EEB91B2" w14:textId="10B1E0D4" w:rsidR="00731D56" w:rsidRDefault="00731D56" w:rsidP="003A4467">
             <w:pPr>
               <w:pStyle w:val="TableHeadercenter"/>
             </w:pPr>
             <w:r>
               <w:t>Table</w:t>
             </w:r>
             <w:r w:rsidRPr="00D332CF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C100A7">
               <w:t>Header</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A4A" w:rsidRPr="008E4B33" w14:paraId="41F54872" w14:textId="77777777" w:rsidTr="004159A2">
+      <w:tr w:rsidR="002F7A4A" w:rsidRPr="008E4B33" w14:paraId="41F54872" w14:textId="77777777" w:rsidTr="009F02CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4411882D" w14:textId="6E00622A" w:rsidR="002F7A4A" w:rsidRPr="00D332CF" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (left)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FA204AE" w14:textId="77777777" w:rsidR="002F7A4A" w:rsidRPr="00C52E6A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (left)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359A7B5A" w14:textId="2808094F" w:rsidR="002F7A4A" w:rsidRPr="00C52E6A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
+          <w:p w14:paraId="359A7B5A" w14:textId="2808094F" w:rsidR="002F7A4A" w:rsidRPr="00AB0B60" w:rsidRDefault="002F7A4A" w:rsidP="00AB0B60">
             <w:pPr>
               <w:pStyle w:val="TableCellcenter"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C52E6A">
-[...3 lines deleted...]
-              <w:t>Cell (center)</w:t>
+            <w:r w:rsidRPr="00AB0B60">
+              <w:t>Table Cell (center)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B95A16C" w14:textId="166F8165" w:rsidR="002F7A4A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellright"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (right)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="027AF428" w14:textId="58A70C74" w:rsidR="002F7A4A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="748"/>
               </w:tabs>
               <w:ind w:right="432"/>
             </w:pPr>
             <w:r>
               <w:t>4.231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A4A" w:rsidRPr="008E4B33" w14:paraId="428236E0" w14:textId="77777777" w:rsidTr="004159A2">
+      <w:tr w:rsidR="002F7A4A" w:rsidRPr="008E4B33" w14:paraId="428236E0" w14:textId="77777777" w:rsidTr="009F02CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79E913CE" w14:textId="1101079A" w:rsidR="002F7A4A" w:rsidRPr="00D332CF" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (left)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA9C73C" w14:textId="77777777" w:rsidR="002F7A4A" w:rsidRPr="00C52E6A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (left)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="754D3D4F" w14:textId="37830454" w:rsidR="002F7A4A" w:rsidRPr="00C52E6A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
+          <w:p w14:paraId="754D3D4F" w14:textId="37830454" w:rsidR="002F7A4A" w:rsidRPr="00AB0B60" w:rsidRDefault="002F7A4A" w:rsidP="00AB0B60">
             <w:pPr>
               <w:pStyle w:val="TableCellcenter"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C52E6A">
-[...3 lines deleted...]
-              <w:t>Cell (center)</w:t>
+            <w:r w:rsidRPr="00AB0B60">
+              <w:t>Table Cell (center)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DA5601D" w14:textId="6FD16BD6" w:rsidR="002F7A4A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellright"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (right)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F35EAEC" w14:textId="6645C50D" w:rsidR="002F7A4A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="748"/>
               </w:tabs>
               <w:ind w:right="432"/>
             </w:pPr>
             <w:r>
               <w:t>888.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A4A" w:rsidRPr="008E4B33" w14:paraId="58BBCD76" w14:textId="77777777" w:rsidTr="004159A2">
+      <w:tr w:rsidR="002F7A4A" w:rsidRPr="008E4B33" w14:paraId="58BBCD76" w14:textId="77777777" w:rsidTr="009F02CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="188012BC" w14:textId="1E1B0E54" w:rsidR="002F7A4A" w:rsidRPr="00D332CF" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (left)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="045B643B" w14:textId="77777777" w:rsidR="002F7A4A" w:rsidRPr="00C52E6A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (left)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4120EC2C" w14:textId="0406FD0A" w:rsidR="002F7A4A" w:rsidRPr="00C52E6A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
+          <w:p w14:paraId="4120EC2C" w14:textId="0406FD0A" w:rsidR="002F7A4A" w:rsidRPr="00AB0B60" w:rsidRDefault="002F7A4A" w:rsidP="00AB0B60">
             <w:pPr>
               <w:pStyle w:val="TableCellcenter"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C52E6A">
-[...3 lines deleted...]
-              <w:t>Cell (center)</w:t>
+            <w:r w:rsidRPr="00AB0B60">
+              <w:t>Table Cell (center)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30F32AE8" w14:textId="5022E135" w:rsidR="002F7A4A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellright"/>
             </w:pPr>
             <w:r w:rsidRPr="00C52E6A">
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
             <w:r>
               <w:t>Cell (right)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27112B6D" w14:textId="51687F94" w:rsidR="002F7A4A" w:rsidRDefault="002F7A4A" w:rsidP="002F7A4A">
             <w:pPr>
               <w:pStyle w:val="TableCellleft"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="748"/>
               </w:tabs>
               <w:ind w:right="432"/>
             </w:pPr>
             <w:r>
               <w:t>0.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37C6120B" w14:textId="77777777" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="TableNotes"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note: Use the Table Notes style for sources or additional info. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44AEF23C" w14:textId="7065615C" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00576E97">
@@ -3308,156 +3451,199 @@
       </w:pPr>
       <w:r>
         <w:t>Heading 5</w:t>
       </w:r>
       <w:r w:rsidR="00936560">
         <w:t xml:space="preserve"> [Bulleted List Guidance]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E076F2D" w14:textId="0EB1F598" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00FF4F9B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:r w:rsidR="00831599">
         <w:t>Bullet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF4F9B">
         <w:t xml:space="preserve">style </w:t>
       </w:r>
       <w:r>
-        <w:t>is default for bulleted lists.</w:t>
+        <w:t xml:space="preserve">is default for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bulleted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E40E498" w14:textId="5E6D3C5C" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00831599">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:r w:rsidR="007E2E8F">
         <w:t>Bullet</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> style is default for bulleted lists.</w:t>
+        <w:t xml:space="preserve"> style is default for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bulleted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8E847E" w14:textId="777159EB" w:rsidR="00576E97" w:rsidRDefault="00576E97" w:rsidP="00831599">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
       <w:r w:rsidR="007E2E8F">
         <w:t>Bullet</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> style is default for bulleted lists.</w:t>
+        <w:t xml:space="preserve"> style is default for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bulleted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587DB78E" w14:textId="77777777" w:rsidR="00576E97" w:rsidRPr="002A5995" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="NumberedList"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A5995">
         <w:t>Use the Numbered List style for numbered lists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F79DFF" w14:textId="77777777" w:rsidR="00576E97" w:rsidRPr="002A5995" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="NumberedList"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A5995">
         <w:t>Use the Numbered List style for numbered lists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B75308D" w14:textId="77777777" w:rsidR="00576E97" w:rsidRPr="002A5995" w:rsidRDefault="00576E97" w:rsidP="00576E97">
       <w:pPr>
         <w:pStyle w:val="NumberedList"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A5995">
         <w:t>Use the Numbered List style for numbered lists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C807DA2" w14:textId="16E76639" w:rsidR="00A959EB" w:rsidRDefault="00A959EB" w:rsidP="00A959EB">
+    <w:p w14:paraId="3C03673B" w14:textId="77777777" w:rsidR="0025062D" w:rsidRDefault="0025062D" w:rsidP="00251222">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="08476F"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C807DA2" w14:textId="5190D335" w:rsidR="00A959EB" w:rsidRDefault="00A959EB" w:rsidP="001A5BDE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc193347791"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc235006644"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="6A75C9B2" w14:textId="4F7313A4" w:rsidR="0027775B" w:rsidRPr="0027775B" w:rsidRDefault="00167691" w:rsidP="000D2FEB">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
         <w:sectPr w:rsidR="0027775B" w:rsidRPr="0027775B" w:rsidSect="00BB64AC">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="630" w:footer="583" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>[Insert e</w:t>
       </w:r>
       <w:r w:rsidR="003320D7">
         <w:t>nd reference list using the Citation style</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216BB511" w14:textId="30907C24" w:rsidR="009200EA" w:rsidRDefault="009200EA" w:rsidP="009200EA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc193347792"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235006645"/>
       <w:bookmarkStart w:id="21" w:name="AppendixA"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
       <w:r w:rsidR="008060D3">
         <w:t>Title</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="76FE4C06" w14:textId="1706F20F" w:rsidR="008060D3" w:rsidRDefault="008060D3" w:rsidP="00FF4F9B">
       <w:pPr>
         <w:sectPr w:rsidR="008060D3" w:rsidSect="00BA5CAD">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="792" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00DB07D6">
         <w:t>Use Heading 1 for appendix headings and use the backspace to delete the section number.</w:t>
@@ -3512,455 +3698,494 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1197864" cy="1188720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2FB57A" w14:textId="77777777" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="00362F11">
+    <w:p w14:paraId="7C2FB57A" w14:textId="77777777" w:rsidR="00362F11" w:rsidRPr="00AB0B60" w:rsidRDefault="00362F11" w:rsidP="00362F11">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="1800" w:right="1800"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U.S. Department of the Interior (DOI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6420F3" w14:textId="5E831678" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="0030760A">
+    <w:p w14:paraId="5D6420F3" w14:textId="5E831678" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="00AE4F09">
       <w:pPr>
         <w:ind w:left="1800" w:right="1800"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOI protects and manages the Nation's natural resources and cultural heritage; provides scientific and other information about those resources; and honors the Nation’s trust responsibilities or special commitments to American Indians, Alaska</w:t>
       </w:r>
-      <w:r w:rsidR="003676BC">
+      <w:r w:rsidR="003676BC" w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Natives, and affiliated island communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6550E158" w14:textId="63DF1469" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00E50D45" w:rsidP="00362F11">
+    <w:p w14:paraId="6550E158" w14:textId="3F27093C" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00F07169" w:rsidP="00362F11">
       <w:pPr>
         <w:ind w:left="1800" w:right="1800"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="001EF124" wp14:editId="787B59AD">
-            <wp:extent cx="1223434" cy="1242121"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B04B0A9" wp14:editId="380643DB">
+            <wp:extent cx="1181100" cy="1181100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1240119309" name="Picture 1" descr="BOEM logo, a circle within a circle showing a stylized picture of a wave, sky, and a sun."/>
+            <wp:docPr id="1434831102" name="Picture 1" descr="Department of the Interior's Marine Minerals Administration logo: circle with eagle, flag background, oil rig, and honeycomb pattern."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1240119309" name="Picture 1" descr="BOEM logo, a circle within a circle showing a stylized picture of a wave, sky, and a sun."/>
+                    <pic:cNvPr id="1434831102" name="Picture 1" descr="Department of the Interior's Marine Minerals Administration logo: circle with eagle, flag background, oil rig, and honeycomb pattern."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId18"/>
-                    <a:srcRect l="21098" t="19685" r="20195" b="20712"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1240589" cy="1259538"/>
+                      <a:ext cx="1181100" cy="1181100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE1C95A" w14:textId="77777777" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="00362F11">
+    <w:p w14:paraId="6AE1C95A" w14:textId="45045300" w:rsidR="00362F11" w:rsidRPr="00AB0B60" w:rsidRDefault="004F0436" w:rsidP="00362F11">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="1800" w:right="1800"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bureau of Ocean Energy Management (BOEM)</w:t>
+        <w:t>Marine Minerals Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00362F11" w:rsidRPr="00AB0B60">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00362F11" w:rsidRPr="00AB0B60">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F68079" w14:textId="544F4ADF" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="00362F11">
+    <w:p w14:paraId="72F68079" w14:textId="019EC628" w:rsidR="00362F11" w:rsidRPr="00AB0B60" w:rsidRDefault="004F0436" w:rsidP="00AE4F09">
       <w:pPr>
         <w:ind w:left="1800" w:right="1800"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>BOEM’s mission is to manage development of U.S. Outer Continental Shelf energy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA23BE">
+        <w:t>MMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00362F11" w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s mission is to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB758B" w:rsidRPr="00FB758B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oversee the responsible development of the nation’s offshore energy and marine mineral resources with an integrated focus on safety, environmental</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB758B" w:rsidRPr="00FB758B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB758B" w:rsidRPr="00FB758B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:r w:rsidR="007A354D">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r w:rsidR="00FB758B" w:rsidRPr="00FB758B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mineral</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA23BE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB758B" w:rsidRPr="00FB758B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, and geological</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> resources in an environmentally and economically responsible way.</w:t>
+        <w:t>and efficient oversight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A77C9D" w14:textId="77777777" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="0030760A">
+    <w:p w14:paraId="50A77C9D" w14:textId="77777777" w:rsidR="00362F11" w:rsidRPr="00AB0B60" w:rsidRDefault="00362F11" w:rsidP="0030760A">
       <w:pPr>
         <w:ind w:right="1800"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4464612F" w14:textId="77777777" w:rsidR="00362F11" w:rsidRPr="00DE15FC" w:rsidRDefault="00362F11" w:rsidP="00362F11">
+    <w:p w14:paraId="4464612F" w14:textId="1D75190B" w:rsidR="00362F11" w:rsidRPr="00AB0B60" w:rsidRDefault="004F0436" w:rsidP="00362F11">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="1800" w:right="1800"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE15FC">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BOEM Environmental Studies Program</w:t>
+        <w:t>MMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00362F11" w:rsidRPr="00AB0B60">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Environmental Studies Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C6A9A6" w14:textId="1A67BE9A" w:rsidR="006C22AC" w:rsidRPr="00C41B6F" w:rsidRDefault="00362F11" w:rsidP="00C41B6F">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="19C6A9A6" w14:textId="6CF2FCD7" w:rsidR="006C22AC" w:rsidRPr="00AB0B60" w:rsidRDefault="00362F11" w:rsidP="00F91C30">
+      <w:pPr>
+        <w:ind w:left="1800" w:right="1620"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="23828FEE">
+      <w:r w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The mission of the Environmental Studies Program is to provide the information needed to predict, assess, and manage impacts from offshore energy and marine mineral exploration, development, and production activities on human, marine, and coastal environments. The proposal, selection, research, review, collaboration, production, and dissemination of each of BOEM’s Environmental Studies follows the DOI Code of Scientific and Scholarly Conduct, in support of a culture of scientific and professional integrity, as set out in the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005770E0">
+        <w:t xml:space="preserve">The mission of the Environmental Studies Program is to provide the information needed to predict, assess, and manage impacts from offshore energy and marine mineral exploration, development, and production activities on human, marine, and coastal environments. The proposal, selection, research, review, collaboration, production, and dissemination of each of </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0436">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0B60">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s Environmental Studies follows the DOI Code of Scientific and Scholarly Conduct, in support of a culture of scientific and professional integrity, as set out in the </w:t>
+      </w:r>
+      <w:r w:rsidR="005770E0" w:rsidRPr="00AB0B60">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="23828FEE">
+      <w:r w:rsidRPr="00AB0B60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOI Departmental Manual (305 DM 3).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006C22AC" w:rsidRPr="00C41B6F" w:rsidSect="00CF53D1">
+    <w:sectPr w:rsidR="006C22AC" w:rsidRPr="00AB0B60" w:rsidSect="00CF53D1">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="540" w:footer="579" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05EF2CB1" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB" w:rsidP="004C275C">
+    <w:p w14:paraId="28ACD1CE" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="004C275C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439240DE" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB"/>
+    <w:p w14:paraId="08F987A2" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1882E8F1" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB" w:rsidP="004C275C">
+    <w:p w14:paraId="71EF7C8C" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="004C275C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712F1E7E" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB"/>
+    <w:p w14:paraId="0B89FEAC" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A969077" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB"/>
+    <w:p w14:paraId="228F748E" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Nova Cond">
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Arial Nova Cond">
+    <w:altName w:val="Arial Nova Cond"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova Cond Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="350075942"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="317BB2F5" w14:textId="77777777" w:rsidR="008539A0" w:rsidRPr="00505A2D" w:rsidRDefault="008539A0" w:rsidP="00C41B6F">
         <w:pPr>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
@@ -3995,51 +4220,51 @@
         <w:r w:rsidRPr="00505A2D">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           </w:rPr>
           <w:t>iii</w:t>
         </w:r>
         <w:r w:rsidRPr="00505A2D">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1468548338"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="24FC4296" w14:textId="28AED7E0" w:rsidR="008539A0" w:rsidRPr="00C41B6F" w:rsidRDefault="007427C3" w:rsidP="00C41B6F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
@@ -4074,51 +4299,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           </w:rPr>
           <w:t>vii</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1312687915"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2D0F8136" w14:textId="77777777" w:rsidR="0062139D" w:rsidRPr="00C41B6F" w:rsidRDefault="0062139D" w:rsidP="00C41B6F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
@@ -4154,149 +4379,149 @@
         <w:r w:rsidRPr="00C41B6F">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidRPr="00C41B6F">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E44424F" w14:textId="03A9AFA5" w:rsidR="00537824" w:rsidRPr="00C41B6F" w:rsidRDefault="00537824" w:rsidP="00537824">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43AF758E" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB" w:rsidP="001C3FDD">
+    <w:p w14:paraId="7601644B" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="001C3FDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EC6D5B3" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB" w:rsidP="004C275C">
+    <w:p w14:paraId="53BDD35B" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA" w:rsidP="004C275C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0132BC" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB"/>
+    <w:p w14:paraId="34621C08" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10DDB842" w14:textId="77777777" w:rsidR="007939DB" w:rsidRDefault="007939DB"/>
+    <w:p w14:paraId="771C1BF0" w14:textId="77777777" w:rsidR="001160CA" w:rsidRDefault="001160CA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72306931" w14:textId="287068C6" w:rsidR="008539A0" w:rsidRPr="00C41B6F" w:rsidRDefault="00C41B6F" w:rsidP="00C41B6F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="4BACC6" w:themeColor="accent5"/>
       </w:pBdr>
       <w:rPr>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C41B6F">
       <w:rPr>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Bureau of Ocean Energy Management</w:t>
     </w:r>
     <w:r w:rsidRPr="00C41B6F">
       <w:rPr>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C41B6F">
       <w:rPr>
         <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Environmental Studies Program</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02E6E0E4" w14:textId="77777777" w:rsidR="0076588D" w:rsidRPr="00393638" w:rsidRDefault="0076588D" w:rsidP="0076588D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="52E81198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C05CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="881C34FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
@@ -9247,1224 +9472,1407 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="732700056">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="838276948">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1852375629">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="561449271">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1070154094">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1144199203">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="trackedChanges" w:formatting="1" w:enforcement="0"/>
+  <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003169C1"/>
     <w:rsid w:val="00000BEE"/>
     <w:rsid w:val="00003224"/>
+    <w:rsid w:val="0000367F"/>
     <w:rsid w:val="00004C26"/>
     <w:rsid w:val="00005669"/>
+    <w:rsid w:val="00007261"/>
     <w:rsid w:val="00007719"/>
+    <w:rsid w:val="00010BC3"/>
     <w:rsid w:val="000133F0"/>
     <w:rsid w:val="000162C4"/>
     <w:rsid w:val="00016CD4"/>
     <w:rsid w:val="000175D8"/>
+    <w:rsid w:val="00020D1D"/>
     <w:rsid w:val="00022BA8"/>
+    <w:rsid w:val="00023E42"/>
+    <w:rsid w:val="00024489"/>
     <w:rsid w:val="00025F3A"/>
     <w:rsid w:val="00031785"/>
     <w:rsid w:val="00033891"/>
     <w:rsid w:val="00034BB7"/>
     <w:rsid w:val="0004021E"/>
+    <w:rsid w:val="00041210"/>
     <w:rsid w:val="000418EC"/>
     <w:rsid w:val="00045C0C"/>
     <w:rsid w:val="0005054D"/>
     <w:rsid w:val="000515F5"/>
     <w:rsid w:val="00052908"/>
+    <w:rsid w:val="00053FC6"/>
     <w:rsid w:val="00063DF1"/>
     <w:rsid w:val="00065720"/>
     <w:rsid w:val="000658B9"/>
     <w:rsid w:val="00065B46"/>
     <w:rsid w:val="00066F30"/>
     <w:rsid w:val="00067CFC"/>
+    <w:rsid w:val="0007077A"/>
     <w:rsid w:val="00074FA8"/>
     <w:rsid w:val="00075AC6"/>
     <w:rsid w:val="00076DB8"/>
     <w:rsid w:val="00082870"/>
     <w:rsid w:val="00083E46"/>
     <w:rsid w:val="00085B12"/>
     <w:rsid w:val="0008732C"/>
     <w:rsid w:val="0009022C"/>
     <w:rsid w:val="00090A79"/>
     <w:rsid w:val="00092257"/>
+    <w:rsid w:val="00092C2F"/>
+    <w:rsid w:val="0009511A"/>
     <w:rsid w:val="00095F22"/>
     <w:rsid w:val="000965D9"/>
     <w:rsid w:val="000969DB"/>
     <w:rsid w:val="00096B1E"/>
     <w:rsid w:val="00096CA6"/>
     <w:rsid w:val="000A094C"/>
     <w:rsid w:val="000A170E"/>
     <w:rsid w:val="000A35A3"/>
     <w:rsid w:val="000A383C"/>
     <w:rsid w:val="000A62DC"/>
     <w:rsid w:val="000A68C4"/>
     <w:rsid w:val="000B048B"/>
     <w:rsid w:val="000B24F7"/>
     <w:rsid w:val="000B6771"/>
     <w:rsid w:val="000C00CC"/>
+    <w:rsid w:val="000C52B1"/>
     <w:rsid w:val="000C7376"/>
+    <w:rsid w:val="000D11E3"/>
     <w:rsid w:val="000D1997"/>
     <w:rsid w:val="000D2FEB"/>
     <w:rsid w:val="000D3B6B"/>
     <w:rsid w:val="000D5580"/>
     <w:rsid w:val="000D707D"/>
     <w:rsid w:val="000D7C3C"/>
     <w:rsid w:val="000E16B1"/>
     <w:rsid w:val="000E3ECA"/>
     <w:rsid w:val="000E573A"/>
     <w:rsid w:val="000E6BFC"/>
     <w:rsid w:val="000F0042"/>
     <w:rsid w:val="000F00DD"/>
     <w:rsid w:val="000F24E8"/>
     <w:rsid w:val="000F2A6A"/>
     <w:rsid w:val="000F6AAE"/>
     <w:rsid w:val="00102478"/>
-    <w:rsid w:val="0010363E"/>
     <w:rsid w:val="00103D10"/>
     <w:rsid w:val="00105FB9"/>
     <w:rsid w:val="00107D51"/>
     <w:rsid w:val="00111E18"/>
     <w:rsid w:val="00111F89"/>
     <w:rsid w:val="001124FC"/>
     <w:rsid w:val="001140D2"/>
+    <w:rsid w:val="001160CA"/>
     <w:rsid w:val="001213C3"/>
     <w:rsid w:val="00123DAE"/>
     <w:rsid w:val="001257BD"/>
     <w:rsid w:val="001269C0"/>
     <w:rsid w:val="00126A55"/>
     <w:rsid w:val="00132029"/>
     <w:rsid w:val="00136C67"/>
     <w:rsid w:val="00136C93"/>
     <w:rsid w:val="00136FBC"/>
     <w:rsid w:val="00137388"/>
     <w:rsid w:val="00142DF1"/>
     <w:rsid w:val="001451F2"/>
     <w:rsid w:val="00146776"/>
     <w:rsid w:val="00146D57"/>
     <w:rsid w:val="00147656"/>
     <w:rsid w:val="00147D73"/>
     <w:rsid w:val="00151A9F"/>
     <w:rsid w:val="00152449"/>
     <w:rsid w:val="00154A24"/>
     <w:rsid w:val="00154AEE"/>
     <w:rsid w:val="00154B49"/>
+    <w:rsid w:val="00155462"/>
     <w:rsid w:val="001561E9"/>
     <w:rsid w:val="00156231"/>
     <w:rsid w:val="00160E94"/>
     <w:rsid w:val="0016348D"/>
     <w:rsid w:val="001646DE"/>
     <w:rsid w:val="00165A68"/>
     <w:rsid w:val="00167644"/>
     <w:rsid w:val="00167691"/>
+    <w:rsid w:val="0017122A"/>
     <w:rsid w:val="00173075"/>
     <w:rsid w:val="001742AC"/>
     <w:rsid w:val="0018144E"/>
     <w:rsid w:val="0018260D"/>
+    <w:rsid w:val="00182B4C"/>
     <w:rsid w:val="0018380E"/>
     <w:rsid w:val="00183B08"/>
     <w:rsid w:val="00183BD5"/>
+    <w:rsid w:val="001842C3"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00186A1C"/>
     <w:rsid w:val="00190908"/>
     <w:rsid w:val="00191DED"/>
+    <w:rsid w:val="00192AB5"/>
     <w:rsid w:val="00193599"/>
     <w:rsid w:val="00196232"/>
     <w:rsid w:val="00196B8F"/>
+    <w:rsid w:val="00196F4D"/>
     <w:rsid w:val="001A02CD"/>
     <w:rsid w:val="001A16D6"/>
     <w:rsid w:val="001A1F16"/>
     <w:rsid w:val="001A3067"/>
+    <w:rsid w:val="001A5BDE"/>
     <w:rsid w:val="001B0588"/>
     <w:rsid w:val="001B16F7"/>
     <w:rsid w:val="001B2FF3"/>
     <w:rsid w:val="001B4091"/>
     <w:rsid w:val="001C2D8B"/>
     <w:rsid w:val="001C32BE"/>
     <w:rsid w:val="001C3FDD"/>
+    <w:rsid w:val="001D1A50"/>
+    <w:rsid w:val="001D4C73"/>
     <w:rsid w:val="001D5240"/>
     <w:rsid w:val="001D6A75"/>
     <w:rsid w:val="001D6C79"/>
     <w:rsid w:val="001D7A1F"/>
     <w:rsid w:val="001E33A7"/>
     <w:rsid w:val="001E495E"/>
     <w:rsid w:val="001E4D5B"/>
     <w:rsid w:val="001E54AC"/>
     <w:rsid w:val="001E589F"/>
+    <w:rsid w:val="001E58E6"/>
     <w:rsid w:val="001E5EC6"/>
     <w:rsid w:val="001F076C"/>
     <w:rsid w:val="001F3AE1"/>
     <w:rsid w:val="001F59A9"/>
     <w:rsid w:val="001F5E57"/>
+    <w:rsid w:val="001F5F15"/>
     <w:rsid w:val="001F69F2"/>
+    <w:rsid w:val="001F7844"/>
     <w:rsid w:val="002018B8"/>
     <w:rsid w:val="00214208"/>
     <w:rsid w:val="00214EED"/>
     <w:rsid w:val="0021520C"/>
     <w:rsid w:val="002154AB"/>
     <w:rsid w:val="0021557E"/>
     <w:rsid w:val="002305E7"/>
     <w:rsid w:val="00230F77"/>
     <w:rsid w:val="002314B2"/>
     <w:rsid w:val="0023324A"/>
     <w:rsid w:val="00234201"/>
     <w:rsid w:val="00235B49"/>
     <w:rsid w:val="00235D9A"/>
+    <w:rsid w:val="0023636A"/>
     <w:rsid w:val="002363C4"/>
     <w:rsid w:val="002364B0"/>
     <w:rsid w:val="002412E7"/>
     <w:rsid w:val="002413A7"/>
     <w:rsid w:val="00241946"/>
     <w:rsid w:val="002424A9"/>
     <w:rsid w:val="00244FE7"/>
     <w:rsid w:val="002455A3"/>
+    <w:rsid w:val="0025062D"/>
+    <w:rsid w:val="00251222"/>
     <w:rsid w:val="002522AA"/>
     <w:rsid w:val="00254089"/>
     <w:rsid w:val="0025536A"/>
     <w:rsid w:val="00255FA6"/>
     <w:rsid w:val="002568E7"/>
     <w:rsid w:val="00257CC1"/>
     <w:rsid w:val="00262D4B"/>
     <w:rsid w:val="0026711C"/>
     <w:rsid w:val="0027231D"/>
     <w:rsid w:val="00274F96"/>
     <w:rsid w:val="0027586B"/>
     <w:rsid w:val="00275A39"/>
+    <w:rsid w:val="00275F5B"/>
     <w:rsid w:val="002765D9"/>
     <w:rsid w:val="002768B8"/>
     <w:rsid w:val="0027775B"/>
     <w:rsid w:val="00277D67"/>
+    <w:rsid w:val="00281F1C"/>
     <w:rsid w:val="0028229A"/>
     <w:rsid w:val="002827A4"/>
     <w:rsid w:val="002849CC"/>
     <w:rsid w:val="0029027B"/>
     <w:rsid w:val="002921C3"/>
     <w:rsid w:val="002959E9"/>
     <w:rsid w:val="00297C3D"/>
     <w:rsid w:val="002A119A"/>
     <w:rsid w:val="002A2826"/>
     <w:rsid w:val="002A4463"/>
     <w:rsid w:val="002A4D91"/>
     <w:rsid w:val="002A5EE9"/>
     <w:rsid w:val="002A78E5"/>
     <w:rsid w:val="002B1EBE"/>
     <w:rsid w:val="002B2E46"/>
     <w:rsid w:val="002B3A3F"/>
     <w:rsid w:val="002B47BD"/>
+    <w:rsid w:val="002B59E3"/>
     <w:rsid w:val="002C0CF7"/>
     <w:rsid w:val="002C109D"/>
     <w:rsid w:val="002C161D"/>
     <w:rsid w:val="002D0E56"/>
     <w:rsid w:val="002D4A8A"/>
     <w:rsid w:val="002D4BB2"/>
     <w:rsid w:val="002D5AF4"/>
     <w:rsid w:val="002D5BB0"/>
     <w:rsid w:val="002E0BD9"/>
     <w:rsid w:val="002E179C"/>
     <w:rsid w:val="002E36A9"/>
     <w:rsid w:val="002F1EC6"/>
     <w:rsid w:val="002F4D37"/>
     <w:rsid w:val="002F681D"/>
     <w:rsid w:val="002F7A4A"/>
     <w:rsid w:val="002F7F4E"/>
     <w:rsid w:val="003054F4"/>
     <w:rsid w:val="003066ED"/>
+    <w:rsid w:val="003070AD"/>
     <w:rsid w:val="0030760A"/>
     <w:rsid w:val="00312137"/>
     <w:rsid w:val="00313B71"/>
     <w:rsid w:val="00314ECA"/>
     <w:rsid w:val="003168F0"/>
     <w:rsid w:val="003169C1"/>
     <w:rsid w:val="00322248"/>
     <w:rsid w:val="003228EB"/>
-    <w:rsid w:val="00324A84"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="003314F6"/>
     <w:rsid w:val="00331D90"/>
     <w:rsid w:val="003320D7"/>
     <w:rsid w:val="00333699"/>
     <w:rsid w:val="00333FB9"/>
     <w:rsid w:val="00335FE4"/>
     <w:rsid w:val="003406B4"/>
     <w:rsid w:val="00340EF0"/>
+    <w:rsid w:val="00342D24"/>
     <w:rsid w:val="00345B3D"/>
     <w:rsid w:val="00347398"/>
     <w:rsid w:val="003528F8"/>
     <w:rsid w:val="00354256"/>
     <w:rsid w:val="00356BBF"/>
     <w:rsid w:val="00360D5C"/>
     <w:rsid w:val="00362F11"/>
     <w:rsid w:val="00365C76"/>
     <w:rsid w:val="00365D2E"/>
     <w:rsid w:val="003676BC"/>
     <w:rsid w:val="003745F8"/>
+    <w:rsid w:val="00375EE3"/>
+    <w:rsid w:val="00377A16"/>
     <w:rsid w:val="00380707"/>
     <w:rsid w:val="00384730"/>
     <w:rsid w:val="00384E4C"/>
     <w:rsid w:val="00387BCA"/>
+    <w:rsid w:val="00390468"/>
     <w:rsid w:val="003909F9"/>
     <w:rsid w:val="003917F4"/>
     <w:rsid w:val="003927E2"/>
     <w:rsid w:val="00392838"/>
+    <w:rsid w:val="00393992"/>
     <w:rsid w:val="003941A8"/>
     <w:rsid w:val="00396442"/>
     <w:rsid w:val="003A1D37"/>
+    <w:rsid w:val="003A3921"/>
+    <w:rsid w:val="003A3CF7"/>
     <w:rsid w:val="003A3E00"/>
     <w:rsid w:val="003A4467"/>
     <w:rsid w:val="003B1588"/>
     <w:rsid w:val="003B339C"/>
     <w:rsid w:val="003B4AB7"/>
     <w:rsid w:val="003B4CF6"/>
     <w:rsid w:val="003B6382"/>
     <w:rsid w:val="003B6765"/>
     <w:rsid w:val="003B6C8C"/>
     <w:rsid w:val="003C06C4"/>
     <w:rsid w:val="003C105B"/>
     <w:rsid w:val="003C541E"/>
     <w:rsid w:val="003C5E1A"/>
     <w:rsid w:val="003C6300"/>
     <w:rsid w:val="003D30B3"/>
     <w:rsid w:val="003D3A90"/>
     <w:rsid w:val="003D4960"/>
     <w:rsid w:val="003D6F49"/>
     <w:rsid w:val="003D742F"/>
     <w:rsid w:val="003E167F"/>
     <w:rsid w:val="003E3692"/>
     <w:rsid w:val="003E4325"/>
     <w:rsid w:val="003E552D"/>
     <w:rsid w:val="003F0A3C"/>
     <w:rsid w:val="003F1044"/>
     <w:rsid w:val="003F14CF"/>
+    <w:rsid w:val="003F3D70"/>
+    <w:rsid w:val="003F4C35"/>
     <w:rsid w:val="003F60ED"/>
+    <w:rsid w:val="003F67F0"/>
     <w:rsid w:val="004018E6"/>
     <w:rsid w:val="00401A30"/>
     <w:rsid w:val="00406CCF"/>
     <w:rsid w:val="00410EA6"/>
     <w:rsid w:val="00413186"/>
     <w:rsid w:val="004159A2"/>
     <w:rsid w:val="004174BD"/>
     <w:rsid w:val="00417680"/>
     <w:rsid w:val="00417F61"/>
     <w:rsid w:val="00420AD0"/>
     <w:rsid w:val="004210DC"/>
     <w:rsid w:val="00422AB6"/>
     <w:rsid w:val="004244B3"/>
     <w:rsid w:val="0042547A"/>
     <w:rsid w:val="00430A2A"/>
     <w:rsid w:val="00433584"/>
     <w:rsid w:val="00433B02"/>
     <w:rsid w:val="004346D5"/>
     <w:rsid w:val="004348A6"/>
     <w:rsid w:val="004402F3"/>
     <w:rsid w:val="00442111"/>
-    <w:rsid w:val="004438BA"/>
+    <w:rsid w:val="00443AA8"/>
     <w:rsid w:val="004450EA"/>
     <w:rsid w:val="004460C8"/>
     <w:rsid w:val="004466F5"/>
     <w:rsid w:val="00446D4E"/>
     <w:rsid w:val="00447763"/>
     <w:rsid w:val="004540B9"/>
     <w:rsid w:val="00461080"/>
+    <w:rsid w:val="00462554"/>
     <w:rsid w:val="00462BB8"/>
     <w:rsid w:val="00463BF6"/>
     <w:rsid w:val="004645E1"/>
+    <w:rsid w:val="004671DF"/>
     <w:rsid w:val="00473D4E"/>
     <w:rsid w:val="0047436D"/>
     <w:rsid w:val="0047665B"/>
     <w:rsid w:val="00482B7E"/>
     <w:rsid w:val="00482E35"/>
+    <w:rsid w:val="00483B71"/>
     <w:rsid w:val="00484466"/>
     <w:rsid w:val="00485822"/>
     <w:rsid w:val="004935FE"/>
     <w:rsid w:val="00493B20"/>
     <w:rsid w:val="00493B8E"/>
     <w:rsid w:val="00494549"/>
+    <w:rsid w:val="004952DB"/>
     <w:rsid w:val="004A274F"/>
     <w:rsid w:val="004A36DE"/>
     <w:rsid w:val="004A36F5"/>
     <w:rsid w:val="004A4C6F"/>
     <w:rsid w:val="004A600E"/>
     <w:rsid w:val="004B1FE6"/>
     <w:rsid w:val="004B3921"/>
     <w:rsid w:val="004B420A"/>
     <w:rsid w:val="004B4A97"/>
     <w:rsid w:val="004B5026"/>
     <w:rsid w:val="004B5B76"/>
     <w:rsid w:val="004B709B"/>
+    <w:rsid w:val="004C03F7"/>
     <w:rsid w:val="004C275C"/>
     <w:rsid w:val="004C32C4"/>
     <w:rsid w:val="004C4A73"/>
+    <w:rsid w:val="004C5892"/>
     <w:rsid w:val="004C5B70"/>
+    <w:rsid w:val="004C693F"/>
     <w:rsid w:val="004C7713"/>
     <w:rsid w:val="004C7C00"/>
     <w:rsid w:val="004C7E2E"/>
     <w:rsid w:val="004D05FD"/>
     <w:rsid w:val="004D149C"/>
     <w:rsid w:val="004D1B11"/>
     <w:rsid w:val="004D1B3C"/>
     <w:rsid w:val="004D6D1A"/>
+    <w:rsid w:val="004E29F0"/>
     <w:rsid w:val="004E44E9"/>
+    <w:rsid w:val="004E45AF"/>
+    <w:rsid w:val="004E488C"/>
     <w:rsid w:val="004F027A"/>
+    <w:rsid w:val="004F0436"/>
     <w:rsid w:val="004F0701"/>
     <w:rsid w:val="004F4D47"/>
     <w:rsid w:val="004F5069"/>
     <w:rsid w:val="004F6440"/>
     <w:rsid w:val="005042E7"/>
     <w:rsid w:val="00504B6B"/>
     <w:rsid w:val="005054B1"/>
     <w:rsid w:val="00505A2D"/>
+    <w:rsid w:val="0050716C"/>
     <w:rsid w:val="00513DF9"/>
     <w:rsid w:val="00514770"/>
     <w:rsid w:val="00515362"/>
     <w:rsid w:val="005227E7"/>
     <w:rsid w:val="005252CE"/>
     <w:rsid w:val="00526F45"/>
     <w:rsid w:val="00527C85"/>
     <w:rsid w:val="00535881"/>
     <w:rsid w:val="0053759D"/>
     <w:rsid w:val="00537824"/>
     <w:rsid w:val="00541D5F"/>
     <w:rsid w:val="00542F3C"/>
     <w:rsid w:val="0054779E"/>
     <w:rsid w:val="00550DDA"/>
     <w:rsid w:val="00552545"/>
     <w:rsid w:val="00553B2F"/>
     <w:rsid w:val="0055599F"/>
     <w:rsid w:val="0055616E"/>
     <w:rsid w:val="00561BCF"/>
+    <w:rsid w:val="00562400"/>
     <w:rsid w:val="00562988"/>
     <w:rsid w:val="005640D5"/>
     <w:rsid w:val="00565560"/>
     <w:rsid w:val="00567184"/>
+    <w:rsid w:val="00567EBC"/>
     <w:rsid w:val="005706E1"/>
     <w:rsid w:val="005723AE"/>
     <w:rsid w:val="005732C1"/>
     <w:rsid w:val="0057361B"/>
     <w:rsid w:val="00574716"/>
+    <w:rsid w:val="0057488C"/>
+    <w:rsid w:val="005748D8"/>
     <w:rsid w:val="00576E97"/>
     <w:rsid w:val="005770E0"/>
     <w:rsid w:val="00577932"/>
+    <w:rsid w:val="0058004E"/>
     <w:rsid w:val="0058396F"/>
     <w:rsid w:val="00583DE8"/>
     <w:rsid w:val="00583F05"/>
+    <w:rsid w:val="00584165"/>
     <w:rsid w:val="0058432E"/>
     <w:rsid w:val="00584843"/>
     <w:rsid w:val="005917CB"/>
+    <w:rsid w:val="0059347B"/>
     <w:rsid w:val="0059631E"/>
     <w:rsid w:val="005A3FA4"/>
     <w:rsid w:val="005A5DD0"/>
     <w:rsid w:val="005A7A35"/>
     <w:rsid w:val="005B0931"/>
     <w:rsid w:val="005B0E6B"/>
     <w:rsid w:val="005B2F4F"/>
     <w:rsid w:val="005B6CA8"/>
+    <w:rsid w:val="005B7E3E"/>
     <w:rsid w:val="005C0C4E"/>
     <w:rsid w:val="005C0D5E"/>
     <w:rsid w:val="005C13EB"/>
     <w:rsid w:val="005C1F6F"/>
+    <w:rsid w:val="005C29D5"/>
     <w:rsid w:val="005D058A"/>
+    <w:rsid w:val="005D357C"/>
     <w:rsid w:val="005D430E"/>
     <w:rsid w:val="005D4B2B"/>
     <w:rsid w:val="005D6AC5"/>
     <w:rsid w:val="005E0C1E"/>
     <w:rsid w:val="005E0C1F"/>
     <w:rsid w:val="005E0F59"/>
     <w:rsid w:val="005E2197"/>
     <w:rsid w:val="005E2871"/>
     <w:rsid w:val="005E5260"/>
     <w:rsid w:val="005E6F53"/>
     <w:rsid w:val="005E7649"/>
+    <w:rsid w:val="005E79AC"/>
     <w:rsid w:val="005F0A26"/>
     <w:rsid w:val="005F41DC"/>
     <w:rsid w:val="005F4DD0"/>
     <w:rsid w:val="005F5B37"/>
     <w:rsid w:val="005F5C9B"/>
     <w:rsid w:val="005F5D24"/>
     <w:rsid w:val="005F654D"/>
     <w:rsid w:val="0060288D"/>
     <w:rsid w:val="006059CF"/>
     <w:rsid w:val="00606689"/>
     <w:rsid w:val="00611B9F"/>
+    <w:rsid w:val="006120A6"/>
     <w:rsid w:val="00612F88"/>
     <w:rsid w:val="00614F54"/>
+    <w:rsid w:val="00615D18"/>
+    <w:rsid w:val="00617F7F"/>
     <w:rsid w:val="0062139D"/>
     <w:rsid w:val="0062198B"/>
     <w:rsid w:val="00621FE0"/>
     <w:rsid w:val="00622FB7"/>
     <w:rsid w:val="006258F6"/>
     <w:rsid w:val="00626026"/>
     <w:rsid w:val="00626FB9"/>
     <w:rsid w:val="006326B7"/>
     <w:rsid w:val="00635CD1"/>
     <w:rsid w:val="00635FF4"/>
     <w:rsid w:val="00642A9E"/>
     <w:rsid w:val="00645978"/>
     <w:rsid w:val="00645D89"/>
     <w:rsid w:val="00646B99"/>
     <w:rsid w:val="0065022D"/>
     <w:rsid w:val="00650D71"/>
     <w:rsid w:val="00651686"/>
     <w:rsid w:val="00652BF2"/>
     <w:rsid w:val="0065388A"/>
+    <w:rsid w:val="00655C53"/>
     <w:rsid w:val="00656EEC"/>
     <w:rsid w:val="0066186A"/>
+    <w:rsid w:val="00661DC0"/>
     <w:rsid w:val="0066354B"/>
     <w:rsid w:val="006656D0"/>
     <w:rsid w:val="006666EF"/>
+    <w:rsid w:val="006725CC"/>
     <w:rsid w:val="006726F3"/>
     <w:rsid w:val="006727F4"/>
     <w:rsid w:val="00673A43"/>
     <w:rsid w:val="00673FE3"/>
+    <w:rsid w:val="00680019"/>
     <w:rsid w:val="00680112"/>
     <w:rsid w:val="00680D25"/>
     <w:rsid w:val="006833B1"/>
     <w:rsid w:val="00686D86"/>
     <w:rsid w:val="00691223"/>
     <w:rsid w:val="00697C8A"/>
     <w:rsid w:val="006A1732"/>
     <w:rsid w:val="006A3140"/>
     <w:rsid w:val="006A4B67"/>
     <w:rsid w:val="006A748B"/>
     <w:rsid w:val="006B0E61"/>
     <w:rsid w:val="006B2B2C"/>
     <w:rsid w:val="006B3819"/>
     <w:rsid w:val="006B71A2"/>
     <w:rsid w:val="006C0A9E"/>
+    <w:rsid w:val="006C1D62"/>
     <w:rsid w:val="006C22AC"/>
     <w:rsid w:val="006C6C70"/>
     <w:rsid w:val="006C7107"/>
     <w:rsid w:val="006D0A70"/>
     <w:rsid w:val="006D0D57"/>
     <w:rsid w:val="006D0D62"/>
     <w:rsid w:val="006D2C40"/>
+    <w:rsid w:val="006D3100"/>
     <w:rsid w:val="006D4826"/>
     <w:rsid w:val="006D603D"/>
     <w:rsid w:val="006D6257"/>
     <w:rsid w:val="006D6A31"/>
     <w:rsid w:val="006E5335"/>
     <w:rsid w:val="006E76B0"/>
     <w:rsid w:val="006E7E78"/>
     <w:rsid w:val="006F07D7"/>
     <w:rsid w:val="006F0CA6"/>
     <w:rsid w:val="006F30AB"/>
     <w:rsid w:val="006F371E"/>
+    <w:rsid w:val="006F3CFE"/>
     <w:rsid w:val="006F4835"/>
     <w:rsid w:val="006F4A18"/>
+    <w:rsid w:val="006F4A61"/>
+    <w:rsid w:val="006F73C7"/>
     <w:rsid w:val="006F7BCA"/>
     <w:rsid w:val="007036DF"/>
+    <w:rsid w:val="007102A7"/>
     <w:rsid w:val="00712B8B"/>
     <w:rsid w:val="00713BFF"/>
     <w:rsid w:val="007144ED"/>
+    <w:rsid w:val="00716EAE"/>
     <w:rsid w:val="0071715A"/>
     <w:rsid w:val="0071783F"/>
     <w:rsid w:val="0072032D"/>
     <w:rsid w:val="0072212D"/>
     <w:rsid w:val="00723FF2"/>
     <w:rsid w:val="00724A7D"/>
     <w:rsid w:val="00727BBF"/>
     <w:rsid w:val="00727E89"/>
     <w:rsid w:val="00731153"/>
     <w:rsid w:val="00731D56"/>
     <w:rsid w:val="00733A24"/>
+    <w:rsid w:val="007360AC"/>
     <w:rsid w:val="007404FA"/>
+    <w:rsid w:val="00740837"/>
     <w:rsid w:val="00740B61"/>
     <w:rsid w:val="00740E1C"/>
     <w:rsid w:val="007427C3"/>
     <w:rsid w:val="00743872"/>
     <w:rsid w:val="00745939"/>
     <w:rsid w:val="00746CEA"/>
     <w:rsid w:val="00747BEC"/>
+    <w:rsid w:val="00752A06"/>
     <w:rsid w:val="00752BBC"/>
     <w:rsid w:val="00753925"/>
     <w:rsid w:val="00756051"/>
     <w:rsid w:val="0076038A"/>
     <w:rsid w:val="007628BF"/>
     <w:rsid w:val="00763840"/>
     <w:rsid w:val="0076588D"/>
     <w:rsid w:val="0076637A"/>
     <w:rsid w:val="00767994"/>
     <w:rsid w:val="00772BB0"/>
     <w:rsid w:val="0077383A"/>
     <w:rsid w:val="007753B5"/>
     <w:rsid w:val="00775711"/>
     <w:rsid w:val="00776C76"/>
+    <w:rsid w:val="007801A0"/>
     <w:rsid w:val="00782B5E"/>
     <w:rsid w:val="00783E28"/>
     <w:rsid w:val="00783E72"/>
     <w:rsid w:val="00786A05"/>
     <w:rsid w:val="00786D4D"/>
-    <w:rsid w:val="007939DB"/>
+    <w:rsid w:val="00794140"/>
     <w:rsid w:val="00795894"/>
     <w:rsid w:val="0079644B"/>
     <w:rsid w:val="00797D98"/>
+    <w:rsid w:val="007A354D"/>
     <w:rsid w:val="007A498E"/>
     <w:rsid w:val="007A4CBC"/>
     <w:rsid w:val="007A5A04"/>
     <w:rsid w:val="007A60B5"/>
     <w:rsid w:val="007B1700"/>
     <w:rsid w:val="007B2E1D"/>
     <w:rsid w:val="007B438C"/>
     <w:rsid w:val="007B4A68"/>
     <w:rsid w:val="007B50D5"/>
     <w:rsid w:val="007B57EC"/>
     <w:rsid w:val="007B7F33"/>
     <w:rsid w:val="007C016E"/>
     <w:rsid w:val="007C0429"/>
     <w:rsid w:val="007C1E11"/>
     <w:rsid w:val="007C25A5"/>
     <w:rsid w:val="007C3236"/>
     <w:rsid w:val="007C3A36"/>
     <w:rsid w:val="007C5F82"/>
     <w:rsid w:val="007E0521"/>
     <w:rsid w:val="007E0729"/>
+    <w:rsid w:val="007E0791"/>
     <w:rsid w:val="007E24A5"/>
     <w:rsid w:val="007E2E8F"/>
     <w:rsid w:val="007E2ED2"/>
     <w:rsid w:val="007E2EF5"/>
     <w:rsid w:val="007E46F5"/>
     <w:rsid w:val="007E5F1E"/>
     <w:rsid w:val="007E65D7"/>
+    <w:rsid w:val="007F1C1C"/>
     <w:rsid w:val="007F1ECF"/>
     <w:rsid w:val="007F5DF4"/>
     <w:rsid w:val="007F6E1C"/>
     <w:rsid w:val="007F771D"/>
+    <w:rsid w:val="00801FED"/>
     <w:rsid w:val="00804225"/>
     <w:rsid w:val="008043DE"/>
     <w:rsid w:val="00804E4A"/>
     <w:rsid w:val="008060D3"/>
+    <w:rsid w:val="00806593"/>
     <w:rsid w:val="008112CA"/>
     <w:rsid w:val="008143DB"/>
     <w:rsid w:val="008147D8"/>
     <w:rsid w:val="008148A9"/>
     <w:rsid w:val="00814C48"/>
     <w:rsid w:val="008154E9"/>
     <w:rsid w:val="00820FDE"/>
     <w:rsid w:val="00821E76"/>
     <w:rsid w:val="008223F5"/>
     <w:rsid w:val="00823EB1"/>
     <w:rsid w:val="0082447D"/>
     <w:rsid w:val="00831599"/>
     <w:rsid w:val="00835F68"/>
     <w:rsid w:val="00836974"/>
     <w:rsid w:val="00837B3B"/>
     <w:rsid w:val="008441C5"/>
     <w:rsid w:val="0084442E"/>
     <w:rsid w:val="00844E70"/>
     <w:rsid w:val="00844F00"/>
+    <w:rsid w:val="00850FC3"/>
     <w:rsid w:val="008539A0"/>
     <w:rsid w:val="00854299"/>
     <w:rsid w:val="00856A6E"/>
     <w:rsid w:val="00856B99"/>
     <w:rsid w:val="00857044"/>
     <w:rsid w:val="008577BA"/>
     <w:rsid w:val="0086011D"/>
     <w:rsid w:val="00860E0A"/>
     <w:rsid w:val="00861DF0"/>
     <w:rsid w:val="008652E9"/>
     <w:rsid w:val="008666A3"/>
     <w:rsid w:val="008674D5"/>
     <w:rsid w:val="0087138C"/>
     <w:rsid w:val="0087385B"/>
+    <w:rsid w:val="0087493E"/>
     <w:rsid w:val="00877DE0"/>
     <w:rsid w:val="00877F47"/>
     <w:rsid w:val="0088573A"/>
     <w:rsid w:val="008933CA"/>
     <w:rsid w:val="00893A6F"/>
     <w:rsid w:val="00893FB8"/>
     <w:rsid w:val="008971AE"/>
     <w:rsid w:val="008A044A"/>
     <w:rsid w:val="008A2BF7"/>
     <w:rsid w:val="008A5EC9"/>
     <w:rsid w:val="008B181D"/>
     <w:rsid w:val="008B2C97"/>
     <w:rsid w:val="008C1DFD"/>
     <w:rsid w:val="008C20AC"/>
     <w:rsid w:val="008C2270"/>
     <w:rsid w:val="008C237B"/>
     <w:rsid w:val="008C41C5"/>
     <w:rsid w:val="008C4850"/>
     <w:rsid w:val="008D0332"/>
     <w:rsid w:val="008D06F5"/>
     <w:rsid w:val="008D39D4"/>
     <w:rsid w:val="008D47CF"/>
     <w:rsid w:val="008E35EA"/>
     <w:rsid w:val="008E57A8"/>
     <w:rsid w:val="008E71D3"/>
     <w:rsid w:val="008E7292"/>
     <w:rsid w:val="008F0568"/>
     <w:rsid w:val="008F0720"/>
     <w:rsid w:val="008F26C7"/>
     <w:rsid w:val="008F2F28"/>
+    <w:rsid w:val="008F362D"/>
     <w:rsid w:val="008F43CD"/>
     <w:rsid w:val="008F4947"/>
     <w:rsid w:val="008F622C"/>
     <w:rsid w:val="008F7D92"/>
+    <w:rsid w:val="00900E7C"/>
     <w:rsid w:val="0090112A"/>
     <w:rsid w:val="009033E2"/>
     <w:rsid w:val="00905A03"/>
     <w:rsid w:val="00906C59"/>
     <w:rsid w:val="00907F5F"/>
     <w:rsid w:val="00913E73"/>
     <w:rsid w:val="00917B19"/>
     <w:rsid w:val="009200EA"/>
     <w:rsid w:val="009217DD"/>
+    <w:rsid w:val="00927892"/>
     <w:rsid w:val="00927C46"/>
     <w:rsid w:val="009300A1"/>
+    <w:rsid w:val="00930C2A"/>
     <w:rsid w:val="00934586"/>
     <w:rsid w:val="00934F59"/>
     <w:rsid w:val="00935768"/>
     <w:rsid w:val="009361A7"/>
     <w:rsid w:val="00936560"/>
     <w:rsid w:val="009379B9"/>
     <w:rsid w:val="0094185D"/>
     <w:rsid w:val="00944641"/>
     <w:rsid w:val="00947F4C"/>
     <w:rsid w:val="00952062"/>
     <w:rsid w:val="00953E84"/>
     <w:rsid w:val="009552A2"/>
+    <w:rsid w:val="00955E80"/>
     <w:rsid w:val="009560D3"/>
     <w:rsid w:val="00956886"/>
+    <w:rsid w:val="00961B57"/>
     <w:rsid w:val="00962553"/>
     <w:rsid w:val="00963D4C"/>
     <w:rsid w:val="0097397F"/>
     <w:rsid w:val="0098042D"/>
     <w:rsid w:val="009807F0"/>
     <w:rsid w:val="00982F94"/>
     <w:rsid w:val="009876CA"/>
+    <w:rsid w:val="0099144D"/>
     <w:rsid w:val="009919B1"/>
     <w:rsid w:val="009919FF"/>
     <w:rsid w:val="00991A50"/>
     <w:rsid w:val="009929A4"/>
     <w:rsid w:val="00996A81"/>
     <w:rsid w:val="0099743C"/>
     <w:rsid w:val="009A15EE"/>
+    <w:rsid w:val="009A37D2"/>
     <w:rsid w:val="009A391A"/>
+    <w:rsid w:val="009A5354"/>
     <w:rsid w:val="009A547A"/>
     <w:rsid w:val="009A5627"/>
     <w:rsid w:val="009A645C"/>
     <w:rsid w:val="009B1092"/>
     <w:rsid w:val="009B2999"/>
     <w:rsid w:val="009B6D0C"/>
     <w:rsid w:val="009B7E38"/>
     <w:rsid w:val="009B7E47"/>
     <w:rsid w:val="009C05BD"/>
     <w:rsid w:val="009C0996"/>
     <w:rsid w:val="009C0DC8"/>
     <w:rsid w:val="009C1FED"/>
     <w:rsid w:val="009C23F9"/>
     <w:rsid w:val="009C3166"/>
     <w:rsid w:val="009C35E7"/>
     <w:rsid w:val="009C4465"/>
     <w:rsid w:val="009C4FEB"/>
     <w:rsid w:val="009C793D"/>
     <w:rsid w:val="009D0939"/>
     <w:rsid w:val="009D0B17"/>
     <w:rsid w:val="009D2D56"/>
     <w:rsid w:val="009D4101"/>
     <w:rsid w:val="009D4971"/>
     <w:rsid w:val="009D6055"/>
     <w:rsid w:val="009D7C8F"/>
     <w:rsid w:val="009E5B63"/>
     <w:rsid w:val="009E6AA2"/>
+    <w:rsid w:val="009F02CB"/>
     <w:rsid w:val="009F0CA8"/>
     <w:rsid w:val="009F1398"/>
     <w:rsid w:val="009F5C29"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F7F0E"/>
     <w:rsid w:val="00A004C0"/>
     <w:rsid w:val="00A04D07"/>
     <w:rsid w:val="00A054DC"/>
     <w:rsid w:val="00A079C7"/>
     <w:rsid w:val="00A1381E"/>
     <w:rsid w:val="00A20C35"/>
     <w:rsid w:val="00A21867"/>
     <w:rsid w:val="00A25597"/>
     <w:rsid w:val="00A25A3B"/>
     <w:rsid w:val="00A30DBA"/>
     <w:rsid w:val="00A319D6"/>
     <w:rsid w:val="00A34095"/>
     <w:rsid w:val="00A404A8"/>
     <w:rsid w:val="00A43F99"/>
     <w:rsid w:val="00A44401"/>
+    <w:rsid w:val="00A44A1D"/>
+    <w:rsid w:val="00A4554A"/>
+    <w:rsid w:val="00A46F2F"/>
     <w:rsid w:val="00A4779B"/>
+    <w:rsid w:val="00A51A50"/>
     <w:rsid w:val="00A60981"/>
     <w:rsid w:val="00A61D50"/>
     <w:rsid w:val="00A6572F"/>
     <w:rsid w:val="00A67C4F"/>
     <w:rsid w:val="00A714D4"/>
     <w:rsid w:val="00A71568"/>
+    <w:rsid w:val="00A741C8"/>
     <w:rsid w:val="00A7587F"/>
     <w:rsid w:val="00A76525"/>
     <w:rsid w:val="00A776E2"/>
     <w:rsid w:val="00A80058"/>
     <w:rsid w:val="00A80BB0"/>
     <w:rsid w:val="00A81C90"/>
     <w:rsid w:val="00A824DE"/>
     <w:rsid w:val="00A84723"/>
     <w:rsid w:val="00A84AE5"/>
     <w:rsid w:val="00A86B50"/>
     <w:rsid w:val="00A87B84"/>
+    <w:rsid w:val="00A92089"/>
     <w:rsid w:val="00A94E82"/>
+    <w:rsid w:val="00A9575D"/>
     <w:rsid w:val="00A959EB"/>
     <w:rsid w:val="00A9748B"/>
     <w:rsid w:val="00AA6513"/>
     <w:rsid w:val="00AA7F25"/>
     <w:rsid w:val="00AB0953"/>
+    <w:rsid w:val="00AB0B60"/>
     <w:rsid w:val="00AB26ED"/>
     <w:rsid w:val="00AB2D83"/>
     <w:rsid w:val="00AB6077"/>
     <w:rsid w:val="00AB61B2"/>
     <w:rsid w:val="00AB6946"/>
     <w:rsid w:val="00AC047C"/>
     <w:rsid w:val="00AD3B7E"/>
+    <w:rsid w:val="00AD65B5"/>
     <w:rsid w:val="00AE0219"/>
     <w:rsid w:val="00AE271E"/>
+    <w:rsid w:val="00AE4F09"/>
     <w:rsid w:val="00AF2FD4"/>
     <w:rsid w:val="00AF4318"/>
     <w:rsid w:val="00AF4FAD"/>
     <w:rsid w:val="00AF54B2"/>
+    <w:rsid w:val="00B04548"/>
     <w:rsid w:val="00B07276"/>
     <w:rsid w:val="00B1106D"/>
     <w:rsid w:val="00B13921"/>
     <w:rsid w:val="00B1609B"/>
     <w:rsid w:val="00B1668F"/>
     <w:rsid w:val="00B16922"/>
     <w:rsid w:val="00B16BF6"/>
     <w:rsid w:val="00B228EA"/>
+    <w:rsid w:val="00B24D0F"/>
     <w:rsid w:val="00B26178"/>
     <w:rsid w:val="00B3093C"/>
     <w:rsid w:val="00B31478"/>
     <w:rsid w:val="00B35541"/>
     <w:rsid w:val="00B361B8"/>
     <w:rsid w:val="00B376F0"/>
+    <w:rsid w:val="00B40E88"/>
     <w:rsid w:val="00B4121F"/>
     <w:rsid w:val="00B461D1"/>
     <w:rsid w:val="00B47A5F"/>
+    <w:rsid w:val="00B512C9"/>
     <w:rsid w:val="00B53A9A"/>
     <w:rsid w:val="00B54887"/>
     <w:rsid w:val="00B55CB9"/>
     <w:rsid w:val="00B60F24"/>
     <w:rsid w:val="00B62AC8"/>
     <w:rsid w:val="00B63D69"/>
     <w:rsid w:val="00B645A8"/>
     <w:rsid w:val="00B64689"/>
     <w:rsid w:val="00B67D22"/>
     <w:rsid w:val="00B67EA4"/>
     <w:rsid w:val="00B729C1"/>
     <w:rsid w:val="00B7412A"/>
     <w:rsid w:val="00B76E00"/>
     <w:rsid w:val="00B801D8"/>
     <w:rsid w:val="00B81CD3"/>
     <w:rsid w:val="00B83026"/>
     <w:rsid w:val="00B8328F"/>
     <w:rsid w:val="00B844C3"/>
     <w:rsid w:val="00B87BB3"/>
     <w:rsid w:val="00B9093E"/>
     <w:rsid w:val="00B91C6A"/>
     <w:rsid w:val="00B93BE3"/>
     <w:rsid w:val="00B94B98"/>
     <w:rsid w:val="00B962AF"/>
     <w:rsid w:val="00B96C82"/>
     <w:rsid w:val="00B97A92"/>
     <w:rsid w:val="00BA3526"/>
     <w:rsid w:val="00BA5CAD"/>
     <w:rsid w:val="00BA5DD1"/>
+    <w:rsid w:val="00BA5E1B"/>
     <w:rsid w:val="00BA5EC1"/>
     <w:rsid w:val="00BB1188"/>
     <w:rsid w:val="00BB4591"/>
     <w:rsid w:val="00BB64AC"/>
     <w:rsid w:val="00BB6E2A"/>
     <w:rsid w:val="00BB7194"/>
     <w:rsid w:val="00BC18DD"/>
     <w:rsid w:val="00BC79C4"/>
     <w:rsid w:val="00BD1659"/>
     <w:rsid w:val="00BD1D79"/>
     <w:rsid w:val="00BD289C"/>
+    <w:rsid w:val="00BD3814"/>
+    <w:rsid w:val="00BD5BE8"/>
     <w:rsid w:val="00BD78B3"/>
     <w:rsid w:val="00BE00BA"/>
     <w:rsid w:val="00BE26C8"/>
     <w:rsid w:val="00BE604E"/>
     <w:rsid w:val="00BE62A0"/>
     <w:rsid w:val="00BE66A6"/>
     <w:rsid w:val="00BE740A"/>
     <w:rsid w:val="00BF0009"/>
     <w:rsid w:val="00BF0255"/>
     <w:rsid w:val="00BF0C88"/>
+    <w:rsid w:val="00BF2E0C"/>
     <w:rsid w:val="00BF58AB"/>
     <w:rsid w:val="00BF67D9"/>
+    <w:rsid w:val="00BF6B33"/>
     <w:rsid w:val="00C01649"/>
     <w:rsid w:val="00C0308F"/>
     <w:rsid w:val="00C031B5"/>
     <w:rsid w:val="00C07C95"/>
+    <w:rsid w:val="00C114DA"/>
     <w:rsid w:val="00C22390"/>
     <w:rsid w:val="00C26139"/>
     <w:rsid w:val="00C30787"/>
     <w:rsid w:val="00C31C56"/>
     <w:rsid w:val="00C323A2"/>
     <w:rsid w:val="00C3298F"/>
     <w:rsid w:val="00C35197"/>
     <w:rsid w:val="00C353B3"/>
+    <w:rsid w:val="00C357AD"/>
+    <w:rsid w:val="00C363C6"/>
     <w:rsid w:val="00C36D41"/>
     <w:rsid w:val="00C3762E"/>
+    <w:rsid w:val="00C37903"/>
     <w:rsid w:val="00C419CE"/>
     <w:rsid w:val="00C41B6F"/>
     <w:rsid w:val="00C43980"/>
     <w:rsid w:val="00C450A7"/>
     <w:rsid w:val="00C452FA"/>
+    <w:rsid w:val="00C47A9E"/>
     <w:rsid w:val="00C47B0C"/>
     <w:rsid w:val="00C53DFD"/>
     <w:rsid w:val="00C53E54"/>
     <w:rsid w:val="00C55367"/>
     <w:rsid w:val="00C55371"/>
+    <w:rsid w:val="00C557CB"/>
+    <w:rsid w:val="00C565C9"/>
     <w:rsid w:val="00C56837"/>
     <w:rsid w:val="00C56C51"/>
     <w:rsid w:val="00C601A6"/>
     <w:rsid w:val="00C6318D"/>
     <w:rsid w:val="00C65669"/>
     <w:rsid w:val="00C6601C"/>
     <w:rsid w:val="00C67281"/>
     <w:rsid w:val="00C67CD0"/>
     <w:rsid w:val="00C70F37"/>
+    <w:rsid w:val="00C808F9"/>
     <w:rsid w:val="00C81520"/>
+    <w:rsid w:val="00C82587"/>
     <w:rsid w:val="00C838B2"/>
     <w:rsid w:val="00C8680A"/>
     <w:rsid w:val="00C876FE"/>
     <w:rsid w:val="00C905AE"/>
     <w:rsid w:val="00C9322A"/>
     <w:rsid w:val="00C93B6B"/>
     <w:rsid w:val="00C94815"/>
     <w:rsid w:val="00C94AEE"/>
     <w:rsid w:val="00C96ED9"/>
     <w:rsid w:val="00CA0A1C"/>
     <w:rsid w:val="00CA1062"/>
     <w:rsid w:val="00CA23BE"/>
     <w:rsid w:val="00CA2EB3"/>
     <w:rsid w:val="00CA38B1"/>
     <w:rsid w:val="00CA4021"/>
     <w:rsid w:val="00CA4B86"/>
     <w:rsid w:val="00CA4F70"/>
     <w:rsid w:val="00CA6910"/>
     <w:rsid w:val="00CA7F42"/>
     <w:rsid w:val="00CB1CEE"/>
     <w:rsid w:val="00CB340D"/>
     <w:rsid w:val="00CB4899"/>
     <w:rsid w:val="00CB5A1E"/>
     <w:rsid w:val="00CC1551"/>
     <w:rsid w:val="00CC4243"/>
+    <w:rsid w:val="00CC5EE7"/>
     <w:rsid w:val="00CC66C4"/>
+    <w:rsid w:val="00CC6A76"/>
     <w:rsid w:val="00CC7DC7"/>
     <w:rsid w:val="00CD28F8"/>
     <w:rsid w:val="00CD2943"/>
     <w:rsid w:val="00CD2CFC"/>
     <w:rsid w:val="00CE1C6A"/>
     <w:rsid w:val="00CE3445"/>
     <w:rsid w:val="00CE3C16"/>
     <w:rsid w:val="00CF0881"/>
     <w:rsid w:val="00CF11C9"/>
     <w:rsid w:val="00CF1395"/>
     <w:rsid w:val="00CF49FA"/>
     <w:rsid w:val="00CF53D1"/>
     <w:rsid w:val="00CF5C64"/>
     <w:rsid w:val="00CF64E2"/>
     <w:rsid w:val="00CF6AFA"/>
     <w:rsid w:val="00D040C4"/>
     <w:rsid w:val="00D10273"/>
     <w:rsid w:val="00D155C5"/>
+    <w:rsid w:val="00D17025"/>
     <w:rsid w:val="00D203F2"/>
     <w:rsid w:val="00D21491"/>
+    <w:rsid w:val="00D23DC7"/>
     <w:rsid w:val="00D24DAC"/>
+    <w:rsid w:val="00D24EE7"/>
     <w:rsid w:val="00D2706B"/>
     <w:rsid w:val="00D33227"/>
+    <w:rsid w:val="00D36A87"/>
     <w:rsid w:val="00D41AE6"/>
     <w:rsid w:val="00D5422F"/>
+    <w:rsid w:val="00D56055"/>
     <w:rsid w:val="00D60FBF"/>
     <w:rsid w:val="00D61772"/>
     <w:rsid w:val="00D61D5A"/>
     <w:rsid w:val="00D62C09"/>
     <w:rsid w:val="00D63D2F"/>
     <w:rsid w:val="00D63E19"/>
     <w:rsid w:val="00D6587C"/>
     <w:rsid w:val="00D660D2"/>
     <w:rsid w:val="00D70BDD"/>
     <w:rsid w:val="00D750AF"/>
     <w:rsid w:val="00D80613"/>
     <w:rsid w:val="00D84FA2"/>
     <w:rsid w:val="00D87C39"/>
     <w:rsid w:val="00D913C7"/>
     <w:rsid w:val="00D92071"/>
     <w:rsid w:val="00D92CEC"/>
+    <w:rsid w:val="00D93CFC"/>
     <w:rsid w:val="00DA292E"/>
     <w:rsid w:val="00DA3557"/>
     <w:rsid w:val="00DA5388"/>
     <w:rsid w:val="00DA5399"/>
     <w:rsid w:val="00DA609C"/>
+    <w:rsid w:val="00DA726F"/>
+    <w:rsid w:val="00DB0029"/>
     <w:rsid w:val="00DB07D6"/>
     <w:rsid w:val="00DB2080"/>
     <w:rsid w:val="00DB44E8"/>
     <w:rsid w:val="00DB56D7"/>
     <w:rsid w:val="00DC03AB"/>
     <w:rsid w:val="00DC0C0C"/>
     <w:rsid w:val="00DC2349"/>
+    <w:rsid w:val="00DC7770"/>
+    <w:rsid w:val="00DC7BFD"/>
     <w:rsid w:val="00DC7DF6"/>
     <w:rsid w:val="00DD2842"/>
     <w:rsid w:val="00DD45E5"/>
     <w:rsid w:val="00DD4C69"/>
     <w:rsid w:val="00DD4C7B"/>
     <w:rsid w:val="00DD51AA"/>
     <w:rsid w:val="00DD6BDA"/>
     <w:rsid w:val="00DD734A"/>
     <w:rsid w:val="00DE1938"/>
     <w:rsid w:val="00DF61FE"/>
     <w:rsid w:val="00E009CC"/>
     <w:rsid w:val="00E00E15"/>
+    <w:rsid w:val="00E013C1"/>
     <w:rsid w:val="00E018BC"/>
+    <w:rsid w:val="00E01998"/>
     <w:rsid w:val="00E01B37"/>
     <w:rsid w:val="00E038D7"/>
+    <w:rsid w:val="00E03CCC"/>
     <w:rsid w:val="00E04C10"/>
     <w:rsid w:val="00E114A4"/>
+    <w:rsid w:val="00E12491"/>
     <w:rsid w:val="00E130C5"/>
     <w:rsid w:val="00E15ABF"/>
     <w:rsid w:val="00E16D16"/>
     <w:rsid w:val="00E175E3"/>
     <w:rsid w:val="00E17A1B"/>
     <w:rsid w:val="00E20254"/>
     <w:rsid w:val="00E21623"/>
     <w:rsid w:val="00E240D0"/>
     <w:rsid w:val="00E26AB0"/>
     <w:rsid w:val="00E27EE7"/>
     <w:rsid w:val="00E32260"/>
     <w:rsid w:val="00E36F63"/>
     <w:rsid w:val="00E371CD"/>
     <w:rsid w:val="00E37407"/>
+    <w:rsid w:val="00E37C28"/>
     <w:rsid w:val="00E42227"/>
+    <w:rsid w:val="00E4699B"/>
     <w:rsid w:val="00E46B93"/>
     <w:rsid w:val="00E50CB3"/>
     <w:rsid w:val="00E50D45"/>
+    <w:rsid w:val="00E511A5"/>
     <w:rsid w:val="00E51265"/>
     <w:rsid w:val="00E520D3"/>
     <w:rsid w:val="00E52288"/>
+    <w:rsid w:val="00E543E4"/>
     <w:rsid w:val="00E54762"/>
     <w:rsid w:val="00E56232"/>
     <w:rsid w:val="00E65011"/>
     <w:rsid w:val="00E6522F"/>
     <w:rsid w:val="00E65878"/>
     <w:rsid w:val="00E66221"/>
     <w:rsid w:val="00E67B46"/>
     <w:rsid w:val="00E718BC"/>
     <w:rsid w:val="00E7211D"/>
     <w:rsid w:val="00E7282F"/>
-    <w:rsid w:val="00E8048C"/>
     <w:rsid w:val="00E80A77"/>
     <w:rsid w:val="00E80D7F"/>
     <w:rsid w:val="00E8155B"/>
     <w:rsid w:val="00E82DC6"/>
     <w:rsid w:val="00E832B8"/>
     <w:rsid w:val="00E87EC9"/>
     <w:rsid w:val="00E907D5"/>
     <w:rsid w:val="00E91066"/>
     <w:rsid w:val="00E92A08"/>
     <w:rsid w:val="00E943BC"/>
     <w:rsid w:val="00E9790D"/>
     <w:rsid w:val="00EA0B22"/>
     <w:rsid w:val="00EA38D9"/>
     <w:rsid w:val="00EA58CC"/>
     <w:rsid w:val="00EA5EDF"/>
+    <w:rsid w:val="00EA610D"/>
     <w:rsid w:val="00EB577D"/>
     <w:rsid w:val="00EB5ED6"/>
     <w:rsid w:val="00EB5FB0"/>
     <w:rsid w:val="00EB5FC1"/>
+    <w:rsid w:val="00EB63E8"/>
     <w:rsid w:val="00EB67C3"/>
     <w:rsid w:val="00EB7018"/>
     <w:rsid w:val="00EC23D3"/>
+    <w:rsid w:val="00EC4B9D"/>
     <w:rsid w:val="00EC606A"/>
     <w:rsid w:val="00EC6BC1"/>
     <w:rsid w:val="00EC6EF3"/>
     <w:rsid w:val="00EC7B9B"/>
     <w:rsid w:val="00EC7DC5"/>
     <w:rsid w:val="00ED1F3E"/>
     <w:rsid w:val="00ED2AFA"/>
     <w:rsid w:val="00ED4371"/>
     <w:rsid w:val="00ED5470"/>
     <w:rsid w:val="00ED5ECC"/>
     <w:rsid w:val="00ED6F02"/>
     <w:rsid w:val="00ED7A76"/>
     <w:rsid w:val="00EE0F66"/>
     <w:rsid w:val="00EE1001"/>
     <w:rsid w:val="00EE5F2F"/>
     <w:rsid w:val="00EF1673"/>
     <w:rsid w:val="00EF35D3"/>
     <w:rsid w:val="00EF67BB"/>
     <w:rsid w:val="00F0377D"/>
+    <w:rsid w:val="00F07169"/>
     <w:rsid w:val="00F11E4F"/>
     <w:rsid w:val="00F122A4"/>
     <w:rsid w:val="00F1254D"/>
     <w:rsid w:val="00F134A0"/>
+    <w:rsid w:val="00F13B54"/>
+    <w:rsid w:val="00F15992"/>
     <w:rsid w:val="00F15E80"/>
     <w:rsid w:val="00F171DD"/>
     <w:rsid w:val="00F178A9"/>
     <w:rsid w:val="00F2015B"/>
     <w:rsid w:val="00F226C7"/>
     <w:rsid w:val="00F322ED"/>
     <w:rsid w:val="00F36702"/>
     <w:rsid w:val="00F369A7"/>
     <w:rsid w:val="00F41AE1"/>
     <w:rsid w:val="00F420A1"/>
     <w:rsid w:val="00F42C74"/>
     <w:rsid w:val="00F43BBA"/>
     <w:rsid w:val="00F53B0A"/>
     <w:rsid w:val="00F544F5"/>
     <w:rsid w:val="00F56138"/>
     <w:rsid w:val="00F610AC"/>
     <w:rsid w:val="00F66A41"/>
+    <w:rsid w:val="00F72537"/>
+    <w:rsid w:val="00F7351D"/>
     <w:rsid w:val="00F76A53"/>
     <w:rsid w:val="00F77C43"/>
     <w:rsid w:val="00F77F68"/>
     <w:rsid w:val="00F82DDC"/>
     <w:rsid w:val="00F83C8F"/>
     <w:rsid w:val="00F84A6E"/>
     <w:rsid w:val="00F85581"/>
     <w:rsid w:val="00F91203"/>
+    <w:rsid w:val="00F91C30"/>
     <w:rsid w:val="00F94A62"/>
     <w:rsid w:val="00F96160"/>
     <w:rsid w:val="00F9730E"/>
+    <w:rsid w:val="00F97657"/>
+    <w:rsid w:val="00FA36BB"/>
     <w:rsid w:val="00FA4017"/>
     <w:rsid w:val="00FA54C5"/>
     <w:rsid w:val="00FB1DE7"/>
     <w:rsid w:val="00FB2D6E"/>
     <w:rsid w:val="00FB7564"/>
+    <w:rsid w:val="00FB758B"/>
     <w:rsid w:val="00FB7826"/>
     <w:rsid w:val="00FC210F"/>
+    <w:rsid w:val="00FC2F05"/>
+    <w:rsid w:val="00FC5642"/>
     <w:rsid w:val="00FC70A9"/>
     <w:rsid w:val="00FD1E0A"/>
     <w:rsid w:val="00FD25DD"/>
     <w:rsid w:val="00FD5641"/>
     <w:rsid w:val="00FD6844"/>
     <w:rsid w:val="00FD6A90"/>
     <w:rsid w:val="00FE2FAD"/>
     <w:rsid w:val="00FE480A"/>
     <w:rsid w:val="00FE57FF"/>
     <w:rsid w:val="00FE5EFA"/>
     <w:rsid w:val="00FF0B7B"/>
     <w:rsid w:val="00FF1478"/>
     <w:rsid w:val="00FF169E"/>
     <w:rsid w:val="00FF301E"/>
     <w:rsid w:val="00FF34B5"/>
     <w:rsid w:val="00FF4E20"/>
     <w:rsid w:val="00FF4F9B"/>
     <w:rsid w:val="00FF5B3C"/>
+    <w:rsid w:val="00FF5ECB"/>
     <w:rsid w:val="00FF7D4D"/>
+    <w:rsid w:val="0CBCE95D"/>
+    <w:rsid w:val="145A2CE8"/>
     <w:rsid w:val="23828FEE"/>
+    <w:rsid w:val="2811AB57"/>
+    <w:rsid w:val="30E4C57D"/>
     <w:rsid w:val="33A2C1D3"/>
+    <w:rsid w:val="37900516"/>
     <w:rsid w:val="3ACAF240"/>
     <w:rsid w:val="3D19B492"/>
+    <w:rsid w:val="3ECAAEA2"/>
+    <w:rsid w:val="4069D804"/>
+    <w:rsid w:val="41F61548"/>
     <w:rsid w:val="43D025C1"/>
     <w:rsid w:val="4571B576"/>
+    <w:rsid w:val="46BFE1BD"/>
+    <w:rsid w:val="474D2094"/>
+    <w:rsid w:val="4880351D"/>
+    <w:rsid w:val="4BC72421"/>
+    <w:rsid w:val="4F22F560"/>
+    <w:rsid w:val="4F5A2424"/>
+    <w:rsid w:val="585133F8"/>
+    <w:rsid w:val="6039FD67"/>
+    <w:rsid w:val="6485DA31"/>
+    <w:rsid w:val="6717AC9E"/>
+    <w:rsid w:val="6A5D8BEE"/>
+    <w:rsid w:val="6C6D1BFB"/>
+    <w:rsid w:val="6E640262"/>
     <w:rsid w:val="6F181C40"/>
+    <w:rsid w:val="70DB3B07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="234B3860"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{251E6F45-426E-4FD9-B2D9-3116ECBB8ACD}"/>
+  <w15:docId w15:val="{5029E283-464A-402E-8559-4789CD6784EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -10817,501 +11225,498 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9B"/>
+    <w:rsid w:val="00AB0B60"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0" w:line="269" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0076637A"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00003224"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="576"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00003224"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00173075"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00173075"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0072032D"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D63E19"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Heading9"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D63E19"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D63E19"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0076637A"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00003224"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00003224"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00173075"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00173075"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0072032D"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D63E19"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D63E19"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D63E19"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="007C0429"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:spacing w:after="480"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="08476F"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="007C0429"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="08476F"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BlueDark">
     <w:name w:val="Blue Dark"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0062198B"/>
     <w:rPr>
       <w:color w:val="08476F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C41B6F"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C41B6F"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B844C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B844C3"/>
@@ -11346,293 +11751,282 @@
     <w:name w:val="Normal no space between"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B844C3"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B844C3"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:color w:val="0066FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingnoTOC">
     <w:name w:val="Heading no TOC"/>
     <w:next w:val="Normal"/>
     <w:link w:val="HeadingnoTOCChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00526F45"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B844C3"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citation">
     <w:name w:val="Citation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003320D7"/>
+    <w:rsid w:val="006D3100"/>
     <w:pPr>
       <w:spacing w:before="120"/>
-      <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeadingnoTOCChar">
     <w:name w:val="Heading no TOC Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HeadingnoTOC"/>
-    <w:rsid w:val="00526F45"/>
+    <w:rsid w:val="00E12491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Nova Cond" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="08476F"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
     <w:name w:val="Table Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableTitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="004159A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1080"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableTitleChar">
     <w:name w:val="Table Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableTitle"/>
     <w:rsid w:val="004159A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond" w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCellleft">
     <w:name w:val="Table Cell (left)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005A3FA4"/>
+    <w:rsid w:val="00680019"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="001B16F7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="Figure Caption"/>
     <w:qFormat/>
-    <w:rsid w:val="004159A2"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureNotes">
     <w:name w:val="Figure Notes"/>
     <w:qFormat/>
-    <w:rsid w:val="004159A2"/>
+    <w:rsid w:val="00E12491"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCellcenter">
     <w:name w:val="Table Cell (center)"/>
     <w:basedOn w:val="TableCellleft"/>
     <w:link w:val="TableCellcenterChar"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="00136FBC"/>
+    <w:rsid w:val="00AB0B60"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="20201E"/>
-      <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableCellcenterChar">
     <w:name w:val="Table Cell (center) Char"/>
     <w:link w:val="TableCellcenter"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="006C7107"/>
+    <w:rsid w:val="00AB0B60"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="20201E"/>
-      <w:sz w:val="18"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadercenter">
     <w:name w:val="Table Header (center)"/>
     <w:basedOn w:val="TableHeaderleft"/>
     <w:next w:val="TableCellcenter"/>
     <w:link w:val="TableHeadercenterChar"/>
     <w:qFormat/>
     <w:rsid w:val="004A36DE"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableHeadercenterChar">
     <w:name w:val="Table Header (center) Char"/>
     <w:basedOn w:val="TableCellcenterChar"/>
     <w:link w:val="TableHeadercenter"/>
     <w:rsid w:val="004A36DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Nova Cond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Nova Cond" w:cs="Arial"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:color w:val="08476F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00947F4C"/>
+    <w:rsid w:val="000C52B1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="TOC1"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B16F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1100"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:ind w:left="446"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="TOC1"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00947F4C"/>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:ind w:left="216"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Appendix">
     <w:name w:val="Appendix"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B844C3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B844C3"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
@@ -11883,101 +12277,95 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B16F7"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB7826"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="43"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7038"/>
       </w:tabs>
       <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AcronymList">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingnoTOC2">
+    <w:name w:val="Heading no TOC 2"/>
+    <w:basedOn w:val="StrongEmphasis"/>
     <w:qFormat/>
-    <w:rsid w:val="00324A84"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="001F5F15"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="362053209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1002858826">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boem.gov/find-environmental-studies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boem.gov/find-environmental-studies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microsoft.com/en-us/download/details.aspx?id=106087&amp;msockid=15cf65ab3f5c61eb27e974813eef60c8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12237,59 +12625,339 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B973CBD6-45DB-4EAD-8368-EAF52EDD528A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1321</Words>
-  <Characters>7530</Characters>
+  <Words>1511</Words>
+  <Characters>7802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>354</Lines>
+  <Paragraphs>273</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>DOI BOEM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8834</CharactersWithSpaces>
+  <CharactersWithSpaces>9040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="90" baseType="variant">
+      <vt:variant>
+        <vt:i4>5832726</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.microsoft.com/en-us/download/details.aspx?id=106087&amp;msockid=15cf65ab3f5c61eb27e974813eef60c8</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900595</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc193345556</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900595</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc193345552</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006645</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006644</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006643</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006642</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006641</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441841</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006640</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006639</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235006638</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>####/#####</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>####/#####</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883641</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.boem.gov/find-environmental-studies</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750257</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.crossref.org/services/grant-linking-system/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Environmental Studies Program Report Specifications 2017</dc:title>
   <dc:subject/>
   <dc:creator>DOI BOEM Environmental Studies Program</dc:creator>
   <cp:keywords>BOEM, Environmental Studies Program, Report Specifications, Guidelines</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>