--- v0 (2026-04-16)
+++ v1 (2026-09-04)
@@ -1,808 +1,656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Reports\2026 Monthly FOIA Log\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1EEC92C8-ABB3-4561-8DE5-663EE8FB9E34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8D545D9-29EB-44FB-965D-86380389E3A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{20C67544-390C-479E-8AAF-DEC234364325}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{81B801A3-0BC6-43CA-B0FF-82DB25A7DD39}"/>
   </bookViews>
   <sheets>
-    <sheet name="20260414 FOIA Log FY 26" sheetId="1" r:id="rId1"/>
+    <sheet name="20260903 FOIA Log FY 26" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1069" uniqueCount="558">
   <si>
     <t>Request ID</t>
   </si>
   <si>
     <t>Received Date</t>
   </si>
   <si>
     <t>Closed Date</t>
   </si>
   <si>
     <t>Requester Name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Request Status</t>
   </si>
   <si>
     <t>Request Description</t>
   </si>
   <si>
-    <t>DOI-2026-002699</t>
+    <t>DOI-2026-000014</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Kim, Jonathan</t>
-[...2 lines deleted...]
-    <t>Energy and Policy Institute</t>
+    <t>Loomis, Rebecca</t>
+  </si>
+  <si>
+    <t>Natural Resources Defense Council (NRDC)</t>
   </si>
   <si>
     <t>Assigned</t>
   </si>
   <si>
-    <t>I am requesting a copy of all electronic communications between Matthew Giacona and Jordan Christman from April 1, 2025 to the present. _x000D_
-[...4 lines deleted...]
-    <t>DOI-2026-002861</t>
+    <t>Please produce records dated on or after July 1, 2025 in the possession, custody or control of the Bureau of Ocean Energy Management (BOEM), that are, include, or reflect reviews, determinations, or other actions taken pursuant to the National Environmental Policy Act (NEPA) that concern the offshore oil and gas lease sale scheduled to be held on December 10, 2025, i.e., Big Beautiful Gulf 1 (BBG1)._x000D_
+We also request records related to the preparation of the proposed and final notices of sale for Lease Sale BBG1. This includes but is not limited to records that are or reflect:_x000D_
+1. Any environmental impact statement (EIS) or environmental assessment (EA), including a supplemental EIS or EA._x000D_
+2. Any categorical exclusion._x000D_
+3. Any decision or determination not to prepare any such review or not to take further action pursuant to NEPA._x000D_
+4. Any proposed notice of sale or drafts of the proposed notice of sale._x000D_
+5. Any documents related to a decision not to prepare a proposed notice of sale._x000D_
+6. Any final notice of sale or drafts of the final notice of sale.</t>
+  </si>
+  <si>
+    <t>DOI-2026-000105</t>
+  </si>
+  <si>
+    <t>Hinske, Ryan</t>
+  </si>
+  <si>
+    <t>Northwestern University</t>
+  </si>
+  <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>All communications sent to or from the Director of the Bureau of Ocean Energy Management (BOEM) Elizabeth Klein, from January 1, 2024 to October 2, 2025, concerning the revocation, cancellation, termination, or withdrawal of the SouthCoast Wind project (formerly known as Mayflower Wind). This includes emails and memos that reference or discuss actions related to project permitting, leasing, or approvals, and should include but not be limited to the following keywords: “SouthCoast Wind,” “Mayflower Wind,” “revocation,” “cancellation,” “termination,” “lease withdrawal,” “OCS-A 0521,” and “COP withdrawal.”</t>
+  </si>
+  <si>
+    <t>DOI-2026-000106</t>
+  </si>
+  <si>
+    <t>Brown, Ann</t>
+  </si>
+  <si>
+    <t>Center for Biological Diversity</t>
+  </si>
+  <si>
+    <t>The Center requests from the Bureau of Ocean Energy Management (“BOEM”) Pacific Region from December 1, 2024 to the date BOEM conducts this search: _x000D_
+1.	The applications, forms, and/or proposed development and production plans (“DPPs”) submitted by Sable Offshore Corp. to request installation of an Offshore Storage and Treatment (“OS&amp;T”) vessel (also known as Floating Production Storage and Offloading vessel, or FPSO) at the Santa Ynez Unit, and BOEM's notification that such DPP was deemed submitted or that it was deficient; and _x000D_
+2.	The communications to or from BOEM Pacific Regional Director Doug Boren containing the words “Santa Ynez Unit,” “SYU,” or “Sable Offshore.”</t>
+  </si>
+  <si>
+    <t>DOI-2026-000164</t>
   </si>
   <si>
     <t>Bogardus, Kevin</t>
   </si>
   <si>
-    <t>E&amp;E News</t>
-[...5 lines deleted...]
-    <t>I request the following records from Dec. 1, 2025 to Jan. 1, 2026:_x000D_
+    <t>Politico</t>
+  </si>
+  <si>
+    <t>I request the following records from Sept. 1 to Oct. 1, 2025:_x000D_
 1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
 2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
 3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
 4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
-Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 12/01/2025 To 01/01/2026)</t>
-[...153 lines deleted...]
-    <t>DOI-2026-001047</t>
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 09/01/2025 To 10/01/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-000188</t>
+  </si>
+  <si>
+    <t>Lee-Murphy, Michael</t>
+  </si>
+  <si>
+    <t>reNEWS.biz</t>
+  </si>
+  <si>
+    <t>Any and all correspondence between the Department of the Interior and BOEM concerning Orsted's Sunrise Wind project, between May 1, 2025 and October 5, 2025. This request includes but is not limited to: emails, directives, text messages, and meeting notes. (Date Range for Record Search: From 5/1/2025 To 10/5/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-000254</t>
+  </si>
+  <si>
+    <t>Englehart, Isabel</t>
+  </si>
+  <si>
+    <t>1. The following reports referenced in various Final Environmental Statements prepared by the Department of Interior, Bureau of Land Management, Division of Marine Minerals for Offshore Continental Shelf Oil and Gas Sales throughout the 1970s:_x000D_
+a. McGinnis, J. T., et. al. 1972. Final report on environmental aspects of gas pipeline operations in the Louisiana coastal marshes to Offshore Pipeline Committee. Battelle, Columbus Laboratories, Columbus, Ohio;_x000D_
+b. Bureau of Land Management, New Orleans OCS Office. 1973, Preliminary Environmental Assessment and Impact Analysis of Potential Gas and Oil Pipeline Construction in the Galveston-Sabine Pass Area, Texas, U.S. Department of Interior;_x000D_
+c. Willingham, C.A., H.W. Cornaby and D.B. Engstrom. 1975. A study of selected coastal zone ecosystems in the Gulf of Mexico in relation to gas pipelining activities (technical report). Final report from Battelle Columbus Laboratories to Offshore Pipeline Committee;_x000D_
+d. Anon. 1975. Environmental assessment of proposed pipeline construction in Terrebonne, Lafourche, Jefferson and Plaquemines Parishes. Final report Gulf South Research Institute Project No. 250-743-41 prepared for Louisiana Intrastate Gas Corporation and Louisiana State Gas Corporation._x000D_
+2. Any oral or written testimony, as well as any accompanying presentations or supporting materials, submitted by the following persons in connection with the Proposed 1973 Outer Continental Shelf East Texas General Oil and Gas Lease Sale (Final Environmental Statement 73-19):_x000D_
+a. H. E. Rowe, Chairman, Offshore Pipeline Committee;_x000D_
+b. John T. McGinnis, Battelle Columbus Laboratories;_x000D_
+c. Ray A. McIntyre, Assistant Secretary &amp; Attorney, Southern Natural Gas Company;_x000D_
+d. William P. Heineman, Vice President, United Gas Pipeline Co.;_x000D_
+e. G. B. Bennett, Vice President, Florida Gas Transmission Company;_x000D_
+f. Ernest L. Petree, Vice President, Gulf Oil Corporation;_x000D_
+g. Lyle St. Amant, Assistant Director, Louisiana Department of Wildlife &amp; Fisheries;_x000D_
+h. Jerry Jones, Cameron Parish Police Jury;_x000D_
+i. Marcus A. Broussard, Secretary Treasurer, Vermilion Parish Police jury;_x000D_
+j. T. J. Burnett, Jr., Landman, The Louisiana Land &amp; Exploration Company._x000D_
+3. From 1970–1980, all reports, recommendations, memoranda, transcripts, meeting minutes, and/or correspondence or other documents generated, received, exchanged with, and/or pertaining to any of the following entities relating to the oil and gas and/or pipelining operations in Louisiana and/or any of the reports identified in (1)(a)–(1)(d) above:_x000D_
+a. Interstate Natural Gas Association of America;_x000D_
+b. Offshore Pipeline Committee;_x000D_
+c. Columbia Gulf Transmission Company;_x000D_
+d. Michigan Wisconsin Pipe Line Company;_x000D_
+e. Natural Gas Pipeline Company of America;_x000D_
+f. Southern Natural Gas Company;_x000D_
+g. Tenneco, Inc.;_x000D_
+h. Tennessee Gas Transmission Company;_x000D_
+i. Texas Eastern Transmission Corporation;_x000D_
+j. Transcontinental Gas Pipe Line Corporation;_x000D_
+k. Trunkline Gas Company;_x000D_
+l. United Gas Pipe Line Company. (Date Range for Record Search: From 1/1/1970 To 1/1/1981)</t>
+  </si>
+  <si>
+    <t>DOI-2026-000273</t>
   </si>
   <si>
     <t>Smith, Ryan</t>
   </si>
   <si>
     <t>Environmental Defense Center</t>
-  </si>
-[...36 lines deleted...]
-    <t>DOI-2026-000273</t>
   </si>
   <si>
     <t>Communications to and from the U.S. Department of the Interior, Bureau of Ocean Energy Management (BOEM) concerning Sable Offshore Corporation (Sable) or Exxon Mobil Corporation’s (Exxon) actions or interest in establishing an Offshore Storage &amp; Treatment (OS&amp;T) vessel or Floating Production Storage and Offloading (FPSO) vessel for the Santa Ynez Unit (SYU) oil and gas production facility. Specifically, we are requesting all records and communications that BOEM has relating to or prepared in connection with Sable’s OS&amp;T or FPSO._x000D_
 • All documents, communications, applications (including partial or incomplete applications), and attachments related to Sable’s September 19th, 2025, letter to the U.S. Secretary of the Interior and the U.S. Secretary of Energy requesting expedited support for a FPSO._x000D_
 • All documents and communications related to Sable that were sent to or received from the members or staff of the National Energy Dominance Council._x000D_
 • All other documents, communications, applications (including partial or incomplete applications), and attachments related to Sable or Exxon’s potential or actual interest in, establishment of, or use of any offshore oil storage and/or treatment vessel or facility for the SYU (including an OS&amp;T or FPSO).</t>
   </si>
   <si>
     <t>DOI-2026-000322</t>
   </si>
   <si>
+    <t>Tobias, Jimmy</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
     <t>A copy of Matt Giacona's official schedule, calendar or work itinerary since April 20, 2025.</t>
   </si>
   <si>
     <t>DOI-2026-000345</t>
   </si>
   <si>
     <t>Largen, John</t>
   </si>
   <si>
     <t>Email communications, and their corresponding attachments, between Rebecca Green (Rebecca.Green@boemre.gov) and John Brown (jsbrown@exponent.com) for the time period of October 1, 2010 and April 31, 2011. (Date Range for Record Search: From 10/1/2010 To 5/1/2011)</t>
   </si>
   <si>
     <t>DOI-2026-000504</t>
   </si>
   <si>
     <t>written or electronic communications, including text messages, emails, DMs, signal chats, slacks, or other electronic communication, sent or received by BOEM's Matt Giacona that contain the key word: "Sable". This request also seeks any communications between Giacona and any representatives, agents, employees or staffers of the offshore oil company Sable. This request seeks records produced since March 1, 2025 to the date this request is processed.</t>
-  </si>
-[...294 lines deleted...]
-Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 03/01/2026 To 04/01/2026)</t>
   </si>
   <si>
     <t>DOI-2026-000546</t>
   </si>
   <si>
     <t>Nowacek, Douglas</t>
   </si>
   <si>
     <t>All records, correspondence, memoranda, emails, electronic correspondence, reports, notes, and related materials concerning the Notice of Termination of Financial Assistance Award No. M23AC00009 issued or maintained by the Bureau of Ocean Energy Management (BOEM)._x000D_
 Specifically, this request includes but is not limited to:_x000D_
 1. The original financial assistance award, including any grant or cooperative_x000D_
 agreement documents, modifications, and amendments._x000D_
 2. The notice or decision to terminate the award including all supporting materials,_x000D_
 analyses, or justifications._x000D_
 3. All internal BOEM correspondence or memoranda discussing the termination,_x000D_
 including communications among BOEM staff, the Department of the Interior, or other_x000D_
 federal entities._x000D_
 4. All external communications with the award recipient and any other third parties_x000D_
 regarding the termination._x000D_
 5. Any reports, audits, evaluations, or reviews connected to the award or its_x000D_
 termination._x000D_
 6. Meeting notes, summaries, recommendations, or internal briefing materials related_x000D_
 to the decision to terminate the award._x000D_
 7. All records, correspondence, memoranda, emails, reports, notes, and related materials concerning the notification of funding increment being awarded only days before the termination letter was transmitted; the notice of Year 2 funding increment of $249,957.00 was officially received on approximately 25 August 2025 and the notice of termination was received on 18 September 2025._x000D_
 8. All records, correspondence, memoranda, emails, reports, notes, and related materials concerning Congressional records, committee transcripts, recommendations, directives and correspondence with BOEM and DOI regarding the priority for using appropriated funds for studying North Atlantic right whales. _x000D_
 Please include records created, received, or maintained between January 1, 2022_x000D_
 and the present. (Date Range for Record Search: From 1/1/2022 To 10/20/2025)</t>
   </si>
   <si>
     <t>DOI-2026-000589</t>
   </si>
   <si>
     <t>Any and all written or electronic communications, including emails, texts, DMs and Signal chats, between Matt Giacona and any representative, employee or lobbyist at the Bernhardt Group, including David Bernhardt, Faith Vander Voort, Jon Hrobsky, Cole Rojewski, and/or Todd Willens._x000D_
 This request seeks records produced since April 1, 2025.</t>
   </si>
   <si>
     <t>DOI-2026-000803</t>
   </si>
   <si>
     <t>Riemer, Daniel</t>
   </si>
   <si>
     <t>Alaminos Canyon 773 (Whale) commenced production in January 2025 but the Production by Platform module in BOEM Data Center is blank. When will Whale production be available in BOEM Data Center? (Date Range for Record Search: From 01/01/2025 To 10/29/2025)</t>
   </si>
   <si>
+    <t>DOI-2026-000814</t>
+  </si>
+  <si>
+    <t>LINOWES, LISA</t>
+  </si>
+  <si>
+    <t>THE SAVE RIGHT WHALES COALITION</t>
+  </si>
+  <si>
+    <t>This FOIA request seeks to uncover how and why the Department of the Interior - BOEM amended key sections of offshore wind leases between November 2024 and January 2025. This request applies to multiple leases, including but not limited to OCS-A 483, 486, 487, 490, 498, 499, 501, 512, 517, 521, 534, 557, and 558. The amendments introduced new “particularized harm” language and incorporated oil-and-gas cancellation provisions under 43 U.S.C. §§ 1334(a)(2)(B)–(C) and 1341(c)–(d), potentially limiting the federal government’s authority to cancel or suspend leases without compensation and thereby creating possible financial liabilities to the government. The request also seeks any analysis of the projected monetary cost or compensation exposure arising from these changes, and any related communications with developers, environmental groups, or policy offices that influenced their adoption. (Date Range for Record Search: From 11/5/2024 To 1/20/2025)</t>
+  </si>
+  <si>
     <t>DOI-2026-000866</t>
   </si>
   <si>
     <t>Keene, Houston</t>
   </si>
   <si>
     <t>Democracy Restored seeks records between November 5, 2024, and the date this request is processed:_x000D_
 ?	Records of communications to, from, or including any employees in the office who are permitted to use official time for representing a bargaining unit, dealing with union matters, or working on any other purposes determined as authorized by USC 5 § 7131 that contain any of the listed search terms. _x000D_
 Search Terms:_x000D_
 -	“Resistance”_x000D_
 -	“Resist”_x000D_
 -	“Simple Sabotage”_x000D_
 -	“CIA handbook”_x000D_
 -	“Booklet”_x000D_
 -	“Sabotage”_x000D_
 -	“Fight back”_x000D_
 -	“Push back”_x000D_
 -	“Defeat the administration”_x000D_
 -	“Fascism”_x000D_
 -	“Fascist”_x000D_
 -	“Bigot”_x000D_
 -	“Anti-democracy”_x000D_
 Please see request letter for more details.</t>
   </si>
   <si>
-    <t>DOI-2026-000014</t>
-[...27 lines deleted...]
-    <t>All communications sent to or from the Director of the Bureau of Ocean Energy Management (BOEM) Elizabeth Klein, from January 1, 2024 to October 2, 2025, concerning the revocation, cancellation, termination, or withdrawal of the SouthCoast Wind project (formerly known as Mayflower Wind). This includes emails and memos that reference or discuss actions related to project permitting, leasing, or approvals, and should include but not be limited to the following keywords: “SouthCoast Wind,” “Mayflower Wind,” “revocation,” “cancellation,” “termination,” “lease withdrawal,” “OCS-A 0521,” and “COP withdrawal.”</t>
+    <t>DOI-2026-000885</t>
+  </si>
+  <si>
+    <t>Echols, Austin</t>
+  </si>
+  <si>
+    <t>Baker Botts, LLP</t>
+  </si>
+  <si>
+    <t>I respectfully request copies of any and all documents, including but not limited to applications, approvals, denials, amendments, memorandums, notices, reports, records, permits, and correspondence pertaining to Pipeline Right-of-Way Grant OCS-G 13220. This request also includes information related to bonds or other forms of financial assurances related to this right-of-way grants. It further includes any and all correspondence with Blue Dolphin Energy Company, Lazarus Energy, LLC, and any of their subsidiaries._x000D_
+This request seeks all documents that were not produced by BSEE in response to a FOIA request on a similar matter (Number 2024-000091), dated April 22, 2024. The response letter for that request is attached to this FOIA request._x000D_
+(Date Range for Record Search: From 01/01/1991 To 11/03/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001021</t>
+  </si>
+  <si>
+    <t>Supplemental FOIA to control number DOI-2026-000814. In addition to my October 30 FOIA request, please provide any records, memoranda, analyses, or communications that compare the amended offshore wind lease terms adopted between November 2024 and January 2025 to the statutory and regulatory framework governing oil-and-gas leases under the Outer Continental Shelf Lands Act, specifically 43 U.S.C. §§ 1334(a)(2)(B)–(C) and § 1341(c)–(d)._x000D_
+This includes but is not limited to:_x000D_
+•	Internal legal or policy analyses evaluating whether the amended offshore wind lease provisions align with, modify, or extend beyond the cancellation, suspension, and compensation provisions applicable to oil-and-gas leases;_x000D_
+•	Solicitor or counsel memoranda, briefing papers, or correspondence discussing the rationale for aligning the offshore wind lease form with oil-and-gas lease provisions; and_x000D_
+•	Any documents assessing the potential fiscal, legal, or administrative implications of adopting these cross-referenced provisions, including exposure to compensation liability._x000D_
+Also please provide all communications, correspondence, meeting notes, or call summaries between BOEM or DOI and any state agencies, commissions, regulators, or governors’ offices that participated in, were consulted about, or otherwise communicated with BOEM concerning the amendments to offshore wind lease forms or their adoption during the period November 5, 2024, through January 20, 2025._x000D_
+This includes, but is not limited to, communications with:_x000D_
+•	State energy, environmental, or coastal zone management agencies;_x000D_
+•	State public utility commissions or equivalent regulatory bodies;_x000D_
+•	State attorneys general or counsel offices; and_x000D_
+•	Governors’ energy, climate, or coastal policy advisors._x000D_
+Please include any correspondence, memoranda, or meeting records reflecting state views, comments, or concerns regarding the lease amendments or their consistency with state or federal regulatory frameworks. (Date Range for Record Search: From 11/5/2024 To 1/20/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001047</t>
+  </si>
+  <si>
+    <t>We seek a copy of Sable Offshore Corporation’s (Sable) updated, revised, or supplemental Development and Production Plan (DPP) for the Santa Ynez Unit (SYU) oil and gas production facility and related correspondence. _x000D_
+•	Sable’s updated, revised, or supplemental DPP for the SYU, as submitted to the Department of the Interior on or around October 9, 2025._x000D_
+•	All correspondence, including emails (with attachments), notes, and memoranda, dated from October 7, 2025, to the date at which BOEM begins its search in response to this request, between BOEM staff, contractors, or consultants, and Sable representatives, staff, contractors, or consultants, relating to Sable’s potential or actual interest in, establishment of, or use of any offshore oil storage and/or treatment vessel or facility for the SYU (including an OS&amp;T or FPSO)._x000D_
+•	All correspondence, including emails (with attachments), notes, and memoranda, dated from October 7, 2025, to the date at which BOEM begins its search in response to this request, between BOEM staff, contractors, or consultants, and ExxonMobil representatives, staff, contractors, or consultants, relating to ExxonMobil’s potential or actual interest in, establishment of, or use of any offshore oil storage and/or treatment vessel or facility for the SYU (including an OS&amp;T or FPSO)._x000D_
+•	All other records dated from October 7, 2025, to the date at which BOEM begins its search in response to this request, that relate to Sable or Exxon’s potential or actual interest in, establishment of, or use of any offshore oil storage and/or treatment vessel or facility for the SYU (including an OS&amp;T or FPSO).</t>
+  </si>
+  <si>
+    <t>DOI-2026-001092</t>
+  </si>
+  <si>
+    <t>I request the following records from Oct. 1 to Nov. 1, 2025:_x000D_
+1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
+2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
+3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
+4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 10/01/2025 To 11/01/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001107</t>
+  </si>
+  <si>
+    <t>Ravnitzky, Michael</t>
+  </si>
+  <si>
+    <t>A copy of the Statement of Work, the interim reports, and the Final Reporting/_x000D_
+Closeout Report/Presentation/Study for the contract INM09PC00003 awarded to_x000D_
+FEKETE Associates, regarding Gas Hydrates (TR9A).</t>
+  </si>
+  <si>
+    <t>DOI-2026-001108</t>
+  </si>
+  <si>
+    <t>A copy of the Final Reporting/Closeout Report_x000D_
+Presentation/Study for the contract INM09PC000022 awarded to State of California, Sea_x000D_
+Otter Hearing Study (NT-09-X10).</t>
+  </si>
+  <si>
+    <t>DOI-2026-001217</t>
+  </si>
+  <si>
+    <t>Huynh, Megan</t>
+  </si>
+  <si>
+    <t>Southern Environmental Law Center</t>
+  </si>
+  <si>
+    <t>The Unsolicited Request for Lease Sale of Marine Mineral Exploration and Development Rights submitted by Odyssey Marine Exploration, Inc. to the Bureau of Ocean Energy Management in 2025 and all supporting documents. The request was referenced in Odyssey's press release on November 6, 2025.</t>
+  </si>
+  <si>
+    <t>DOI-2026-001289</t>
+  </si>
+  <si>
+    <t>From August 12, 2025 to the date BOEM conducts this search: the records sufficient to show all notices of intent to sue received by BOEM._x000D_
+Please note: this FOIA request excludes emails.</t>
+  </si>
+  <si>
+    <t>DOI-2026-001313</t>
+  </si>
+  <si>
+    <t>Murphy, James</t>
+  </si>
+  <si>
+    <t>I am requesting all records of communications between any Department of Interior employee/official in the Bureau of Ocean Energy management and any of the following: (a) Jerry Leeman, (b) Dustin Delano, (c) Aaron Williams, (d) any other identifiable member, representative, or agent of the New England Fishermen’s Stewardship Association (“NEFSA”), from November 5, 2024 through the date the agency begins its search. (Date Range for Record Search: From 11/1/2024 To 12/31/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001314</t>
+  </si>
+  <si>
+    <t>I am requesting all records of communications between any Department of Interior employee/official in the Bureau of Ocean Energy management and any of the following: (a) Lisa Quattrocki Knight, (b) Michael Lombardi (c) any other identifiable member, representative, or agent of Green Oceans, from November 5, 2024 through the date the agency begins its search._x000D_
+Please search the Bureau of Ocean Energy Management. Records include emails (with attachments), email header metadata, text/SMS, WhatsApp/Signal and other encrypted/app messages, Microsoft Teams/Slack/Google Chat messages, letters and memoranda, meeting invites/appointments (with attendee lists), agendas, minutes/notes/summaries of calls or meetings, call logs, and visitor/badge logs. _x000D_
+I request electronic production (native where feasible: EML/MSG, CSV/XLSX, ICS, and searchable PDF). Please release all reasonably segregable non-exempt information. Please mark each redaction with the applicable FOIA exemption and indicate the approximate volume withheld; for withholdings in full, provide an estimate of pages/bytes and a withholding log. If responsive records originated with or substantially concern another DOI component, please consult or refer and notify me of each referral._x000D_
+I request a public-interest fee waiver because disclosure will significantly contribute to public understanding of government operations. If denied, please notify me if estimated fees will exceed $50 before proceeding. In the final response, please describe the search performed (custodians, systems/locations, and key terms) so I can assess adequacy. I welcome rolling productions. _x000D_
+(Date Range for Record Search: From 11/01/2024 To 12/31/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001316</t>
+  </si>
+  <si>
+    <t>I am requesting all records of communications between any Department of Interior employee/official in the Bureau of Ocean Energy management and any of the following: (a) Mandy Davis (b) Sarah Rizzo (c) any other identifiable member, representative, or agent of the REACT Alliance (“Responsible Energy Adaptation for California's Transition”), from November 5, 2024 through the date the agency begins its search. (Date Range for Record Search: From 11/1/2024 To 12/31/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001339</t>
+  </si>
+  <si>
+    <t>Nemser, Joshua</t>
+  </si>
+  <si>
+    <t>I’m writing to request the public copy of Sable Offshore Corp.’s updated Development &amp; Production Plan (DPP) for the Santa Ynez Unit (Platforms Hondo, Harmony, Heritage), which Sable indicates it submitted on October 9, 2025._x000D_
+Could you please provide:_x000D_
+•	The BOEM tracking/plan number for this submission;_x000D_
+•	The public (non-confidential) copy of the DPP and any attachments;_x000D_
+•	The current status (e.g., received, deemed-submitted/complete, under review) and any upcoming process milestones (NEPA review stage, comment periods, etc.);_x000D_
+•	Whether BOEM anticipates posting the public copy to the Pacific DPP page, and when. (Date Range for Record Search: From 09/01/2025 To 11/13/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001346</t>
+  </si>
+  <si>
+    <t>Brunton, Daniel</t>
+  </si>
+  <si>
+    <t>Latham &amp; Watkins</t>
+  </si>
+  <si>
+    <t>1) Any and all records that DOI, BSEE, or BOEM have provided to the Center for_x000D_
+Biological Diversity, Wishtoyo Foundation, or Environmental Defense Center since_x000D_
+April 4, 2025, in response to any FOIA request from those entities that relates in any_x000D_
+way to the Santa Ynez Unit (other than the documents already provided to us in_x000D_
+response to FOIA Requests DOI-2025-0055398 and DOI-2025-005539). The “Santa_x000D_
+Ynez Unit,” as that term is used in this Request, includes the Platforms Harmony,Heritage, and Hondo and associated pipelines and other infrastructure located on any_x000D_
+of the following leases in the Santa Barbara Channel offshore California: OCS-P_x000D_
+0180, 0181, 0182, 0183, 0187, 0188, 0189, 0190, 0191, 0192, 0193, 0194, 0195,_x000D_
+0326, 0329, and 0461._x000D_
+2) To the extent not already covered by 1) above, any and all records that DOI, BSEE,_x000D_
+or BOEM have provided to requesting entities (including, but not limited to, Center_x000D_
+for Biological Diversity) in response to the following FOIA requests: DOI-2025-_x000D_
+006464; DOI-2025-006494; DOI-2025-008298; DOI-2025-008684. (Date Range for Record Search: From 04/04/2025 To 11/13/2025)</t>
   </si>
   <si>
     <t>DOI-2026-001422</t>
   </si>
   <si>
     <t>Bonvie, Linda</t>
   </si>
   <si>
     <t>journalist</t>
   </si>
   <si>
     <t>I'm requesting all emails, memos, or any other available type of correspondence between David Diamond, or David B. Diamond and Teddy Muhlfelder, or Empire Wind, or Jennifer Daniels, or Atlantic Shores, or Patricia DiOrio, or Ocean Wind, or Kenneth Kimmell, or Commonwealth Wind, or Orsted, or Equinor, or Revolution Wind, or Empire Wind, or Vineyard Wind. (Date Range for Record Search: From 10/01/2024 To 01/31/2025)</t>
   </si>
   <si>
     <t>DOI-2026-001439</t>
   </si>
   <si>
     <t>From January 1, 2024 to the date BOEM conducts this search: the records sufficient to show BOEM’s response to Impossible Metals’ request for a deep-sea mining lease sale off American Samoa, and the records of any consultations with the National Oceanic and Atmospheric Administration (“NOAA”) or any other federal or state agencies. _x000D_
 Record custodians include but are not limited to:_x000D_
 •	Elizabeth Klein_x000D_
 Search words include but are not limited to:_x000D_
 •	Impossible Metals; _x000D_
 •	Lease sale;_x000D_
 •	Deep-sea mining; and _x000D_
 •	American Samoa.</t>
   </si>
   <si>
-    <t>DOI-2026-001107</t>
-[...15 lines deleted...]
-Otter Hearing Study (NT-09-X10).</t>
+    <t>DOI-2026-001568</t>
+  </si>
+  <si>
+    <t>Hardin McCall, Mary Elizabeth</t>
+  </si>
+  <si>
+    <t>MYSELF AS A CITZEN, A VICTIM OF WHAT MIGHT HAVE APPEARED TO BE AN ATTACK BY AI – REALMS AND OTHERS AT 3258 HILLTOP DRIVE. MY NAME AND NAMES ASSOCAITED WITH ME ARE:_x000D_
+MARY ELIZABETH HARDIN MCCALL DOB 5/18/1969 LAST FOUR * 2322’SON COLE CHANTZ MCCALL DOB 7/23/97 –_x000D_
+Common Law Husband CHANTZ MCCALL –DECEASED Grandmother MARGARET MATHEY CADLWELL TATUM; Grandfather DOUGLAS TATUM _x000D_
+Mother KATHLEEN CALDWELL and her Father WILLIAM CALDWELL._x000D_
+I AM TRYING TO OBTAIN INFORAMTION TO REMOVE THROUGH CONVERSATION OR PRIVATE ATTORNEY (NOT TO SUE) OR A LIABLE RELEASE REGARDING ANY LINGERING ANAMONISTY OR MISINFORAMTION LEADING TO PERSONAL SOCIAL DEFAMATION. THIS IS FOR ME TO HEAL AND REMEMBER THE PROFOUND POSRTIVE DECEASED AND OTHER I EXPERICED AND BEGIN TO CONTACT SOME IF THERE IS NO DANGER</t>
+  </si>
+  <si>
+    <t>DOI-2026-001663</t>
+  </si>
+  <si>
+    <t>Raymond, Elora</t>
+  </si>
+  <si>
+    <t>Please send any requests for lease sale or other indications of interested in leasing in the American Samoan EEZ. (Date Range for Record Search: From 01/01/2025 To 11/22/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001671</t>
+  </si>
+  <si>
+    <t>Ward, Alexandra</t>
+  </si>
+  <si>
+    <t>Holland &amp; Knight</t>
+  </si>
+  <si>
+    <t>the following records related to the Bureau of Ocean Energy Management (BOEM)’s review, approval, and decision to remand of the SouthCoast Wind Project on lease area OCS-A-0521 prepared or in the possession of BOEM between December 1, 2018 through September 15, 2025:_x000D_
+• Any and all documents, files, memoranda, reports, studies, plans, letters, notices, communications, and any other materials regardless of format (Records) considered directly or indirectly by the decisionmaker related to BOEM’s January 17, 2025 approval of the SouthCoast Wind Project Construction and Operations Plan; and_x000D_
+• Any and all Records related to the SouthCoast Wind Project Construction and Operations Plan dated after January 17, 2025;_x000D_
+• Any and all Records considered directly or indirectly by BOEM, whether prepared by BOEM, any other federal department or agency, or third parties, in relation to_x000D_
+o_x000D_
+the January 20, 2025, Presidential Memorandum: Temporary Withdrawal of All Areas on the Outer Continental Shelf from Offshore Wind Leasing and Review of the Federal Government’s Leasing and Permitting Practices for Wind Projects, 90 Fed. Reg. 8363;_x000D_
+o_x000D_
+the July 29, 2025, Secretary’s Order from the Secretary of Interior: Ending Preferential Treatment for Unreliable, Foreign Controlled Energy Sources in Department Decision-Making, SO 3437; and_x000D_
+o_x000D_
+the May 1, 2025, M-Opinion 37086: Withdrawal of Solicitor’s Opinion M-37067 and Reinstatement of M-Opinion 37059: Secretary’s Duty to Prevent Interference with Reasonable Uses of the Exclusive Economic Zone, the High Seas, and the Territorial Seas in Accordance with Outer Continental Shelf Lands Act Subsection_x000D_
+8(p), Alternative Energy-related Uses on the Outer Continental Shelf._x000D_
+• Any and all Records considered directly or indirectly by BOEM, whether prepared by BOEM, any other federal department or agency, or third parties, related to_x000D_
+o the decision to remand the SouthCoast Wind Construction and Operations Plan without vacatur,_x000D_
+o the decision to remand and vacate U.S. Wind’s Construction and Operations Plans. (Date Range for Record Search: From 11/1/2024 To 11/21/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001672</t>
+  </si>
+  <si>
+    <t>The following records related to the Bureau of Ocean Energy Management (BOEM)’s review, approval, and decision to remand of the SouthCoast Wind Project on lease area OCS-A-0521 prepared or in the possession of BOEM between December 1, 2018 through September 15, 2025:_x000D_
+•_x000D_
+Any and all documents, files, memoranda, reports, studies, plans, letters, notices, communications, and any other materials regardless of format (Records) considered directly or indirectly by the decisionmaker related to BOEM’s January 17, 2025 approval of the SouthCoast Wind Project Construction and Operations Plan; and_x000D_
+•_x000D_
+Any and all Records related to the SouthCoast Wind Project Construction and Operations Plan dated after January 17, 2025;_x000D_
+•_x000D_
+Any and all Records considered directly or indirectly by BOEM, whether prepared by BOEM, any other federal department or agency, or third parties, in relation to_x000D_
+o_x000D_
+the January 20, 2025, Presidential Memorandum: Temporary Withdrawal of All Areas on the Outer Continental Shelf from Offshore Wind Leasing and Review of the Federal Government’s Leasing and Permitting Practices for Wind Projects, 90 Fed. Reg. 8363;_x000D_
+o_x000D_
+the July 29, 2025, Secretary’s Order from the Secretary of Interior: Ending Preferential Treatment for Unreliable, Foreign Controlled Energy Sources in Department Decision-Making, SO 3437; and_x000D_
+o_x000D_
+the May 1, 2025, M-Opinion 37086: Withdrawal of Solicitor’s Opinion M-37067 and Reinstatement of M-Opinion 37059: Secretary’s Duty to Prevent Interference with Reasonable Uses of the Exclusive Economic Zone, the High Seas, and the Territorial Seas in Accordance with Outer Continental Shelf Lands Act Subsection_x000D_
+8(p), Alternative Energy-related Uses on the Outer Continental Shelf._x000D_
+•_x000D_
+Any and all Records considered directly or indirectly by BOEM, whether prepared by BOEM, any other federal department or agency, or third parties, related to_x000D_
+o_x000D_
+the decision to remand the SouthCoast Wind Construction and Operations Plan without vacatur,_x000D_
+o_x000D_
+the decision to remand and vacate U.S. Wind’s Construction and Operations Plans. (Date Range for Record Search: From 12/1/2018 To 9/15/2025)</t>
   </si>
   <si>
     <t>DOI-2026-001677</t>
   </si>
   <si>
     <t>A list or download of the listing of research reports at BOEM.  BOEM has commissioned many scientific studies and reports. But every time I ask for one, I am told that it cannot be found.  I would like a copy of the list or catalogue of the studies and reports at BOEM.  If there is a BOEM technical library, it may be found there.  If it can be provided as an excel spreadsheet file or csv spreadsheet file, that would be most helpful.</t>
   </si>
   <si>
     <t>DOI-2026-001688</t>
   </si>
   <si>
     <t>Howell, Mike</t>
   </si>
   <si>
     <t>The Daily Signal</t>
   </si>
   <si>
     <t>I respectfully request the following records from the Office of Public Affairs (or the agency's equivalent): Documents sufficient to account for a copy of the agency's YouTube Creator Studio 'Videos/Content' page (or equivalent backend view) showing all videos-public, unlisted, and private-uploaded to the agency's official YouTube channel at any time between January 20, 2021 and January 19, 2025, including for each video the title, upload date, visibility setting, and URL/video ID.</t>
+  </si>
+  <si>
+    <t>DOI-2026-001778</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from MANUOKALANI TUPPER, ADVISOR:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001779</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from WILLIAM BROWN, CHIEF ENVIRONMENTAL OFFICER:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001780</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from KAREN BAKER, CHIEF, OFFICE OF RENEWABLE ENERGY:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001781</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from WALTER CRUICKSHANK, DEPUTY DIRECTOR:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001782</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from ELIZABETH KLEIN, DIRECTOR, BUREAU OF OCEAN ENERGY MANAGEMENT:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001783</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from JAMES ANDERSON, PROGRAM MANAGER, OFFICE OF BUDGET AND PROGRAM COORDINATION:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001784</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from MARISSA KNODEL, SENIOR ADVISOR:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-001805</t>
+  </si>
+  <si>
+    <t>From the timeframe of November 4, 2024 through November 8, 2024, all of the following records from FORGIVENESS KOCHANOWSKI, REGIONAL DIRECTOR, ALASKA REGION:  Documents sufficient to account for all communications sent to or from the custodian containing the text ('Trump' OR 'election' OR 'day off'). (Date Range for Record Search: From 11/4/2024 To 11/8/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-002005</t>
+  </si>
+  <si>
+    <t>Long, Katherine</t>
+  </si>
+  <si>
+    <t>The Wall Street Journal</t>
+  </si>
+  <si>
+    <t>The calendar for Matthew Giacona, Acting Director of the BOEM. 1/20/25 through 11/24/25</t>
   </si>
   <si>
     <t>DOI-2026-002006</t>
   </si>
   <si>
     <t>Kindly transmit the calendar for Douglas Boren, Pacific Regional Director of the BOEM, since 01/20/25 through the date this request was received.</t>
   </si>
   <si>
     <t>DOI-2026-002120</t>
   </si>
   <si>
     <t>Kindly transmit all ethics agreements filed for BOEM appointees between January 20, 2025 and the date this request is received.</t>
   </si>
   <si>
     <t>DOI-2026-002146</t>
   </si>
   <si>
     <t>Sarich, Michael</t>
   </si>
   <si>
     <t>FOIA University</t>
   </si>
   <si>
     <t>Checklist of Requested Records:_x000D_
 1. FOIA Case Management &amp; Redaction Technology (COTS or Internal)_x000D_
@@ -881,451 +729,721 @@
     <t>DOI-2026-002296</t>
   </si>
   <si>
     <t>I request the following records from Nov. 1 to Dec. 1, 2025:_x000D_
 1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
 2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
 3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
 4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
 Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 11/01/2025 To 12/01/2025)</t>
   </si>
   <si>
     <t>DOI-2026-002348</t>
   </si>
   <si>
     <t>Documents sufficient to account for all communications sent to or from Manuokalani Tupper, Former Advisor between January 20, 2021, and January 19, 2025, that reference any of the following White House personnel—by name, email address, or in email headers, body text, metadata, or other electronic communications, including emails, text messages, chat platforms, and calendar entries: 1. Michael C. Donilon (michael.c.donilon@who.eop.gov) 2. Steven J. Ricchetti (steven.j.ricchetti@who.eop.gov) 3. Jeffrey D. Zients (jeffrey_d_zients@who.eop.gov) 4. Jacob J. Sullivan (jacob.j.sullivan@who.eop.gov) 5. Jennifer R. Psaki (jennifer.r.psaki@who.eop.gov) 6. Amanda C. Finney (amanda.c.finney@who.eop.gov) 7. Karine Jean-Pierre (Karine.Jean-Pierre@who.eop.gov) 8. Christopher M. Meagher (Christopher.M.Meagher@who.eop.gov) 9. Andrew J. Bates (Andrew.J.Bates@who.eop.gov) 10. Susan E. Rice (Susan.E.Rice@who.eop.gov) 11. Evan M. Ryan (evan.m.ryan@who.eop.gov) 12. Cathy Chung 13. Ryan Hubbard (Ryan.Hubbard@who.eop.gov) 14. Neera Tanden (Neera.Tanden@who.eop.gov) 15. Dr. Kevin O'Connor (Former White House Physician) 16. Anthony Bernal (arbernal@who.eop.gov) 17. Annie Tomasini (Former Deputy Chief of Staff) 18. Ashley Williams (Former Deputy Director of Oval Office Operations) 19. Tericka M. Lambert (Tericka.M.Lambert@who.eop.gov) 20. Serena E. Walker (Serena.E.Walker@who.eop.gov) 21. Jessica Hertz (Former White House Staff Secretary) 22. Stefanie Feldman (Former White House Staff Secretary) 23. Dana Remus (Dana.A.Remus@who.eop.gov). Search Instructions: For each White House individual identified above, please conduct a separate and independent search using the following three criteria for each individual listed: (1) the email address as provided; (2) the full name as listed; and (3) the email header format of the individual's name, specifically formatted as 'Last name, First name' (e.g., 'Bernal, Anthony'), as commonly reflected in email metadata or headers (e.g., 'Bernal, Anthony R. EOP/WHO'). Search Instructions: For any potentially responsive documents, please include the entire communications or email chain, and all file attachments. I request all responsive documents be delivered electronically, via email. For any responsive documents, please include the entire communications chain, and all file attachments. To further narrow down the scope of the request, requester does not seek correspondence that merely forwards press clippings, such as news accounts or opinion pieces, newsletters, and published or docketed materials, if that correspondence has no comment or no substantive comment added by any party in the thread. The terms 'pertaining to', 'referring', 'relating', or 'concerning' with respect to any given subject means anything that constitutes, contains, embodies, reflects, identifies, states, refers to, deals with, or is in any manner whatsoever pertinent to that subject. The term 'record' means any written, recorded, or graphic matter of any nature whatsoever, regardless of how recorded, and whether original or copy, including, but not limited to, the following: memoranda, reports, expense reports, books, database records, raw data, manuals, instructions, financial reports, wo . . ._x000D_
 The description has exceeded the character limit.</t>
   </si>
   <si>
     <t>DOI-2026-002378</t>
   </si>
   <si>
     <t>Documents sufficient to account for all communications sent to or from Marissa Knodel, Former Senior Advisor between January 20, 2021, and January 19, 2025, that reference any of the following White House personnel—by name, email address, or in email headers, body text, metadata, or other electronic communications, including emails, text messages, chat platforms, and calendar entries: 1. Michael C. Donilon (michael.c.donilon@who.eop.gov) 2. Steven J. Ricchetti (steven.j.ricchetti@who.eop.gov) 3. Jeffrey D. Zients (jeffrey_d_zients@who.eop.gov) 4. Jacob J. Sullivan (jacob.j.sullivan@who.eop.gov) 5. Jennifer R. Psaki (jennifer.r.psaki@who.eop.gov) 6. Amanda C. Finney (amanda.c.finney@who.eop.gov) 7. Karine Jean-Pierre (Karine.Jean-Pierre@who.eop.gov) 8. Christopher M. Meagher (Christopher.M.Meagher@who.eop.gov) 9. Andrew J. Bates (Andrew.J.Bates@who.eop.gov) 10. Susan E. Rice (Susan.E.Rice@who.eop.gov) 11. Evan M. Ryan (evan.m.ryan@who.eop.gov) 12. Cathy Chung 13. Ryan Hubbard (Ryan.Hubbard@who.eop.gov) 14. Neera Tanden (Neera.Tanden@who.eop.gov) 15. Dr. Kevin O'Connor (Former White House Physician) 16. Anthony Bernal (arbernal@who.eop.gov) 17. Annie Tomasini (Former Deputy Chief of Staff) 18. Ashley Williams (Former Deputy Director of Oval Office Operations) 19. Tericka M. Lambert (Tericka.M.Lambert@who.eop.gov) 20. Serena E. Walker (Serena.E.Walker@who.eop.gov) 21. Jessica Hertz (Former White House Staff Secretary) 22. Stefanie Feldman (Former White House Staff Secretary) 23. Dana Remus (Dana.A.Remus@who.eop.gov). Search Instructions: For each White House individual identified above, please conduct a separate and independent search using the following three criteria for each individual listed: (1) the email address as provided; (2) the full name as listed; and (3) the email header format of the individual's name, specifically formatted as 'Last name, First name' (e.g., 'Bernal, Anthony'), as commonly reflected in email metadata or headers (e.g., 'Bernal, Anthony R. EOP/WHO'). Search Instructions: For any potentially responsive documents, please include the entire communications or email chain, and all file attachments. I request all responsive documents be delivered electronically, via email. For any responsive documents, please include the entire communications chain, and all file attachments. To further narrow down the scope of the request, requester does not seek correspondence that merely forwards press clippings, such as news accounts or opinion pieces, newsletters, and published or docketed materials, if that correspondence has no comment or no substantive comment added by any party in the thread. The terms 'pertaining to', 'referring', 'relating', or 'concerning' with respect to any given subject means anything that constitutes, contains, embodies, reflects, identifies, states, refers to, deals with, or is in any manner whatsoever pertinent to that subject. The term 'record' means any written, recorded, or graphic matter of any nature whatsoever, regardless of how recorded, and whether original or copy, including, but not limited to, the following: memoranda, reports, expense reports, books, database records, raw data, manuals, instructions, financial reports, . . ._x000D_
 The description has exceeded the character limit. (Date Range for Record Search: From 1/20/2021 To 1/19/2025)</t>
   </si>
   <si>
+    <t>DOI-2026-002416</t>
+  </si>
+  <si>
+    <t>Specks, Olivia</t>
+  </si>
+  <si>
+    <t>I am requesting complete copies of all records in which I, Olivia Javon Specks, appear in any form, including historical, archived, or legacy files. This includes all misspellings, variations, abbreviations, aliases, clerical errors, and transposed numbers associated with my name or identifiers._x000D_
+In addition, I request all records in which any of my known biological ancestors appear, including all variant spellings, phonetic equivalents, and misrecorded names:_x000D_
+E-La-Pa-Ho-Nubbee (approx. 1800–1840)_x000D_
+Chum-Pa (approx. 1800–1840)_x000D_
+Risha / Richie / Resha / Rushie / Rishy (approx. 1820–1830 MS; died approx. 1910–1920 TX; possibly under Higginbotham, Hix, Higginbothen, or prior Indigenous name)_x000D_
+Ellen Harvey (approx. 1830–1850)_x000D_
+Green Harvey (approx. 1840–1860)_x000D_
+Willy Harvey (approx. 1855–1875)_x000D_
+Amanda Porter / Amanda Brenson / Amanda Brinson (approx. 1845–1855; died approx. 1920–1925)_x000D_
+Henry Porter (approx. 1840–1855)_x000D_
+Missie Anderson (approx. 1850–1870)_x000D_
+Holsey Forch (approx. 1850–1870)_x000D_
+Dora Graham (approx. 1860–1880)_x000D_
+Rena Harvey Pate (approx. 1865–1885)_x000D_
+Sallie Porter Jefferson (approx. 1870–1875; died approx. 1940–1950)_x000D_
+Charlie Edward Nickens (approx. 1870–1890)_x000D_
+James Edwards Forch (approx. 1880–1900)_x000D_
+Nora Price / Mattie Forch (approx. 1880–1900)_x000D_
+Jim Jefferson (approx. 1865–1880)_x000D_
+Olivia Jefferson / Olivia Broussard (approx. 1895–1910)_x000D_
+Bruce Broussard (approx. 1890–1910)_x000D_
+Mary Fitzgerald (approx. 1900–1940)_x000D_
+Mary Dixon / Mary Dixion (approx. 1900–1940)_x000D_
+Bishop Jimmy Dixon (approx. 1930–1960)_x000D_
+Willie Mae Elliot (approx. 1920–1935)_x000D_
+George Elliot (approx. 1900–1920)_x000D_
+Josephine Elliot (approx. 1900–1920)_x000D_
+Caroline Jean Carlton / Caroline Jean Everline (approx. 1935–1950)_x000D_
+Mart Dwayne Henry (approx. 1950–1960)_x000D_
+Robert Henry Sr. (approx. 1930–1950)_x000D_
+Robert Henry Jr. (approx. 1955–1970)_x000D_
+Dorothy Specks (approx. 1940–1960)_x000D_
+Tony Fred Moore Sr. (approx. 1930–1940)_x000D_
+Sue Ann Shorter-Moore (approx. 1930–1945)_x000D_
+Mildred (TX/CO, deceased approx. 1980s–1990s)_x000D_
+Cornelious (TX, nursing home 1980s–1990s)_x000D_
+Carnell Specks Sr. (approx. 1950–1960)_x000D_
+Carnell Specks Jr. (approx. 1970–1980)</t>
+  </si>
+  <si>
+    <t>DOI-2026-002449</t>
+  </si>
+  <si>
+    <t>Any and all written or electronic communications, including texts, emails and Signal, sent or received by Matt Giacona that contain one or more of the following keywords: "leak", "leakers", "NDA", "NDAs", "Nostrant", and/or "Houston Chronicle". This request seeks records produced between October 15, 2025 and December 8, 2025.</t>
+  </si>
+  <si>
+    <t>DOI-2026-002458</t>
+  </si>
+  <si>
+    <t>Addington, Cameron</t>
+  </si>
+  <si>
+    <t>Centralis Capital LLC</t>
+  </si>
+  <si>
+    <t>Amended to: all BOEM communications to and from Sable from August 1, 2025 to the present</t>
+  </si>
+  <si>
+    <t>DOI-2026-002521</t>
+  </si>
+  <si>
+    <t>Gregorini, Jared</t>
+  </si>
+  <si>
+    <t>none</t>
+  </si>
+  <si>
+    <t>I am requesting (1) all email correspondence exchanged between BOEM employee Andrea Nygren and Jared Gregorini, during the period of November 1, 2023 through May 1, 2024, including all emails sent by Andrea Nygren to Jared Gregorini, all emails sent by Jared Gregorini to Andrea Nygren, and any emails that Andrea Nygren forwarded to Jared Gregorini within that timeframe. This request also includes any emails exchanged between them in that period that contain the terms “Native American,” “American Indian,” “Native,” “Indigenous,” or “study,” to ensure identification of the specific communication, even if I do not recall the exact phrasing used in the subject line or message content. Only emails are requested, and all attachments should be excluded unless the body of the email explicitly states “see attached.” In addition, I am requesting (2) copies of all awards, recognitions, performance bonuses, or formal acknowledgments issued to (a) Andrea Nygren and (b) Tamara Richardson, for the 2024 calendar year, including the award name, date, justification, and any official citations or notifications. No other custodians, topics, or record types are included. These records consist solely of two-party correspondence, emails forwarded by a single custodian, and official personnel awards within defined timeframes, making them readily identifiable and searchable with minimal effort under 43 C.F.R. § 2.5. (Date Range for Record Search: From 11/01/2023 To 05/01/2024)</t>
+  </si>
+  <si>
     <t>DOI-2026-002587</t>
   </si>
   <si>
     <t>Records that are, include, or reflect decisions, directions, or communications—internal or external to Interior— related to leasing, exploration, or development of minerals other than oil, gas, and sulfur on the outer continental shelf (OCS). This includes but is not limited to records that are or reflect:_x000D_
 1. Any correspondence both internally within the agency and externally between BOEM and any other party, dated on or after January 20, 2021, that concerns deep-sea mining or deep-sea minerals exploration in the U.S. Exclusive Economic Zone (EEZ) surrounding the Commonwealth of the Northern Mariana Islands (CNMI) and Guam, Virginia, or Alaska. This includes expression(s) of interest by any party in conducting research concerning deep-sea minerals or obtaining a lease, authorization to explore, or authorization to develop deep-sea minerals under the Outer Continental Shelf Lands Act (OCSLA) in the U.S. EEZ offshore CNMI and/or Guam, Virginia, or Alaska._x000D_
 2. Any records or correspondence, dated on or after January 20, 2025, concerning BOEM’s decision to seek input regarding offshore minerals leasing in the EEZ offshore CNMI and Guam (as reflected in the request for information published at 90 Fed. Reg. 50,872), Virginia (as reflected BOEM’s press release of Dec. 12, 2025),3 or Alaska, or reflecting BOEM consideration of deep-sea minerals leasing or other deep-sea minerals activities (such as research and exploration) offshore CNMI and/or Guam, Virginia, or Alaska.</t>
+  </si>
+  <si>
+    <t>DOI-2026-002627</t>
+  </si>
+  <si>
+    <t>Sarinsky, Max</t>
+  </si>
+  <si>
+    <t>Institute for Policy Integrity at NYU School of La</t>
+  </si>
+  <si>
+    <t>•	The most recently updated versions of: (1) the Revised Market Simulation Model, (2) the Offshore Environmental Cost Model, (3) the When Exploration Begins model, and (4) the Greenhouse Gas Lifecycle Model. For each model, please include all code, Excel tables, etc. Please provide all data inputs into these three models used in BOEM’s 11th National Outer Continental Shelf Oil and Gas Leasing Draft Proposed Program, so that the model runs.  _x000D_
+•	All inputs, assumptions, and calculations underlying BOEM’s analysis of net social value (including net economic value and gross revenue) in each planning area for BOEM’s 11th National Outer Continental Shelf Oil and Gas Leasing Draft Proposed Program. Please include any Excel tables or similar programs used in the net economic value calculation. _x000D_
+•	All inputs, assumptions, and calculations underlying BOEM’s analysis of the probability of oil spills in the agency’s 11th National Outer Continental Shelf Oil and Gas Leasing Draft Proposed Program. Specifically, all information used to estimate oil spills by cost, size, and region (and any other relevant metric that the agency assesses).</t>
+  </si>
+  <si>
+    <t>DOI-2026-002654</t>
+  </si>
+  <si>
+    <t>records concerning BOEM’s legal authority and interagency process for approving offshore wind turbine arrays that include turbines beyond 12 nautical miles (NM) from shore where FAA obstruction evaluations and hazard/no-hazard determinations under 14 C.F.R. Part 77 were not conducted (or were not available in the usual Part 77 form)._x000D_
+This request seeks records relating to BOEM’s understanding of: (a) what agency—if any—was responsible for obstruction evaluation and civil-aviation radar/airspace safety review beyond 12 NM, (b) what BOEM relied on in the absence of FAA determinations, and (c) whether BOEM concluded that proceeding without FAA Part 77 determinations beyond 12 NM was lawful and safe._x000D_
+PROJECTS / GEOGRAPHIC FOCUS_x000D_
+This request concerns offshore wind projects and associated turbines located beyond 12 NM, including but not limited to: Vineyard Wind 1, South Fork Wind, Revolution Wind, Sunrise Wind, and Empire Wind. If BOEM maintains a categorical policy or general legal interpretation applicable to offshore wind beyond 12 NM, the Coalition requests those records even if not project-specific._x000D_
+RECORDS REQUESTED_x000D_
+Please produce the following categories of records, including attachments and enclosures:_x000D_
+1.	BOEM authority relied upon / delegation mechanism: All records identifying any statutory, regulatory, delegated, or interagency authority BOEM relied upon to approve COPs, SAPs, COP conditions, or turbine layouts beyond 12 NM without FAA Part 77 hazard/no-hazard determinations._x000D_
+2.	Internal legal analysis of proceeding without FAA Part 77 determinations: All BOEM/DOI legal analyses, memoranda, emails, or opinions addressing whether BOEM may lawfully approve, condition, or allow construction/operation of offshore wind turbines beyond 12 NM when FAA Part 77 determinations are not issued or not available._x000D_
+3.	OCSLA § 8(p)(4) interpretation related to aviation / airspace / radar: All records reflecting BOEM’s interpretation of its duties under OCSLA § 8(p)(4) (or related authorities) as they relate to aviation safety, navigable airspace, obstruction hazards, and radar interference for turbines beyond 12 NM._x000D_
+4.	BOEM knowledge that FAA Part 77 determinations were not being performed beyond 12 NM: All communications or records reflecting BOEM’s knowledge, understanding, or acknowledgement that FAA obstruction evaluations (Part 77 hazard/no-hazard determinations) were not being conducted or not being issued in the usual form for turbines beyond 12 NM, including communications with FAA, DOT, DHS, DoD, USCG, NOAA, or other agencies._x000D_
+5.	What BOEM treated as the substitute (if any) for FAA review: All records identifying what BOEM treated as the review mechanism in lieu of FAA Part 77 determinations beyond 12 NM (e.g., feasibility reviews, interagency correspondence, special conditions, mitigation agreements, internal engineering review, etc.)._x000D_
+6.	DoD/NORAD/Clearinghouse reliance and scope limits: All records in which BOEM relied upon, referenced, or treated DoD/NORAD/Military Aviation and Installation Assurance Siting Clearinghouse review, correspondence, or mitigation agreements as addressing—fully or partially—issues normally evaluated by FAA under Part 77 for turbines beyond 12 NM._x000D_
+7.	Civil-aviati . . . (Date Range for Record Search: From 1/1/2019 To 1/20/2025)</t>
   </si>
   <si>
     <t>DOI-2026-002685</t>
   </si>
   <si>
     <t>Nelson, Chris</t>
   </si>
   <si>
     <t>Judicial Watch, Inc.</t>
   </si>
   <si>
     <t>Records and communications about the Construction and Operations Plans (COPs) for the following offshore wind projects and how they may affect military are civilian radar operations. _x000D_
 • Revolution Wind _x000D_
 • South Fork Wind _x000D_
 • Vineyard Wind _x000D_
 Specific records requested include: _x000D_
 Records Requested _x000D_
 1. Final radar impact assessments, screening studies, modeling analyses, or evaluations relied upon by BOEM in approving each project’s Construction and Operations Plan. _x000D_
 2. Final determinations, findings, or conclusions regarding whether identified radar interference impacts were: _x000D_
 o Acceptable as-is, _x000D_
 o Subject to mitigation, _x000D_
 o Deferred for future mitigation, or _x000D_
 o Unresolved at the time of approval. _x000D_
 3. Any conditions of approval, mitigation commitments, operational assumptions, or risk acceptance determinations related to radar interference that were incorporated into, referenced by, or relied upon in BOEM’s final COP approval decisions.  (Date Range for Record Search: From 05/01/2020 To 12/31/2023) (Date Range for Record Search: From 5/1/2020 To 12/31/2023)</t>
   </si>
   <si>
     <t>DOI-2026-002686</t>
   </si>
   <si>
     <t>Records and communications about issuance of amendments to specific offshore wind leases in January 2025, which incorporated provisions from 43 U.S.C. § 1334(a)(2)(B) and (C). Specific Records Requested: 1. Final Decisions and Rationales for January 2025 Lease Amendments: All final memoranda, decision documents, or briefing papers created or received by the Bureau of Ocean Energy Management (BOEM) between December 1, 2024, and January 31, 2025, that explain the rationale for amending offshore wind leases (limited to the Block Island Wind Farm, South Fork Wind, Revolution Wind, and Sunrise Wind projects) to incorporate protections from 43 U.S.C. § 1334(a)(2)(B) and (C). This includes final descriptions of: o The five-year suspension requirement prior to cancellation; o Any heightened evidentiary standard for harm; o Mandatory financial compensation provisions; o Addition of clean-up and decommissioning liabilities. Exclude purely deliberative drafts. 2. Records on Modification of Standard Lease Form: The final revised standard lease form for offshore renewable energy projects as modified on or around January 17, 2025, along with any final explanatory memoranda or Federal Register notices (if any) discussing the changes and compliance with OCSLA or the Administrative Procedure Act (APA). Limit to documents dated between January 1, 2025, and January 31, 2025. 3. External Communications Regarding Lease Amendments: All communications between BOEM officials and external parties (e.g., lessees, state officials, or congressional staff) between November 1, 2024, and February 1, 2025, concerning the January 2025 lease amendments. This includes discussions of financial impacts, such as taxpayer costs for projects like Revolution Wind. 4. Communications Regarding Pending Litigation: All non-privileged communications between BOEM officials and external parties between November 1, 2024, and February 1, 2025, referencing the January 2025 lease amendments in connection with: o Case No. 1:24-cv-00141-RCL (Revolution Wind); o Case No. 1:24-cv-01087-APM (South Fork Wind). 5. Targeted Communications with Specific Individuals or Entities: Communications between BOEM officials and the following, limited to the specified topics and time periods: o Senator Sheldon Whitehouse or staff, Gina Raimondo (as Governor or Commerce Secretary), or Sandra Whitehouse, from January 1, 2020, to February 1, 2025, regarding offshore wind lease amendments or permitting for the named projects; o Jeff Grybowski, Stacey Tingley, or representatives of Deepwater Wind/Ørsted/US Wind/Eversource, from January 1, 2009, to December 31, 2015, regarding the 2009 Rhode Island-Deepwater Wind contract or Ocean Special Area Management Plan (SAMP); o Rhode Island agencies (CRMC, PUC, etc.) or former Governor Donald Carcieri's staff, from March 1, 2010, to December 31, 2010, regarding legislative overrides of PUC decisions (e.g., RI House Bill 8083/Senate Bill 2819). 6. Specific Records on Historical Con (Date Range for Record Search: From 01/01/2020 To 02/01/2025)</t>
   </si>
   <si>
-    <t>DOI-2026-003059</t>
-[...80 lines deleted...]
-    <t>I request the following records from Feb. 1 to March 1, 2026:_x000D_
+    <t>DOI-2026-002699</t>
+  </si>
+  <si>
+    <t>Kim, Jonathan</t>
+  </si>
+  <si>
+    <t>Energy and Policy Institute</t>
+  </si>
+  <si>
+    <t>I am requesting a copy of all electronic communications between Matthew Giacona and Jordan Christman from April 1, 2025 to the present. _x000D_
+For the purposes of this request, electronic communications includes communications sent and received through: email; text messages; mobile-phone-based/computer-based text communications, including but not limited to iMessage, Slack, Microsoft Teams, Google Workspace, Telegram, Signal, and WhatsApp messages; and social media–based messaging platforms such as X direct messages, Instagram direct messages, and Facebook Messenger. Please note that my request includes carbon copies as well as all email and electronic message attachments. _x000D_
+I am also requesting all records created pursuant to Matthew Giacona's meeting with Jordan Christman on May 9, 2025 at 10AM EST. This includes any agenda, handwritten or electronic notes, meeting minutes, and/or meeting invites.</t>
+  </si>
+  <si>
+    <t>DOI-2026-002861</t>
+  </si>
+  <si>
+    <t>I request the following records from Dec. 1, 2025 to Jan. 1, 2026:_x000D_
 1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
 2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
 3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
 4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
-Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 02/01/2026 To 03/01/2026)</t>
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 12/01/2025 To 01/01/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-002915</t>
+  </si>
+  <si>
+    <t>Kromer, Lee</t>
+  </si>
+  <si>
+    <t>Oceantic Network</t>
+  </si>
+  <si>
+    <t>I am interested in any documents or correspondences related to the November 2025 Department of War (DoW) additional assessment regarding the national security implications of offshore wind projects. This includes intra-agency correspondences within the DOI and BOEM regarding the assessment and the decision to move forward with the Dec 22, 2025 stop work order put in place as a result of this assessment. The timeline should include correspondences made before the assessment in the case that they are about the assessment. (Date Range for Record Search: From 11/1/2025 To 12/22/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-002933</t>
+  </si>
+  <si>
+    <t>Rodriguez, Kaylee</t>
+  </si>
+  <si>
+    <t>Public Employees for Environmental Responsibility</t>
+  </si>
+  <si>
+    <t>All clearance records, including emails and entries in the Data Tracking Systems (DTS), for the Director’s Orders issued on December 22, 2025, to the following five wind projects:_x000D_
+1.Vineyard Wind 1 (OCS-A 0501)_x000D_
+2.Revolution Wind (OCS-A 0486)_x000D_
+3.CVOW – Commercial (OCS-A 0483)_x000D_
+4.Sunrise Wind (OCS-A 0487)_x000D_
+5.Empire Wind 1 (OCS-A 0512) (Date Range for Record Search: From 11/1/2025 To 12/22/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-002934</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, 5 U.S.C. 552, as amended, Public Employees for Environmental Responsibility (PEER), requests information from the Bureau of Safety and Environmental Enforcement (BSEE) for the signed SF-312 of Matthew Giacona, Acting Director of the Bureau of Ocean Energy Management. _x000D_
+We are requesting the signed SF-312 (Classified Information Nondisclosure Agreement) for Matthew Giacona. _x000D_
+(See attached request). (Date Range for Record Search: From 11/01/2025 To 12/22/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-002956</t>
+  </si>
+  <si>
+    <t>Robison, logan</t>
+  </si>
+  <si>
+    <t>APTIM</t>
+  </si>
+  <si>
+    <t>SOLICITATION NUMBER: 140M0120R0008_x000D_
+Agency: U.S. DEPARTMENT OF THE INTERIOR, BUREAU OF OCEAN ENERGY MANAGEMENT (BOEM)_x000D_
+Bid Name: GEOPHYSICAL, GEOLOGICAL, AND ENVIRONMENTAL DATA COLLECTION AND ANALYSIS SUPPORTING OUTER CONTINENTAL SHELF MARINE MINERALS STEWARDSHIP_x000D_
+Submitted/Due: November 30, 2020</t>
+  </si>
+  <si>
+    <t>DOI-2026-002996</t>
+  </si>
+  <si>
+    <t>Cape, John</t>
+  </si>
+  <si>
+    <t>Cape Consulting Services</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, 5 U.S.C. § 552, I hereby request copies of records maintained by the Bureau of Ocean Energy Management (BOEM) related to financial compliance for Federal offshore oil and gas lease OCS-G 37340 (Brazos Block 543)._x000D_
+In addition, we request all financial records associated with Brazos Block 540 and Brazos Block A7 which were both sold in the Federal Auction on December 10, 2025._x000D_
+Specifically, I request records sufficient to show:_x000D_
+Documentation confirming compliance with rental payment requirements;_x000D_
+Any notices of noncompliance, delinquency, cure, or default related to payments, if applicable;_x000D_
+Any correspondence between BOEM and the lessee regarding lease payments or financial obligations._x000D_
+This request covers the period from lease issuance to the present and includes electronic records, internal tracking systems, and correspondence.</t>
+  </si>
+  <si>
+    <t>DOI-2026-003048</t>
+  </si>
+  <si>
+    <t>Please provide all bidders proposals and all evaluation scoring for the following _x000D_
+SOLICITATION NUMBER: 140M0120R0008_x000D_
+Agency: U.S. DEPARTMENT OF THE INTERIOR, BUREAU OF OCEAN ENERGY MANAGEMENT (BOEM)_x000D_
+Bid Name: GEOPHYSICAL, GEOLOGICAL, AND ENVIRONMENTAL DATA COLLECTION AND ANALYSIS SUPPORTING OUTER CONTINENTAL SHELF MARINE MINERALS STEWARDSHIP_x000D_
+Submitted/Due: November 30, 2020</t>
+  </si>
+  <si>
+    <t>DOI-2026-003059</t>
+  </si>
+  <si>
+    <t>All written or electronic communications, including emails, texts, Signal messages, etc, sent or received by Matt Giacona that reference the BBG1, also known as the Big Beautiful Gulf 1 Oil &amp; Gas Lease Sale. You can read more about that sale here: https://www.boem.gov/oil-gas-energy/big-beautiful-gulf-1-bbg1-oil-gas-lease-sale_x000D_
+This request seeks records produced since July 4, 2025 to the date this request is processed.</t>
+  </si>
+  <si>
+    <t>DOI-2026-003066</t>
+  </si>
+  <si>
+    <t>I request two specific documents authored by me, Jared Gregorini, that are readily identifiable and limited in scope. The first is a document titled “Issues I’ve Run Into,” also referenced as “3. Issues I’ve Run Into,” which I created during my employment with BOEM and stored in the Documents folder of my individual user profile on my BOEM-issued laptop. This document existed as of May 9, 2024. The second is a conflict-resolution document authored by me and uploaded by me to an internal BOEM SharePoint site used by the Office of Budget and Administration, Administration and Compliance Branch, following DOI conflict-resolution training. This document existed as of May 9, 2024. This request is limited solely to these two documents and does not seek drafts, prior versions, emails, chat messages, or attachments. The records can be located by searching my former user account’s local Documents directory and SharePoint uploads associated with my name, and can be retrieved with a reasonable amount of effort consistent with 43 C.F.R. § 2.5. (Date Range for Record Search: From 12/01/2023 To 05/09/2024)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003147</t>
+  </si>
+  <si>
+    <t>Lennon, Anastasia</t>
+  </si>
+  <si>
+    <t>New Bedford Light</t>
+  </si>
+  <si>
+    <t>This a request under the Freedom of Information Act. _x000D_
+I request all email communications (including email attachments) *between* representatives of Vineyard Wind (see [a.]) and BOEM staff (see [b.]):_x000D_
+[a.] _x000D_
+- all addresses ending in "@vineyardwind.com" and/or "avangrid.com" and/or "vineyardoffshore.com"_x000D_
+responsive records may also include emails to and/or from_x000D_
+- Rachel Pachter_x000D_
+- Geri Edens_x000D_
+- Tess Dunleavy_x000D_
+- Michael Clayton_x000D_
+- Ian Campbell _x000D_
+[b.]_x000D_
+- Matthew Giacona_x000D_
+- Audrey Taylor_x000D_
+- Matthew Palmer_x000D_
+- Jennafer Foreman_x000D_
+responsive records may also include emails to and/or from BOEM staff not listed above. _x000D_
+Requested records regard Vineyard Wind 1, a.k.a. Vineyard Wind, an offshore wind project being construction south of Massachusetts. On Dec. 22, 2025, BOEM issued a suspension order for the project. I also request any and all emails and email attachments regarding meetings or meeting requests to discuss the project's suspension order.  _x000D_
+The date range for this request is from Dec. 22, 2025 to Jan. 13, 2026. (Date Range for Record Search: From 12/22/2025 To 1/13/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003240</t>
+  </si>
+  <si>
+    <t>Stevenson, Ian</t>
+  </si>
+  <si>
+    <t>Politico/E&amp;E News</t>
+  </si>
+  <si>
+    <t>Matthew Giacona and Mathew Palmer's emails. “Empire Wind” or “Empire” or “EW” or “Equinor” when it relates to the administration’s plans to halt construction on Empire Wind or to otherwise impede its completion. (Date Range for Record Search: From 7/19/2025 To 1/15/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003241</t>
+  </si>
+  <si>
+    <t>Matthew Giacona and Mathew Palmer's emails. “Revolution Wind” or “Revolution” or “RW” or  “Orsted” when it relates to the administration’s plans to halt construction on Revolution Wind or to otherwise impede its completion. (Date Range for Record Search: From 7/19/2025 To 1/15/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003242</t>
+  </si>
+  <si>
+    <t>Matthew Giacona and Mathew Palmer's Emails: “Sunrise Wind” or “Sunrise” or “SW” or “Orsted” when it relates to the administration’s plans to halt construction on Sunrise Wind or to otherwise impede its completion. (Date Range for Record Search: From 7/19/2025 To 1/15/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003243</t>
+  </si>
+  <si>
+    <t>Matthew Giacona and Mathew Palmer's Emails “Coastal Virginia Offshore Wind” or “CVOW” or “Dominion” when it relates to the administration’s plans to halt construction on Coastal Virginia Offshore Wind or to otherwise impede its completion. (Date Range for Record Search: From 7/19/2025 To 1/15/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003244</t>
+  </si>
+  <si>
+    <t>Matthew Giacona and Mathew Palmer's Emails “Vineyard Wind” or “Vineyard” or “VW” or “Avangrid” when it relates to the administration’s plans to halt construction on Vineyard Wind or to otherwise impede its completion. (Date Range for Record Search: From 7/19/2025 To 1/15/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003344</t>
+  </si>
+  <si>
+    <t>Feragen, Edward</t>
+  </si>
+  <si>
+    <t>Energex Consultants LLC</t>
+  </si>
+  <si>
+    <t>We are formally requesting a Freedom of Information Act release of copies of geologic and geophysical data and related summaries (maps, cross-sections, etc.) covering the former Purisima Point Unit (Leases OCS-P0426, 0427, 0432 and 0435) in the Offshore Santa Maria Basin. The information we are requesting is referenced in the attached PDF of an April 20, 2004 letter from AERA to your office (at that time was the MMS, Pacific Regional Office), including:_x000D_
+Digital copy of reprocessed 3D seismic survey_x000D_
+Reinterpretation of that reprocessed 3D_x000D_
+Set of eight structure maps and eight sections developed from that reinterpretation_x000D_
+Relevant well data (well logs (including mud logs and wireline logs), well test and sampling results, coring results, etc. for the wells within former Purisima Point Unit_x000D_
+Thanks in advance for your help with this FOIA request and please let us know if there are any steps we can take to help expedite the process for this data request. _x000D_
+(Date Range for Record Search: From 01/01/1980 To 01/01/2005)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003363</t>
+  </si>
+  <si>
+    <t>Stavola Jr., Thomas</t>
+  </si>
+  <si>
+    <t>Law Office of Thomas Stavola Jr. LLC</t>
+  </si>
+  <si>
+    <t>I request records maintained by the Bureau of Ocean Energy Management (“BOEM”) concerning BOEM’s communications with Atlantic Shores regarding BOEM’s approval and/or reconsideration of the Atlantic Shores offshore wind project COP approval (and any related reconsideration, remand posture, or proposed agency action). (Date Range for Record Search: From 10/1/2025 To 1/30/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003476</t>
+  </si>
+  <si>
+    <t>Hauser, Elyse</t>
+  </si>
+  <si>
+    <t>BOEM's report on deep sea mining technology. I'm not sure of the precise name of the report, but Jennifer Le (jennifer.le@boem.gov) may know where to locate it.</t>
+  </si>
+  <si>
+    <t>DOI-2026-003483</t>
+  </si>
+  <si>
+    <t>The Center requests from the Bureau of Ocean Energy Management (“BOEM”) from January 20, 2025 to the date BOEM conduct this search: the records, including emails, mentioning, discussing, and/or documenting the decision that it will not seek supplemental financial assurance from offshore lessees and grant holders except in the case of: (1) sole liability properties; and (2) those non-sole liability properties that are held by owners who are not financially strong and that have no co-owners or predecessors who are financially strong: (a) that are inactive; (b) where the production end of life is fewer than five years; or (c) with damaged infrastructure, regardless of the remaining property life of the surrounding producing assets._x000D_
+Search terms:_x000D_
+•	Supplemental bond(s)_x000D_
+•	Financial assurance(s)_x000D_
+•	Risk Management and Financial Assurance for OCS Lease and Grant Obligations_x000D_
+•	89 Fed. Reg. 31544_x000D_
+•	Federal register + 89 + 31544_x000D_
+•	85 Fed. Reg. 65904 _x000D_
+•	Federal register + 85 + 65904 _x000D_
+•	Federal register + 85 + 65910 _x000D_
+Record custodians:_x000D_
+•	Department of the Interior Office of the Secretary_x000D_
+•	BOEM Office of Regulatory Affairs_x000D_
+•	BOEM Risk Management Policy Division_x000D_
+•	Doug Burgum_x000D_
+•	Karen Thundiyil, Associate Director of Regulatory Affairs_x000D_
+•	Laura Robbins, Gulf Office Acting Director (and involved in Financial Assurance Rules)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003539</t>
+  </si>
+  <si>
+    <t>Stanley, Chris</t>
+  </si>
+  <si>
+    <t>Functional Government Initiative</t>
+  </si>
+  <si>
+    <t>FGI requests from the FGI requests from the Department of the Interior, Bureau of Ocean Energy_x000D_
+Management, from January 1, 2024, until January 20, 2025, all of the following:_x000D_
+• Communication records with American Samoa officials related to deep-sea mining _x000D_
+• All records of analysis, discussions, and communications of the July 24, 2024 Governor of American Samoa’s Executive Order 006-2024, titled “An Order implementing A Moratorium on Deep Seabed Mining Exploration and Exploitation Activities”1_x000D_
+Please search the records of the following custodians:_x000D_
+• Elizabeth Klein, former Director_x000D_
+• Walter Cruickshank, former Deputy Director_x000D_
+• Marissa Knodel, former Senior Advisor_x000D_
+• Dr. Megan Carr, Associate Director, Strategic Resources_x000D_
+• Karen J. Baker, former Associate Director, Renewable Energy_x000D_
+• Tracey Moriarty, Chief, Office of Communications_x000D_
+• Stephen Boutwell, Chief, Office of Congressional Affairs_x000D_
+• Karen Thundiyil, Chief, Office of Regulatory Affairs_x000D_
+• Douglas Boren, Pacific Regional Director</t>
+  </si>
+  <si>
+    <t>DOI-2026-003574</t>
+  </si>
+  <si>
+    <t>Simpson, Jason</t>
+  </si>
+  <si>
+    <t>Welligence Energy Analytics</t>
+  </si>
+  <si>
+    <t>Monthly oil and gas production volumes on blocks AC 771, AC 728.  Shell Offshore Inc is the current operator_x000D_
+Lease #'s G32988 and G31195</t>
+  </si>
+  <si>
+    <t>DOI-2026-003589</t>
+  </si>
+  <si>
+    <t>Dinn, Amy</t>
+  </si>
+  <si>
+    <t>With reference to the Deep Water Port license for the Sea Port Oil Terminal (SPOT), has SPOT, LLC obtained its pipeline rights-of-way?_x000D_
+If so, has SPOT prepared a lease plan and submitted it to BOEM._x000D_
+1. Any communications between SPOT and BOEM regarding its lease plan._x000D_
+2. Any communications between BOEM and SPOT regarding acquisitions by SPOT for leases in the Gulf necessary to construct the licensed deep water port. (Date Range for Record Search: From 04/01/2024 To 02/03/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003590</t>
+  </si>
+  <si>
+    <t>Development and/or drilling plans for the former Purisima Point Unit (Leases OCS-P0426, 0427, 0432 and 0435) in the Offshore Santa Maria Basin. This includes any plans (e.g., number of wells, sequence of wells, notional well locations, etc.) describing how the operator planned to develop and produce the oil and gas resources which were discovered in this unit.  (Date Range for Record Search: From 01/01/1980 To 01/01/2005)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003591</t>
+  </si>
+  <si>
+    <t>Copies of geologic and geophysical data, related summaries (maps, cross-sections, etc.) covering the former Rocky Point Unit (Leases OCS-P0452 and 0453) in the Offshore Santa Maria Basin. This request includes any 2D and 3D seismic, relevant well data (well logs, mud logs, well test and sampling results, coring results, etc.) for the wells within the former Rocky Point Unit. We are also requesting the development and/or drilling plans for the former Rocky Point Unit. This includes any plans (e.g., number of wells, sequence of wells, notional well locations, etc.) describing how the operator planned to develop and produce the oil and gas resources which were discovered in this unit. (Date Range for Record Search: From 01/01/1980 To 01/01/2005)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003592</t>
+  </si>
+  <si>
+    <t>Copies of geologic and geophysical data, related summaries (maps, cross-sections, etc.) covering the former Point Arguello Unit (Leases OCS-P0450, 0451, 0315 and 0316) in the Offshore Santa Maria Basin. This request includes any 2D and 3D seismic, relevant well data (well logs, mud logs, well test and sampling results, coring results, etc.) for the wells within the former Point Arguello Unit. We are also requesting the development and/or drilling plans for the former Point Arguello Unit. This includes any plans (e.g., number of wells, sequence of wells, notional well locations, etc.) describing how the operator planned to develop and produce the oil and gas resources which were discovered in this unit. (Date Range for Record Search: From 01/01/1980 To 01/01/2005)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003606</t>
+  </si>
+  <si>
+    <t>Gerenday, Grace</t>
+  </si>
+  <si>
+    <t>Campaign Legal Center</t>
+  </si>
+  <si>
+    <t>CLC requests all communications between Interior Department ethics officials and any of the individuals listed below, from November 5, 2024 to present, concerning steps the specific employee will take to avoid actual or apparent conflicts of interest: _x000D_
+Matthew Giacona _x000D_
+All documents related to the above officials’ acknowledgement of and agreement to ethics guidelines provided to them by Interior Department ethics officials or from the Office of Government Ethics from November 5, 2024 to present. This includes unofficial ethics pledges made by non-PAS employees. (Date Range for Record Search: From 11/5/2024 To 2/3/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003658</t>
+  </si>
+  <si>
+    <t>Whitehead, Dylan</t>
+  </si>
+  <si>
+    <t>Leadership Connect</t>
+  </si>
+  <si>
+    <t>1. A list of all Bureau of Ocean Energy Management employees. Specifically, I request the following information for each employee: first, middle, and last name, title, office name, appointment type (if applicable), pay scale, direct dial number, email address and start date. I request information for employees who are current at the time of processing this request.    _x000D_
+2. The most up-to-date organizational chart/structure for the Bureau of Ocean Energy Management, including all sub-offices and divisions. (Date Range for Record Search: From 2/1/2026 To 2/6/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003706</t>
+  </si>
+  <si>
+    <t>I request the following records from Jan. 1 to Feb. 1, 2026:_x000D_
+1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
+2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
+3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
+4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 01/01/2026 To 02/01/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-003812</t>
+  </si>
+  <si>
+    <t>Lloyd, Aaron</t>
+  </si>
+  <si>
+    <t>PEER</t>
+  </si>
+  <si>
+    <t>For all of calendar years 2024, 2025, and 2026 to date:_x000D_
+1. Produce all final calculations of the Worst-Case Discharge (WCD) for each offshore oil_x000D_
+and gas well within the Gulf of Mexico (America) approved by the BOEM Gulf regional_x000D_
+office during that period. This should include both the final WCD calculation produced_x000D_
+by the industry applicant, as well as the corresponding final WCD calculation by BOEM_x000D_
+for each such oil and gas well._x000D_
+2. Produce all internally and externally generated documents and communications,_x000D_
+including, but limited to, emails, letters, reports, memoranda, spreadsheets, text_x000D_
+messages, letters, notes, and Microsoft Teams chats, relating to the WCD calculations for_x000D_
+each oil and gas well within the Gulf of Mexico (America) approved by the BOEM Gulf_x000D_
+regional office._x000D_
+3. Produce all internally and externally generated emails, letters, reports, and other_x000D_
+documents mentioning or related to inadequate and/or defective WCD calculations for_x000D_
+each oil and gas well within the Gulf of Mexico (America) approved by the BOEM Gulf_x000D_
+regional office._x000D_
+4. Produce all internally and externally generated emails, letters, reports, and other_x000D_
+documents mentioning or related to any actual blowout from any oil and gas well within_x000D_
+the Gulf of Mexico (America). (Date Range for Record Search: From 1/1/2024 To 2/11/2026)</t>
   </si>
   <si>
     <t>DOI-2026-003833</t>
   </si>
   <si>
     <t>Murphy, Erin</t>
   </si>
   <si>
     <t>Environmental Defense Fund</t>
   </si>
   <si>
     <t>(i) All records of BOEM political appointees that fall into the following categories:_x000D_
 1. Unclassified records concerning any asserted national security threats caused by Vineyard Wind 1 (OCS-A 0501), Revolution Wind (OCS-A 0486), CVOW – Commercial (OCS-A 0483), Sunrise Wind (OCS-A 0487), Empire Wind 1 (OCS-A 0512)._x000D_
 2. An index of any records deemed classified concerning any asserted national security threats caused by Vineyard Wind 1 (OCS-A 0501), Revolution Wind (OCS-A 0486), CVOW – Commercial (OCS-A 0483), Sunrise Wind (OCS-A 0487), Empire Wind 1 (OCS-A 0512)._x000D_
 3. Meeting logs and calendars of the political appointees listed in item (ii) concerning discussions of an energy emergency or the use of emergency powers to address an energy emergency._x000D_
 4. Records of agency decisions to pause the leases for Vineyard Wind 1 (OCS-A 0501), Revolution Wind (OCS-A 0486), CVOW – Commercial (OCS-A 0483), Sunrise Wind (OCS-A 0487), Empire Wind 1 (OCS-A 0512), and records of any actions implementing those decisions._x000D_
 (ii) All correspondence with and/or between any BOEM political appointees including, but not limited to, Matthew Giaconia that contains any of the search terms listed below in item (iii), including any briefing materials, memos, presentations or other documents created by and/or shared with or among BOEM political appointees._x000D_
 (iii) EDF requests the correspondence and other records detailed above that contain any of the following search terms:_x000D_
 • (National Security) AND (Wind OR Clutter OR Radar OR Suspension OR Suspend OR Lease OR Leases OR Outer Continental Shelf OR Offshore Wind OR Windmill OR Windmills OR Tower OR Towers OR Turbine OR Turbines OR Blades)_x000D_
 • (Wind) AND (Clutter OR Radar OR Radar Interference OR Detection OR Vulnerabilities)_x000D_
 • (Lease OR Leases OR Suspension) AND (Vineyard Wind OR Revolution Wind OR CVOW OR Sunrise Wind OR Empire Wind)_x000D_
 • (Lease OR Leases OR Suspension) AND (Avangrid Renewables OR Orsted OR Global Infrastructure Partners OR Dominion Energy OR Equinor)_x000D_
 • (30 C.F.R. § 585.417)._x000D_
 (iv) Correspondence between any BOEM political employees, including Matthew Giaconia, and any external, non-governmental stakeholders concerning the lease suspensions, (see search terms above at (iii)), including, but not limited to correspondence with individuals associated with the following entities and their subsidiaries:_x000D_
 • Avangrid Renewables_x000D_
 o (For ease of records search, please search for correspondence involving emails ending in @avangrid.com)_x000D_
 • Orsted_x000D_
 o (For ease of records search, please search for correspondence involving emails ending in @us.orsted.com or @orsted.com)_x000D_
 • Global Infrastructure Partners_x000D_
 o (For ease of records search, please search for correspondence involving emails ending in @global-infra.com)_x000D_
 • Dominion Energy_x000D_
 o (For ease of records search, please search for correspondence involving emails ending in @dominionenergy.com)_x000D_
 • Equinor_x000D_
 o (For ease of records search, please search for correspondence involving emails ending in @equinor.com) (Date Range for Record Search: From 4/16/2025 To 2/12/2026)</t>
   </si>
   <si>
-    <t>DOI-2026-004515</t>
-[...196 lines deleted...]
-  <si>
     <t>DOI-2026-003841</t>
   </si>
   <si>
     <t>From November 12, 2025 to the date BOEM conducts this search: the records sufficient to show all notices of intent to sue received by BOEM._x000D_
 Please note: this FOIA request excludes emails. (Date Range for Record Search: From 11/12/2025 To 2/12/2026)</t>
   </si>
   <si>
-    <t>DOI-2026-003812</t>
-[...25 lines deleted...]
-the Gulf of Mexico (America). (Date Range for Record Search: From 1/1/2024 To 2/11/2026)</t>
+    <t>DOI-2026-003976</t>
+  </si>
+  <si>
+    <t>Coffey, Mike</t>
+  </si>
+  <si>
+    <t>Imperative Information Group</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, 5 U.S.C. § 552, I request copies of all records maintained by the Bureau of Ocean Energy Management relating to an individual, including but not limited to: • Oil and gas lease applications, lease awards, or lease assignments on the Outer Continental Shelf • Exploration Plans, Development and Production Plans, or related submissions • Financial assurance filings or bonding determinations • Designation of operator approvals • Correspondence regarding leasing qualifications or eligibility • Administrative actions, compliance reviews, or determinations affecting leasing rights This request includes records in which the individual is named directly or identified as a lessee, applicant, assignee, designated operator, principal, authorized signatory, or control person. Please include records from January 1, 2016 to the present. If any portion of the requested material is withheld, please provide a written explanation citing the specific statutory exemption relied upon. If the records are available in electronic format, I request that they be provided electronically. Please contact me if clarification is required to process this request.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004122</t>
+  </si>
+  <si>
+    <t>The Center requests from the Bureau of Ocean Energy Management (“BOEM”) Gulf of America OCS Region from October 1, 2023 to the date BOEM  conducts this search: the records, including permit applications, permit reviews, right of way (ROW) reviews and environmental studies, that include, document, and/or are sufficient to show the regulatory reviews of the following pipeline systems, and what the status of the projects are for these offshore pipelines _x000D_
+proposed for the Gulf: _x000D_
+1.	Canyon Oil Pipeline System;_x000D_
+2.	Canyon Gathering System;_x000D_
+3.	Sparta Gas Pipeline;_x000D_
+4.	Sparta Oil Pipeline; and  _x000D_
+5.	Rome Pipeline _x000D_
+These pipelines would serve the Kaskida Field in the Keathley Canyon and the Sparta Field. They are being proposed by Enbridge Inc., Shell Inc and Oceanus Pipeline Company LLC.  The company contracted to construct the pipelines is called Allseas Group S.A. _x000D_
+Please note: this FOIA request excludes emails and communications.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004135</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, 5 U.S.C. § 552, I request copies of all records maintained by the Bureau of Ocean Energy Management relating to an individual, including but not limited to:_x000D_
+· Oil and gas lease applications, lease awards, or lease assignments on the Outer Continental Shelf_x000D_
+· Exploration Plans, Development and Production Plans, or related submissions_x000D_
+· Financial assurance filings or bonding determinations_x000D_
+· Designation of operator approvals_x000D_
+· Correspondence regarding leasing qualifications or eligibility_x000D_
+· Administrative actions, compliance reviews, or determinations affecting leasing rights_x000D_
+This request includes records in which the individual is named directly or identified as a lessee, applicant, assignee, designated operator, principal, authorized signatory, or control person._x000D_
+Please include records from January 1, 2016 to the present.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004136</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, 5 U.S.C. § 552, I request copies of all records maintained by the Bureau of Ocean Energy Management relating to individual, including but not limited to:_x000D_
+· Oil and gas lease applications, lease awards, or lease assignments on the Outer Continental Shelf_x000D_
+· Exploration Plans, Development and Production Plans, or related submissions_x000D_
+· Financial assurance filings or bonding determinations_x000D_
+· Designation of operator approvals_x000D_
+· Correspondence regarding leasing qualifications or eligibility_x000D_
+· Administrative actions, compliance reviews, or determinations affecting leasing rights_x000D_
+This request includes records in which the individual is named directly or identified as a lessee, applicant, assignee, designated operator, principal, authorized signatory, or control person._x000D_
+Please include records from January 1, 2016 to the present.</t>
   </si>
   <si>
     <t>DOI-2026-004224</t>
+  </si>
+  <si>
+    <t>Chamberlain, Michael</t>
+  </si>
+  <si>
+    <t>Protect the Public's Trust</t>
   </si>
   <si>
     <t>From November 4, 2024, through the date this request is processed, records of_x000D_
 communications between former DOI official Jacob Malcom (now affiliated with_x000D_
 Next Interior) and DOI career (non-political) officials. (Date Range for Record Search: From 11/4/2024 To 3/18/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-004363</t>
+  </si>
+  <si>
+    <t>Debose, Shyanne</t>
+  </si>
+  <si>
+    <t>Maggio Law Group, PLLC</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, 5 U.S.C. § 552, I am writing on behalf of Plaintiff Victor Alford to request copies of the following records relating to the Outer Continental Shelf lease and/or well site where the M/V Deepwater Thalassa was operating on behalf of Shell Offshore Inc. in the Gulf of Mexico on or about May 8, 2024:_x000D_
+1.	The OCS lease identification number, block, area, and operator records for the Shell Offshore Inc. lease/well site where the M/V Deepwater Thalassa was operating on or about May 8, 2024._x000D_
+2.	The Exploration Plan (EP) or Development Operations Coordination Document (DOCD) submitted by Shell Offshore Inc. for the lease/well site where the M/V Deepwater Thalassa was operating on or about May 8, 2024._x000D_
+3.	All operator designation records, including any transfers of operatorship, for the relevant lease for the period January 1, 2023 through December 31, 2024._x000D_
+4.	All permits to drill, modify, or supplemental APDs for the well where the M/V Deepwater Thalassa was operating on or about May 8, 2024.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004408</t>
+  </si>
+  <si>
+    <t>I request the following records from Feb. 1 to March 1, 2026:_x000D_
+1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
+2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
+3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
+4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 02/01/2026 To 03/01/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-004440</t>
+  </si>
+  <si>
+    <t>Heller, Matthew</t>
+  </si>
+  <si>
+    <t>Virginia Department of Energy</t>
+  </si>
+  <si>
+    <t>I would like a redacted copy of the Unsolicited Request for a Lease Sale of Marine Mineral Exploration and Development Rights on the Outer Continental Shelf Offshore of the Commonwealth of Virginia submitted by Odyssey Marine Exploration, dated November 6, 2025 (Date Range for Record Search: From 11/01/2025 To 12/01/2025)</t>
   </si>
   <si>
     <t>DOI-2026-004473</t>
   </si>
   <si>
     <t>I request all records created, received, reviewed, circulated, or maintained by BOEM that state, reflect, discuss, analyze, question, or evaluate whether BOEM’s NEPA review for the following offshore wind projects: Atlantic Shores South, Empire Wind, New England Wind, Vineyard Wind 1 and Sunrise Wind, during various timeframes._x000D_
 1.	was deficient, inadequate, unsupported, incomplete, or legally insufficient;_x000D_
 2.	required supplementation, revision, additional analysis, or reconsideration;_x000D_
 3.	relied on unsupported, uncertain, inadequate, or incomplete baseline information, survey data, modeling, assumptions, or mitigation;_x000D_
 4.	failed adequately to analyze cumulative impacts, alternatives, marine mammal impacts, or other key environmental effects;_x000D_
 5.	improperly deferred analysis or relied on post-approval data gathering to cure analytical deficiencies._x000D_
 This request includes records reflecting any internal concern that BOEM’s NEPA review for Atlantic Shores South did not satisfy NEPA’s “hard look” requirement. (Date Range for Record Search: From 12/1/2018 To 7/1/2024)</t>
   </si>
   <si>
     <t>DOI-2026-004488</t>
   </si>
   <si>
     <t>I request all records created, received, reviewed, circulated, or maintained by BOEM that state, reflect, discuss, analyze, question, or evaluate whether BOEM’s NEPA review for the Empire Wind Project was unsupported, uncertain, deficient, incomplete, legally insufficient, or in need of revision, reconsideration, supplementation, or further analysis, including but not limited to records concerning:_x000D_
 1. baseline data, survey data, or information gaps;_x000D_
 2. modeling, assumptions, impact conclusions, or technical analyses;_x000D_
 3. cumulative impacts;_x000D_
 4. alternatives analysis;_x000D_
 5. marine mammal impacts or other biological-resource impacts;_x000D_
 6. mitigation sufficiency;_x000D_
 7. any need to revise, delay, supplement, or reconsider the FEIS, ROD, or COP approval;_x000D_
@@ -1495,393 +1613,1097 @@
 - “baseline”_x000D_
 - “survey data”_x000D_
 - “geophysical data”_x000D_
 - “data gap”_x000D_
 - “information gap”_x000D_
 - “assumption”_x000D_
 - “cumulative impacts”_x000D_
 - “alternatives”_x000D_
 - “mitigation”_x000D_
 - “reconsider”_x000D_
 - “revise”_x000D_
 - “delay”_x000D_
 - “not supported”_x000D_
 - “legally insufficient”_x000D_
 - “incomplete”_x000D_
 - “marine mammals”_x000D_
 - “EIS”_x000D_
 - “FEIS”_x000D_
 - “ROD”_x000D_
 - “COP”_x000D_
 - “transit lane”_x000D_
 - “fishing data”_x000D_
 This request also includes records located through equivalent reasonably tailored search strings, abbreviations, or Boolean variations of the foregoing terms.</t>
   </si>
   <si>
-    <t>DOI-2026-000164</t>
-[...2 lines deleted...]
-    <t>I request the following records from Sept. 1 to Oct. 1, 2025:_x000D_
+    <t>DOI-2026-004515</t>
+  </si>
+  <si>
+    <t>The complete human-readable source code used by or for BOEM in connection with the Oil Spill Risk Analysis (OSRA) model.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004516</t>
+  </si>
+  <si>
+    <t>Model artifacts and supporting materials associated with systems, methodologies, analytical tools, or modeling processes used by or for BOEM in connection with the Oil Spill Risk Analysis (OSRA) model.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004786</t>
+  </si>
+  <si>
+    <t>Inabnitt, Nick</t>
+  </si>
+  <si>
+    <t>Nexgenixai</t>
+  </si>
+  <si>
+    <t>Winning grants applications</t>
+  </si>
+  <si>
+    <t>DOI-2026-004870</t>
+  </si>
+  <si>
+    <t>Any settlement agreements, termination agreements, or memoranda of agreement between the Department of the Interior (including BOEM) and TotalEnergies relating to:_x000D_
+Lease OCS-A 0538 (New York Bight)_x000D_
+Lease OCS-A 0545 (Carolina Long Bay)_x000D_
+Any documents describing or authorizing:_x000D_
+reimbursement or repayment of lease bonus bids or fees_x000D_
+the source of funds for such reimbursement_x000D_
+the legal authority relied upon for such payments_x000D_
+Any correspondence between BOEM, DOI, and the Department of Justice regarding:_x000D_
+settlement of claims_x000D_
+potential liability_x000D_
+use of the Judgment Fund or other appropriations_x000D_
+Any internal legal memoranda or briefing materials concerning:_x000D_
+the legal basis for reimbursing TotalEnergies_x000D_
+applicability of OCSLA compensation provisions_x000D_
+Anti-Deficiency Act considerations_x000D_
+Date range: January 1, 2024 – present</t>
+  </si>
+  <si>
+    <t>DOI-2026-004881</t>
+  </si>
+  <si>
+    <t>Dragon, Jackie</t>
+  </si>
+  <si>
+    <t>Greenpeace</t>
+  </si>
+  <si>
+    <t>Greenpeace USA requests all BOEM records from January 1, 2024 to the present related to: (1) public comments received in response to the American Samoa OCS minerals Request for Information and Interest (Federal Register, June 16, 2025), including unpublished comments and any internal tallies or selection criteria; (2) internal deliberations related to the November 10, 2025 Area Identification decision, including assessment of public and territorial government opposition and the Governor's request for an extended comment period; (3) communications with the American Samoa territorial government concerning OCS mineral leasing; (4) communications with industry applicants including Impossible Metals, The Metals Company, American Metal Inc., American Metal Resources LLC, and SeaX Inc.; (5) interagency coordination with NOAA, State, DoD, the U.S. Coast Guard, and DOI's Office of Insular Affairs on the Area ID process and DSHMRA licensing; and (6) records concerning the January 2026 BOEM Seabed Mining Regulatory Workshop, including planning documents, participant lists, and communications with external parties. Please provide all records electronically. (Date Range for Record Search: From 01/01/2024 To 03/25/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-004894</t>
+  </si>
+  <si>
+    <t>DOI-2026-004916</t>
+  </si>
+  <si>
+    <t>See attached.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004929</t>
+  </si>
+  <si>
+    <t>To Whom It May Concern:_x000D_
+Pursuant to the Freedom of Information Act, I hereby request the following records:_x000D_
+Any written or electronic communications, including emails, texts, Microsoft Teams messages, Signal chats, or DMs, sent or received by Matt Giacona that reference the Endangered Species Committee, also known as the "God Squad". This include any references to the committee as it relates to Doug Burgum's decision in March 2026 to convene said committee._x000D_
+I am a reporter for Public Domain and seek a fee waiver. If that waiver is denied I am willing to pay $25._x000D_
+The requested documents will be made available to the general public, and this request is not being made for commercial purposes._x000D_
+In the event that there are fees, I would be grateful if you would inform me of the total charges in advance of fulfilling my request. I would prefer the request filled electronically, by e-mail attachment if available or CD-ROM if not._x000D_
+Thank you in advance for your anticipated cooperation in this matter. I look forward to receiving your response to this request within 20 business days, as the statute requires._x000D_
+Sincerely,_x000D_
+Jimmy Tobias_x000D_
+Upload documents directly: https://www.muckrock.com/respond/2250858/</t>
+  </si>
+  <si>
+    <t>DOI-2026-004930</t>
+  </si>
+  <si>
+    <t>To Whom It May Concern:_x000D_
+Pursuant to the Freedom of Information Act, I hereby request the following records:_x000D_
+Any written or electronic communications, including emails, texts, Microsoft Teams messages, Signal chats, or DMs, sent or received by Jordan Christman and Matthew Giacona that reference the Endangered Species Committee, also known as the "God Squad". This include any references to the committee as it relates to Doug Burgum's decision in March 2026 to convene said committee._x000D_
+I am a reporter for Public Domain and seek a fee waiver. If that waiver is denied I am willing to pay $25._x000D_
+The requested documents will be made available to the general public, and this request is not being made for commercial purposes._x000D_
+In the event that there are fees, I would be grateful if you would inform me of the total charges in advance of fulfilling my request. I would prefer the request filled electronically, by e-mail attachment if available or CD-ROM if not._x000D_
+Thank you in advance for your anticipated cooperation in this matter. I look forward to receiving your response to this request within 20 business days, as the statute requires._x000D_
+Sincerely,_x000D_
+Jimmy Tobias_x000D_
+Upload documents directly: https://www.muckrock.com/respond/2250859/</t>
+  </si>
+  <si>
+    <t>DOI-2026-004936</t>
+  </si>
+  <si>
+    <t>Dayak, Shifra</t>
+  </si>
+  <si>
+    <t>NOTUS</t>
+  </si>
+  <si>
+    <t>I’m requesting copies of all communications (including but not limited to emails) that involved any Department of the Interior staff and contained any of the following words or phrases: _x000D_
+TotalEnergies_x000D_
+Pouyanné_x000D_
+Patrick _x000D_
+Carolina Long Bay_x000D_
+Attentive  (Date Range for Record Search: From 01/01/2026 To 03/27/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-004970</t>
+  </si>
+  <si>
+    <t>The complete human-readable source code used by or for BOEM in connection with the WEB3 “When Exploration Begins” model (version 3), including any systems, modules, macros, scripts, libraries, or analytical components used to support fair market value analysis and leasing economics evaluation.</t>
+  </si>
+  <si>
+    <t>DOI-2026-004971</t>
+  </si>
+  <si>
+    <t>Model artifacts and supporting materials associated with systems, methodologies, analytical tools, or decision-support processes used by or for BOEM in connection with the WEB3 “When Exploration Begins” model (version 3), including systems supporting fair market value analysis and leasing economics evaluation</t>
+  </si>
+  <si>
+    <t>DOI-2026-004972</t>
+  </si>
+  <si>
+    <t>The complete human-readable source code used by or for BOEM in connection with the Greenhouse Gas Life Cycle Energy Emissions Model (GLEEM), including any systems, modules, scripts, functions, notebooks, or analytical components used to estimate lifecycle greenhouse gas emissions</t>
+  </si>
+  <si>
+    <t>DOI-2026-004973</t>
+  </si>
+  <si>
+    <t>Model artifacts and supporting materials associated with systems, methodologies, analytical tools, or decision-support processes used by or for BOEM in connection with the Greenhouse Gas Life Cycle Energy Emissions Model (GLEEM)</t>
+  </si>
+  <si>
+    <t>DOI-2026-005119</t>
+  </si>
+  <si>
+    <t>Stecler, David</t>
+  </si>
+  <si>
+    <t>Mysticetus</t>
+  </si>
+  <si>
+    <t>I request the Protected Species Observer (PSO) raw data and sighting reports submitted to BOEM regarding Dominion Energy’s Coastal Virginia Offshore Wind (CVOW) construction activities during the 2025 calendar year._x000D_
+1. Records Requested_x000D_
+I am seeking all digital data records (CSV, Excel, or XML preferred) and compiled reports submitted in compliance with:_x000D_
+Construction and Operations Plan (COP): Coastal Virginia Offshore Wind (CVOW)._x000D_
+Incidental Take Authorizations: Records submitted pursuant to NMFS-issued IHAs/LOAs for this project._x000D_
+2. Context &amp; Relationship to BOEM Contract 140M0122P0019_x000D_
+This request follows the work performed by Mysticetus, LLC under BOEM Contract 140M0122P0019 ("Protected Species Software"). (Date Range for Record Search: From 1/1/2025 To 12/31/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-005123</t>
+  </si>
+  <si>
+    <t>Huffstutler, Matthew</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act, I request access to all available seafloor mapping data for the Northern Gulf of Mexico._x000D_
+Specifically, I am requesting:_x000D_
+Multibeam and single-beam bathymetric data_x000D_
+Side-scan sonar imagery and mosaics_x000D_
+Sub-bottom profiler data_x000D_
+Seafloor backscatter data_x000D_
+Digital elevation models (DEM) and gridded bathymetry products_x000D_
+Any associated metadata, survey reports, and navigation files_x000D_
+Geographic scope:_x000D_
+Areas within approximately [X] nautical miles south of Orange Beach, Alabama, including but not limited to offshore canyon systems, slope regions, and oil and gas lease blocks._x000D_
+Date range:_x000D_
+All available records, with priority given to data collected from 2000 to present._x000D_
+Format requested:_x000D_
+Digital format, including but not limited to GeoTIFF, XYZ, BAG, LAS, or other standard geospatial formats.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005157</t>
+  </si>
+  <si>
+    <t>I request the following records from March 1 to April 1, 2026:_x000D_
 1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
 2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
 3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
 4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
-Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 09/01/2025 To 10/01/2025)</t>
-[...90 lines deleted...]
-    <t>I request the following records from Oct. 1 to Nov. 1, 2025:_x000D_
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 03/01/2026 To 04/01/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-005175</t>
+  </si>
+  <si>
+    <t>Any and all written or electronic communications, including emails, texts, Team meetings, Signal messages and DMs, sent or received by Matt Giacona that reference Arena Offshore, an offshore oil developer in the Gulf of America. This request seeks records since June 1, 2025.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005176</t>
+  </si>
+  <si>
+    <t>Any and all written or electronic communications, including emails, texts, Team meetings, Signal messages and DMs, sent or received by Jordan Christman that reference Arena Offshore, an offshore oil developer in the Gulf of America. This request seeks records since June 1, 2025.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005198</t>
+  </si>
+  <si>
+    <t>gonzalez, andrew</t>
+  </si>
+  <si>
+    <t>I'm requesting a contract issued to HOEFLER CONSULTING GROUP, contract number INM0404PO32839, date signed Nov 21, 2003</t>
+  </si>
+  <si>
+    <t>DOI-2026-005280</t>
+  </si>
+  <si>
+    <t>Northey, Hannah</t>
+  </si>
+  <si>
+    <t>E&amp;E News</t>
+  </si>
+  <si>
+    <t>I am requesting all correspondence, including emails and memos, sent to and from Matt Giacona, acting director of the Bureau of Ocean Energy Management, that include the term “Marine Minerals Administration” in the body or headline of the document from December 1, 2024, to April 8, 2026.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005282</t>
+  </si>
+  <si>
+    <t>I am requesting all correspondence, including emails and memos, sent to and from Interior Secretary Doug Burgm, that include the term “Marine Minerals Administration” in the body or headline of the document from December 1, 2024, to April 8, 2026.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005535</t>
+  </si>
+  <si>
+    <t>Perryman, Skye</t>
+  </si>
+  <si>
+    <t>Democracy Forward Foundation</t>
+  </si>
+  <si>
+    <t>Democracy Forward Foundation (“DFF”) requests that the Bureau of Ocean Energy Management (“BOEM”) produce the following within twenty (20) business days: _x000D_
+All documents produced in response to  FOIA request DOI-2026-004870._x000D_
+Given that this request seeks records BOEM has already processed and delivered responsive records deemed appropriate for public release for DOI-2026-004870, DFF expects this request will be assigned to the simple processing track and processed expeditiously.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005581</t>
+  </si>
+  <si>
+    <t>Love, Alexander</t>
+  </si>
+  <si>
+    <t>Yale University</t>
+  </si>
+  <si>
+    <t>Pursuant to the Freedom of Information Act (5 U.S.C. § 552), I request records related to contracts, services, or systems used to process, analyze, categorize, or summarize public comments submitted in connection with agency rulemaking or regulatory activities._x000D_
+Specifically, I request the following records created or maintained by the agency from January 1, 2018 to the present:_x000D_
+1.	Copies of any contracts, task orders, blanket purchase agreements, or similar agreements with ICF Incorporated, ICF Next, or related entities involving public comment processing, comment analysis, docket support, or rulemaking support services._x000D_
+2.	Copies of Statements of Work (SOW), Performance Work Statements (PWS), or Statements of Objectives (SOO) associated with such contracts._x000D_
+3.	Any contract deliverable requirement lists (CDRLs), deliverable schedules, or similar documents identifying required outputs related to public comment processing or analysis._x000D_
+4.	Any agency-held materials describing the capabilities, functions, or operation of systems or services used to analyze public comments under such contracts, including:_x000D_
+o	workflow descriptions_x000D_
+o	process diagrams_x000D_
+o	system descriptions_x000D_
+o	user guides_x000D_
+o	technical overview documents_x000D_
+5.	Any vendor-provided informational or promotional materials retained by the agency that describe tools or services used to process or analyze public comments, including but not limited to capability briefings, product descriptions, presentations, white papers, or demonstration materials._x000D_
+6.	Any records identifying the rulemakings, regulatory actions, or docket numbers supported under such contracts, including task order descriptions or project summaries linking contractor work to specific rulemaking activities._x000D_
+7.	Any records describing the use of automated text analysis, machine learning, natural language processing, or generative AI tools used to identify comment themes, summarize public comments, or otherwise support rulemaking activities under such contracts._x000D_
+I request these records in electronic format where available._x000D_
+If portions of the requested records are exempt from disclosure, please provide all reasonably segregable non-exempt portions._x000D_
+I request a waiver of fees associated with this request because disclosure of the requested information is in the public interest and will contribute to scholarly understanding of how public comments are processed and analyzed in federal rulemaking. The requested records are sought for academic, non-commercial purposes, and the results of this research may be disseminated through scholarly publications or other public-facing academic outputs.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005603</t>
+  </si>
+  <si>
+    <t>Johnson, Dontae</t>
+  </si>
+  <si>
+    <t>Financial Literacy Advocates</t>
+  </si>
+  <si>
+    <t>I am submitting this request under the Freedom of Information Act (FOIA) to obtain records containing the names, official work email addresses, and contact information of current federal employees within Bureau of Ocean Energy Management.  Employee names, Official work email addresses, Titles and office locations.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005620</t>
+  </si>
+  <si>
+    <t>Dimenstein, Libby</t>
+  </si>
+  <si>
+    <t>Office of the New York State Attorney General</t>
+  </si>
+  <si>
+    <t>1. All records concerning the April 17, 2026 cancellation of the Attentive Energyoffshore wind lease, No. OCS-A 0538, and the related “settlement agreement”with Attentive Energy (the Agreement).1_x000D_
+2. All records concerning any administrative proceeding or litigation threatenedor brought by Attentive Energy, TotalEnergies OFW US, LLC, orTotalEnergies SE (together with its subsidiaries and affiliates, TotalEnergies) in response to or in anticipation of the lease cancellation._x000D_
+3. All correspondence between representatives of Attentive Energy and/or TotalEnergies and officers and employees of Interior and/or BOEM since January 20, 2025. Correspondence includes hard copy and electronic correspondence including, but not limited to, emails, voice mail messages, text messages, and correspondence transmitted through any other platform. This request includes correspondence for which any Interior or BOEM officer or employee was among the sender(s) or recipient(s), regardless of whether the correspondence also included any other sender(s) or recipient(s). The NYOAG also requests all files attached to the emails or other correspondence described above, as well as copies of any files obtained via downloadable links within the body of such emails or other correspondence._x000D_
+4. All records concerning the terms of the Agreement, including any conditions or performance requirements._x000D_
+5. All records concerning the Department of Justice’s role in facilitating the execution of the Agreement or performance under the Agreement._x000D_
+6. All records concerning the $795,000,000-worth of “eligible expenditures” made pursuant to the Agreement. This includes the accounting audit report and supporting documentation referenced in the Agreement (Date Range for Record Search: From 1/20/2025 To 4/23/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-005631</t>
+  </si>
+  <si>
+    <t>All records reflecting any actual or potential legal claims or demands by TotalEnergies against BOEM regarding Lease No. OCS-A 0545 or Lease No. OCS-A 0538._x000D_
+A search for responsive records should include, at a minimum, demand letters, notice of claim letters, and notice of dispute letters. _x000D_
+This request seeks records from October 15, 2025 through the date the search is conducted.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005632</t>
+  </si>
+  <si>
+    <t>All email communications (including email messages, complete email chains, calendar invitations, or attachments thereto) between (a) any of the BOEM officials identified below and the following (b) external individuals and groups, including communications from email addresses ending in identified domains:_x000D_
+BOEM Officials:_x000D_
+Matthew Giacona, Director of the Bureau of Ocean Energy Management_x000D_
+James Anderson, Associate Director of Budget &amp; Administration _x000D_
+Megan Carr, Associate Director of Strategic Resources _x000D_
+External individuals and groups:_x000D_
+Patrick Pouyanné, CEO of TotalEnergies_x000D_
+TotalEnergies (including, but not limited to @totalenergies.com). _x000D_
+Please note that this request does not seek the initial mailing of news clips or other mass-distribution emails. However, subsequent communications responding to or forwarding such emails are responsive to this request. For example, if Director Giacona received a mass-distribution news clip email from TotalEnergies that initial email would not be responsive to this request. However, if Director Giacona forwarded that email to another individual with his own commentary, that subsequent message would be responsive to this request and should be produced._x000D_
+This request seeks records from October 15, 2025 until the date of the search.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005900</t>
+  </si>
+  <si>
+    <t>1. All records reflecting any actual or potential legal claims or demands by Global Infrastructure Partners, Ocean Winds East, or Bluepoint Wind against BOEM regarding Lease No. OCS-A 0537._x000D_
+2. All records reflecting any actual or potential legal claims or demands by Golden State Wind, Canada Pension Plan Investment Board, Ocean Winds, or Reventus Power against BOEM regarding Lease No. OCS-P 0564._x000D_
+A search for responsive records should include, at a minimum, demand letters, notice of claim letters, and notice of dispute letters. _x000D_
+This request seeks records from October 15, 2025 through the date the search is conducted.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005901</t>
+  </si>
+  <si>
+    <t>All email communications (including email messages, complete email chains, calendar invitations, or attachments thereto) between (a) any of the BOEM officials identified below and the following (b) external individuals and groups, including communications from email addresses ending in identified domains:_x000D_
+BOEM Officials_x000D_
+Matthew Giacona, Director of the Bureau of Ocean Energy Management_x000D_
+James Anderson, Associate Director of Budget &amp; Administration _x000D_
+Megan Carr, Associate Director of Strategic Resources _x000D_
+External individuals and groups_x000D_
+Salim Samaha, Chair of Midstream &amp; LNG, Global Infrastructure Partners_x000D_
+Global Infrastructure Partners (including, but not limited to @global-infra.com) _x000D_
+Bluepoint Wind (including, but not limited to @bluepointwind.com) _x000D_
+Michael Brown, CEO of Ocean Winds North America_x000D_
+Ocean Winds East, LLC (OW East)_x000D_
+Golden State Wind (including, but not limited to @oceanwinds.com) _x000D_
+Canada Pension Plan Investment Board (including, but not limited to @cppib.com) _x000D_
+Reventus Power (including, but not limited to @reventuspower.com) _x000D_
+BlackRock (including, but not limited to @blackrock.com) _x000D_
+This request seeks records from October 15, 2025 until the date of the search.</t>
+  </si>
+  <si>
+    <t>DOI-2026-005940</t>
+  </si>
+  <si>
+    <t>I request the following records from April 1 to May 1, 2026:_x000D_
+1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
+2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
+3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
+4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202. (Date Range for Record Search: From 4/1/2026 To 5/1/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-005949</t>
+  </si>
+  <si>
+    <t>Zibel, Alan</t>
+  </si>
+  <si>
+    <t>Public Citizen</t>
+  </si>
+  <si>
+    <t>All emails, documents, texts or other chat messages, internal memos, legal analyses and calendar items to or from political appointees hired since Jan. 20, 2025  related to the cancellation of the following wind farm leases: Total Energies (Lease No. OCS-A 0545) Attentive Energy LLC (Lease No. OCS-A 0538)  Bluepoint Wind  (Lease No. OCS-A 0537)  Golden State Wind  (Lease OCS-P 0564).  This request includes, but is not limited to, any legal analyses or opinions regarding cancellation or suspension of offshore wind leases; any communications with the White House, regarding these leases; any economic analyses, environmental reviews, or cost-benefit analyses related to the cancellations; and any final decision memoranda. Please exclude publicly available materials such as news clips and press releases._x000D_
+(Date Range for Record Search: From 01/20/2025 To 05/15/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006113</t>
+  </si>
+  <si>
+    <t>From February 12, 2026 to the date BOEM conducts this search: the records sufficient to show all notices of intent to sue received by BOEM._x000D_
+Please note: this FOIA request excludes emails. (Date Range for Record Search: From 2/12/2026 To 5/12/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006146</t>
+  </si>
+  <si>
+    <t>Kovalik, Cristina</t>
+  </si>
+  <si>
+    <t>Earthjustice</t>
+  </si>
+  <si>
+    <t>Total Energies Settlement Records and Bluepoint/Golden State Wind 1) DOI briefing and approval memoranda for the TotalEnergies Settlements_x000D_
+referenced in the DOI Press Release accessible at: Interior and TotalEnergies_x000D_
+Agree to End Offshore Wind Projects, Lowering Costs for American Families |_x000D_
+U.S. Department of the Interior._x000D_
+2) A copy of the TotalEnergies Settlements, including all riders, exhibits or other_x000D_
+attachments thereto._x000D_
+3) All communications between DOI, the United States Department of Justice_x000D_
+(“DOJ”), TotalEnergies, or any other person, regarding the Press Release and its_x000D_
+contents, including all such communications concerning TotalEnergies’ press_x000D_
+release dated March 23, 2026 and its contents:_x000D_
+https://corporate.totalenergies.us/news/totalenergies-signs-agreements-usdepartment-_x000D_
+interior-end-its-us-offshore-wind-projects._x000D_
+4) All communications between DOI, DOJ, and/or TotalEnergies regarding potential_x000D_
+cancellation of the Carolina Long Bay Lease (Lease OCS-A 0545) and the New_x000D_
+York Bight Lease (Lease OCS-A 0538) for offshore wind development (collective_x000D_
+“Leases”)._x000D_
+5) All Settlement communications between DOI, DOJ, and/or TotalEnergies_x000D_
+regarding the TotalEnergies Settlements, including any claims, settlement_x000D_
+demands, defenses, and presentations submitted on behalf of TotalEnergies or_x000D_
+DOI, and any parties’ responses thereto._x000D_
+6) All communications between DOI, DOJ and/or TotalEnergies, or any other party_x000D_
+or person, concerning whether the TotalEnergies Settlements are subject to_x000D_
+publication in the Federal Register, any other public notice and comment_x000D_
+requirements, or court approval._x000D_
+7) All communication between DOI, DOJ, and/or TotalEnergies, or any other party_x000D_
+or person, concerning the source of funding for the government payments detailed_x000D_
+in the TotalEnergies Settlements, including but not limited to communications_x000D_
+about whether such payments will be made from DOI appropriations or from the_x000D_
+Department of the Treasury’s Judgment Fund._x000D_
+8) All communications regarding the legal authority for DOI, or the United States_x000D_
+generally, making the payments detailed in the TotalEnergies Settlements._x000D_
+9) All documents collected, reviewed, relied upon, or created by DOI in determining_x000D_
+that the cancellation of the Leases and/or payments to TotalEnergies, as described_x000D_
+in the TotalEnergies Settlements or DOI Press Release, would: (a) reduce energy_x000D_
+costs for consumers or (b) otherwise serve the public interest._x000D_
+10) All DOI or TotalEnergies assessments of economic, environmental, and energy_x000D_
+system impacts of cancelling the Leases or implementing the TotalEnergies_x000D_
+Settlements._x000D_
+11) Any complaints or public comments received concerning the TotalEnergies_x000D_
+Settlements, including any requests for the DOI Office of Inspector General, or_x000D_
+any other entity, to investigate or take other action regarding the TotalEnergies_x000D_
+Settlements._x000D_
+12) Any submissions by TotalEnergies, or related companies (including those made_x000D_
+on their behalf by counsel), for government payments under the TotalEnergies_x000D_
+Settlements, including all cost documentation._x000D_
+13) All submissions by DOI, or by DOJ on DOI’s behalf, for payments to be made_x000D_
+under the TotalEnergies Settlements from the Judgment Fund or any other funding_x000D_
+source._x000D_
+14) DOI briefing and approval memoranda for the Bluepoint/Golden State Wind_x000D_
+Settlements referenced in the DOI Press Release accessible at:_x000D_
+https://www.doi.gov/pressreleases/interior-announces-two-historic-agreementspromote-_x000D_
+affordable-reliable-energy._x000D_
+15) A copy of the Bluepoint/Golden State Wind Settlements, including all riders,_x000D_
+exhibits, or other attachments thereto.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006248</t>
+  </si>
+  <si>
+    <t>The Center requests from the Bureau of Ocean Energy Management (“BOEM”) Alaska Region _x000D_
+from January 1, 2026 to the date BOEM conducts this search: the records, including internal and external communications, documenting:_x000D_
+1.	The April 20, 2026 withdrawal of Palmerosa Mining, LLC’s February 2026 application  for a permit to conduct geological prospecting activities for gold and silver on the Federal OCS in the Norton Sound Planning Area, Alaska (OCS Permit 26-01);_x000D_
+2.	New or future permit applications from Palmerosa Mining, LLC for activities in the Norton Sound Planning Area;_x000D_
+3.	Status updates on Palmerosa Mining, LLC activities in the Norton Sound Planning Area;_x000D_
+4.	The records of communications between Palmerosa Mining, LLC and BOEM staff;_x000D_
+5.	Endangered Species Act  consultations and communications with NOAA Fisheries and U.S. Fish and Wildlife Service for Palmerosa Mining, LLC activities in the Norton Sound Planning Area;_x000D_
+6.	Notices, letters, and/or records of communications for Palmerosa Mining, LLC activities in the Norton Sound Planning Area with the City of Nome, Tribal governments, and the state of Alaska;_x000D_
+7.	National Historic Preservation Act  notices, communications, or consultations for Palmerosa Mining, LLC activities in the Norton Sound Planning Area;_x000D_
+8.	National emergency determinations or designations for Palmerosa Mining, LLC activities in the Norton Sound Planning Area; and_x000D_
+9.	All other (non Palmerosa Mining, LLC) geological prospecting proposals, activities or permits in the Alaska OCS Region._x000D_
+Records custodian(s) include but are not limited to:_x000D_
+•	Kelly Jemison, Regional Supervisor, Resource Evaluation (Acting)_x000D_
+•	Mick Bradway, Alaska Regional Director (Acting)_x000D_
+•	Michael Haller, Tribal and Community Liaison_x000D_
+Email Search Terms:_x000D_
+•	“Palmerosa”_x000D_
+•	“26-01”_x000D_
+•	“Geologic prospecting”_x000D_
+•	“Geologic exploration”</t>
+  </si>
+  <si>
+    <t>DOI-2026-006251</t>
+  </si>
+  <si>
+    <t>1. All records that are, include, or reflect decisions, directions, or communications—internal or external to Interior—related to planning, negotiating, and executing the agreements described in Interior’s press release of April 27, 2026 titled “Interior Announces Two Historic Agreements to Promote Affordable, Reliable Energy Production in the United States” (hereafter, “Bluepoint &amp; Golden State Agreements”)._x000D_
+2. All records that reflect the contents of the Bluepoint &amp; Golden State Agreements, including the full text of the Bluepoint &amp; Golden State Agreements. This includes, but is not limited to, all records that reflect Bluepoint Wind’s commitment to “invest up to $765 million, the original bid amount for [Lease No. OCS-A 0537]” into a “U.S.-based liquefied natural gas (LNG) facility,” Golden State Wind’s commitment to “voluntarily end its offshore wind lease [OCS-P 0564]” and make an investment “of [approximately $120 million] in the development of U.S. oil and gas assets, energy infrastructure, and/or LNG projects along the Gulf Coast,” all records that reflect Department of Interior’s agreements to “cancel [Bluepoint Wind’s] lease and reimburse the company’s bid payment in the amount invested in the LNG project [following the investment]” and to reimburse Golden State Wind with “approximately $120 million in lease fees after an investment has been made of an equal amount,” and all records that reflect Bluepoint Wind and Golden State Wind’s purported decision to not pursue any new offshore wind developments/projects in the United States. (Date Range for Record Search: From 7/1/2025 To 4/30/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006300</t>
+  </si>
+  <si>
+    <t>All electronic communications, including Signal messages, emails, text messages, or direct messages on social media or other communication platforms, sent or received by Jordan Christman that contain one or more of the following keywords: "critical habitat", "BiOp", "biological opinion", "vacatur", "Rice's", "whale", "American Petroleum Institute", "API" and/or "Woodside". This request seeks records produced between April 1, 2025 and May 1, 2026.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006307</t>
+  </si>
+  <si>
+    <t>Greenpeace USA</t>
+  </si>
+  <si>
+    <t>Greenpeace USA requests all records related to BOEM's efforts to establish and conduct multilateral and bilateral international discussions regarding seabed minerals management, from January 1, 2025 to the present. Specifically, we seek records relating to: (1) the development and planning of BOEM's proposed informal multilateral network for sharing scientific, technological, regulatory, and national security information on seabed minerals management, including all versions of the one-pager titled "Multilateral Discussions Regarding Seabed Minerals Management" (revised December 2025); (2) BOEM outreach to the governments of Australia, Canada, New Zealand, the United Kingdom, and Norway regarding this network, including the February 25, 2026 outreach email from BOEM Program Analyst Juliette Lee to Norwegian ministry contacts; (3) BOEM outreach to any additional foreign governments regarding this network or related seabed minerals cooperation initiatives; (4) interagency coordination with DOI's Office of International Affairs, the Department of State, the Department of Defense, NOAA, the National Security Council, and the Department of Energy regarding this network; (5) BOEM and NOAA participation in the Seabed Minerals 2026 conference in Bergen, Norway in March 2026, including any bilateral meetings with foreign government representatives; and (6) BOEM's role in and coordination regarding the Memorandum of Cooperation Regarding Deep-Sea Mineral Resource Development signed March 19, 2026 between the U.S. Department of Commerce and Japan's Ministry of Economy, Trade and Industry. (Date Range for Record Search: From 01/24/2025 To 05/18/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006321</t>
+  </si>
+  <si>
+    <t>Feinberg, Pasha</t>
+  </si>
+  <si>
+    <t>All records related to Lessee’s  fulfillment Addendum “C” for leases  OCS-P 0561, OCS-P 0562, OCS-P 0563, OCS-P 0564, OCS-P 0565, OCS-A 0545, OCS-A 0546</t>
+  </si>
+  <si>
+    <t>DOI-2026-006380</t>
+  </si>
+  <si>
+    <t>Copies of geologic and geophysical data, related summaries (maps, cross-sections, etc.) covering the Point Pedernales Unit (Leases OCS-P0437, 0438, 0440, 0441, 0444, 0450) in the Offshore Santa Maria Basin. This request includes any 2D and 3D seismic, relevant well data (well logs, mud logs, well test and sampling results, coring results, etc.) for the wells within the former Point Pedernales Unit including those drilled from Platform Irene. We are also requesting the development and/or drilling plans for the Point Pedernales Unit. This includes any plans (e.g., number of wells, sequence of wells, notional well locations, etc.) describing how the operator planned to develop and produce the oil and gas resources which were discovered in this unit. (Date Range for Record Search: From 01/01/1975 To 01/01/2005) (Date Range for Record Search: From 01/01/1975 To 01/01/2005)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006462</t>
+  </si>
+  <si>
+    <t>Henderson, John</t>
+  </si>
+  <si>
+    <t>Please provide records from January 1, 2024 through the date of this request concerning:_x000D_
+1.	Vineyard Wind 1 operational status, turbine commissioning, turbine availability, commercial operation, test-energy production, project output, partial operation, full operation, and any status reports submitted to or held by BOEM. _x000D_
+2.	Any reports, tables, correspondence, or compliance submissions showing turbines installed, turbines energized, turbines generating, turbines shut down, turbines derated, turbines unavailable, or turbines restarted. _x000D_
+3.	Records concerning when Vineyard Wind 1 was permitted to generate power, when it was required to cease power production, when partial power production was allowed, and when full or expanded operations were authorized. _x000D_
+4.	Records concerning the July 2024 blade failure, subsequent shutdowns, partial restarts, restrictions, safety reviews, corrective actions, inspections, debris recovery, environmental impacts, or operational limitations. _x000D_
+5.	Records concerning any Construction and Operations Plan revisions, implementation documents, compliance filings, environmental conditions, mitigation requirements, or agency approvals related to the blade failure, restart, turbine operations, power production, offshore work, or project compliance. _x000D_
+6.	Communications between BOEM and Vineyard Wind 1 LLC, Vineyard Wind, Avangrid, Copenhagen Infrastructure Partners, GE Vernova, BSEE, U.S. Coast Guard, NOAA, EPA, FERC, ISO New England, Massachusetts DPU, Massachusetts EFSB, Massachusetts DOER, Nantucket officials, Barnstable officials, or other state/local/federal entities concerning Vineyard Wind 1 output, suspension, restart, turbine operations, environmental impacts, debris recovery, safety, or operational limitations. _x000D_
+7.	Any monthly, quarterly, annual, incident-specific, or compliance reports filed by Vineyard Wind 1 LLC or its affiliates concerning generation, production, operating status, outages, environmental conditions, debris, safety, or compliance conditions affecting output. _x000D_
+8.	Any public or non-confidential records identifying the number of turbines operating, MWh generated, MWh curtailed, MWh delivered, turbines unavailable, or operating restrictions imposed on Vineyard Wind 1. _x000D_
+If BOEM does not hold metered generation or settlement data, please provide any records identifying which federal, state, ISO, utility, market participant, or project entity maintains such data.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006490</t>
+  </si>
+  <si>
+    <t>Martinez Quintana, Angela</t>
+  </si>
+  <si>
+    <t>FUGRO</t>
+  </si>
+  <si>
+    <t>I am writing to inquire whether the company Diatom Inc. has submitted any applications, permits, or leasing requests to the Bureau of Ocean Energy Management._x000D_
+Specifically, I am interested in confirming:_x000D_
+- Whether this company has an active or pending application with BOEM_x000D_
+- The type of activity proposed (e.g., offshore wind, survey work, leasing)_x000D_
+- The status of any such application, if available (Date Range for Record Search: From 1/1/2025 To 5/22/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006540</t>
+  </si>
+  <si>
+    <t>Herman, Richard</t>
+  </si>
+  <si>
+    <t>Taylor, Wellons, Politz &amp; Duhe, LLC</t>
+  </si>
+  <si>
+    <t>Pursuant to the provisions of the Freedom of Information Act, we respectfully request the Bureau of Safety and Environmental Services (“BSEE”) produce the following documents, notes, reports, permits, and information in connection with the suit:_x000D_
+1.	All and all well tests for PENROD 46 for the years 1972 through 1980._x000D_
+2.	All and all drilling permits pertaining to PENROD 46 for the years 1972 through 1980._x000D_
+3.	Any and all Applications for Permit to Drill (APD) pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+4.	Any and all Well Activity Reports (WAR) pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+5.	Any and all Borehole and Well Information pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+6.	Any and all Directional Survey Information pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+7.	Any and all Platform/Rig Installation Permits pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+8.	Any and all End of Operation Reports pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+9.	Any and all investigation reports from BSEE pertaining to PENROD 46 for the years 1972 to 1980. _x000D_
+10.	Any materials collected and/or generated during investigations onboard PENROD 46 for the years 1972 to 1980, including but not limited to: Personnel on Board Lists, Monthly Safety System Reports, Witness Statements, job safety analyses (JSAs), and notes related to interviews with personnel onboard PENROD 46. (Date Range for Record Search: From 1/1/1972 To 1/1/1980)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006566</t>
+  </si>
+  <si>
+    <t>1. Model Artifacts and Supporting Materials_x000D_
+Model artifacts and supporting materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with Vessel Risk Calculator._x000D_
+This request includes, but is not limited to, documentation and materials reflecting system architecture, design specifications, assumptions, workflow documentation, configuration specifications, evaluation and validation methodologies, performance metrics, data dictionaries or schemas, technical documentation, version histories or change logs, and other non-code materials sufficient to understand how the system is designed, implemented, evaluated, and relied upon in practice. This request also includes documentation relating to data sources, preprocessing steps, and analytical processes used in connection with the system._x000D_
+2. Human-Readable Source Code_x000D_
+The complete human-readable source code used by or for the agency in connection with Vessel Risk Calculator._x000D_
+This request includes, but is not limited to, source code files (including scripts, queries, APIs, analytical modules, or notebooks), build or installation scripts, dependency manifests, configuration files, data schemas or dictionaries, interface specifications, and technical documentation sufficient to understand, reproduce, and evaluate the software_x000D_
+components and workflows used in connection with the system.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006596</t>
+  </si>
+  <si>
+    <t>1. Model Artifacts and Supporting Materials_x000D_
+Model artifacts and supporting materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with Band Model. This request includes, but is not limited to, documentation and materials reflecting system architecture, design specifications, assumptions, workflow documentation, configuration specifications, evaluation and validation methodologies, performance metrics, data dictionaries or schemas, technical documentation, version histories or change logs, and other non-code materials sufficient to understand how the system is designed,_x000D_
+implemented, evaluated, and relied upon in practice. This request also includes documentation relating to data sources, preprocessing steps, and analytical processes used in connection with the system._x000D_
+2. Human-Readable Source Code_x000D_
+The complete human-readable source code used by or for the agency in connection with Band Model._x000D_
+This request includes, but is not limited to, source code files (including scripts, queries, APIs, analytical modules, or notebooks), build or installation scripts, dependency manifests, configuration files, data schemas or dictionaries, interface specifications, and technical documentation sufficient to understand, reproduce, and evaluate the software components and workflows used in connection with the system.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006613</t>
+  </si>
+  <si>
+    <t>Constantine, Alexander</t>
+  </si>
+  <si>
+    <t>1. All financial assurance certifications submitted by oil and gas operators for OCS leases in the Gulf of America, Pacific, and Alaska OCS regions, including: all base bond submissions under 30 C.F.R. Part 556, all supplemental financial assurance determinations, all sole liability determinations, all financial assurance adequacy reviews_x000D_
+conducted by BOEM, all demands for additional financial assurance, and all operator responses to such demands._x000D_
+2. All BOEM internal assessments, memoranda, reports, or communications comparing operator-submitted financial assurance amounts to estimated actual decommissioning costs for well and infrastructure portfolios in the Gulf of America, Pacific, and Alaska OCS regions — including any aggregate or portfolio-level analyses of the gap between bonds held and estimated decommissioning obligations._x000D_
+3. All records identifying operators whose decommissioning financial assurance for OCS leases in any region was found inadequate, insufficient, or requiring supplemental bonding, including all demand letters issued to operators, all compliance notices, and all operator responses thereto._x000D_
+4. All records of financial assurance submitted in connection with OCS lease transfers, assignments, novations, or changes of operator in any region, including all BOEM reviews or assessments of the transferee's financial capacity to fulfill decommissioning obligations — specifically any BOEM internal analysis concluding that a transferee's financial_x000D_
+assurance was adequate or inadequate relative to the decommissioning liability being transferred._x000D_
+5. All BOEM communications with OCS lessees or operators regarding the adequacy of their decommissioning financial assurance, including demand letters, compliance notices, show cause orders, or enforcement correspondence related to financial assurance requirements under 30 C.F.R. Part 556._x000D_
+6. All BOEM records relating to the March 2026 proposed rulemaking on Risk Management and Financial Assurance for OCS Lease and Grant Obligations (Docket No. BOEM-2026), including all internal assessments of the estimated $42.8 billion total offshore decommissioning liability, all analyses of operators whose financial assurance was found below required levels under the 2024 Final Rule, and all records of the $6.9 billion in new supplemental financial assurance required under that rule. (Date Range for Record Search: From 1/1/2005 To 5/28/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006617</t>
+  </si>
+  <si>
+    <t>1. Model Artifacts and Supporting Materials_x000D_
+Model artifacts and supporting materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with Oil Spill Financial Responsibility._x000D_
+2. Human-Readable Source Code_x000D_
+The complete human-readable source code used by or for the agency in connection with Oil Spill Financial Responsibility.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006771</t>
+  </si>
+  <si>
+    <t>I request the following records from May 1 to June 1, 2026:_x000D_
+1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
+2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
+3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
+4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202. (Date Range for Record Search: From 5/1/2026 To 6/1/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-006781</t>
+  </si>
+  <si>
+    <t>Yunker, Sam</t>
+  </si>
+  <si>
+    <t>Axiomancer Labs LLC</t>
+  </si>
+  <si>
+    <t>Records requested: Sand, gravel, and aggregate lease and negotiated agreement status changes for the Gulf of Mexico Outer Continental Shelf (OCS), calendar year 2025 (January 1 - December 31, 2025). Specifically, records reflecting executed, modified, and terminated leases and agreements during this period._x000D_
+Fields requested for each record: Lease/agreement number, operator/lessee name, OCS block or area designation, lease type (sand/gravel/aggregate), status change type (executed, modified, or terminated), effective date of status change, modification type or reason (if applicable), and termination reason or expiration basis (if applicable)._x000D_
+Format: Native electronic format preferred -- CSV, Excel, or export from BOEM's internal lease management system. Scanned PDFs are not preferred._x000D_
+Scope note: BOEM's publicly available lease maps show the static inventory of active leases but do not expose the event log of status changes (executions, modifications, terminations) occurring during a given period. This request is for the underlying event-level records for CY2025.</t>
+  </si>
+  <si>
+    <t>DOI-2026-006795</t>
+  </si>
+  <si>
+    <t>Pencak, Erica</t>
+  </si>
+  <si>
+    <t>Defenders of Wildlife</t>
+  </si>
+  <si>
+    <t>(1) All records of communications between the Bureau and Committee Members (and/or Committee Members’ designees), referencing or relating to:_x000D_
+(a) meetings of the Committee or attempts to convene the Committee;_x000D_
+(b) applications for exemptions from ESA Section 7(a)(2), pursuant to 16 U.S.C. § 1536(g); and_x000D_
+(c) Section 6 of the Energy Emergency EO, including the identification of any “obstacles to domestic energy infrastructure specifically deriving from implementation of the ESA or the Marine Mammal Protection Act … .”</t>
+  </si>
+  <si>
+    <t>DOI-2026-006826</t>
+  </si>
+  <si>
+    <t>I request all emails including, email attachments, sent and/or received by Meghan Lapp (meghan.lapp@boem.gov) between June 1 and June 8, 2026. It is possible her employment started after June 1, in which case there may not be responsive emails for the earlier date(s). _x000D_
+I also request her calendar and records on all meetings (virtual, in-person, phone) she participated in for those same dates.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007128</t>
+  </si>
+  <si>
+    <t>Inzenga, Madeline</t>
+  </si>
+  <si>
+    <t>NRF</t>
+  </si>
+  <si>
+    <t>All records relating to (1) Lease OCS-G 03170 (Ship Shoal Block 290), (2) Lease OCS-G 02923 (Ship Shoal Block 291), and (3) Lease OCS-G 32207 (Ship Shoal Block 290) (together, the “SS 290/291 Leases”), including any and all wells permitted, drilled, and/or completed on the Ship Shoal 290/291 Leases. The date range for this request is January 1, 2004 through the present. (Date Range for Record Search: From 1/1/2004 To 6/18/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-007381</t>
+  </si>
+  <si>
+    <t>Kiefer, Paul</t>
+  </si>
+  <si>
+    <t>Wisconsin Watch</t>
+  </si>
+  <si>
+    <t>I would like copies of all settlement agreements reached between the Department of Interior's BOEM and Invenergy LLC as announced on Jun. 17, 2026 in this press release: https://www.doi.gov/pressreleases/interior-announces-new-energy-agreement-strengthen-american-energy-security-and-lower (Date Range for Record Search: From 1/1/2026 To 6/26/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-007567</t>
+  </si>
+  <si>
+    <t>I request the following records from June 1 to July 1, 2026:_x000D_
 1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
 2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
 3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
 4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
-Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 10/01/2025 To 11/01/2025)</t>
-[...237 lines deleted...]
-Submitted/Due: November 30, 2020</t>
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 06/01/2026 To 07/01/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-007670</t>
+  </si>
+  <si>
+    <t>Pound, Austin</t>
+  </si>
+  <si>
+    <t>Records concerning financial assurance held against decommissioning obligations. These records are believed to reside in BOEM's Technical Information Management System (TIMS) and associated bonding/financial-assurance records. I request the following record types for Gulf of Mexico OCS leases, rights-of-way, and rights-of-use-and-easement, for the timeframe specified in the search date range, provided as a machine-readable database extract (CSV or Excel) rather than scanned images where the data resides in a structured system:_x000D_
+Bond records (base and supplemental financial assurance): instrument/bond number, bond type (lease-specific or area-wide), amount, form, surety/issuing institution, principal/obligor, and effective and termination dates._x000D_
+Financial assurance coverage records: the mapping of each instrument to every lease, grant, and company it secures, including BOEM company number or qualification number of the principal and covered companies._x000D_
+Financial assurance determination records: BOEM's determined or required assurance amount per lease or company, alongside the amount on file. I request the determination and amount only — not underlying financial statements or proprietary financial information._x000D_
+Sole-liability, self-insurance, financial-capacity, or waiver determinations that substitute for or reduce a financial assurance requirement: the company, associated lease(s), the determination, and effective date. Again, the determination itself only, not supporting financial statements._x000D_
+Supplemental financial assurance demand records: demand amount, associated lease(s) or company, and demand date._x000D_
+Records of instruments cancelled, replaced, lapsed, or reduced during the search timeframe, including the change, effective date, and associated lease(s) or company._x000D_
+To the extent BOEM maintains historical or periodic snapshots of the above within the search timeframe, I request that history; if historical snapshots are not maintained, the inability to produce them should not delay the current-state records, which are my priority. (Date Range for Record Search: From 1/1/2015 To 7/8/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-007813</t>
+  </si>
+  <si>
+    <t>Pursuant to FOIA, 5 U.S.C. § 552, please provide all records received, reviewed, or relied upon by BOEM concerning the airborne operational noise source levels of the Vestas V236-15.0 MW turbine as proposed, evaluated, or considered for the Atlantic Shores South offshore wind project. This includes manufacturer or developer sound-power data, octave- or one-third-octave-band spectra, acoustic test reports, and records identifying the source-level assumptions used in BOEM’s environmental review or approval. The relevant period is January 1, 2020 through the date of search.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007924</t>
+  </si>
+  <si>
+    <t>All emails to, from, cc’d, or mentioning brian.walch@boem.gov (including body, subject line, and any and all attachments contained therein) that contain or reference non-case sensitive keywords “minerals” generated from August 1, 2024 through August 25, 2024.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007962</t>
+  </si>
+  <si>
+    <t>1. Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with CMA Workbench computer model.  2. Model Artifacts and Supporting Materials: Model artifacts and supporting_x000D_
+materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with CMA Workbench computer model.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007963</t>
+  </si>
+  <si>
+    <t>Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with Multi-Species Pile Driving Calculator Tool computer model.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007979</t>
+  </si>
+  <si>
+    <t>Deitchman, John</t>
+  </si>
+  <si>
+    <t>All reports, written correspondence, emails from Jan 1, 2023 to July 1, 2026 related to the Mitigation Agreement (between Atlantic Shores and DOD/NORAD) specified in section 4.3 of Appedix A to the July 1, 2024 BOEM Record of Decision on the Atlantic Shores South Project.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007980</t>
+  </si>
+  <si>
+    <t>Coastal Virginia Offshore Wind commercial project - please provide a sample of test results from Jan 2024 to July 2026 demonstrating the effectiveness of the bubble curtains in reducing the noise emanating from construction pile driving</t>
+  </si>
+  <si>
+    <t>DOI-2026-007986</t>
+  </si>
+  <si>
+    <t>All records created or received from June 1, 2026 through the date of search concerning whether KKR’s proposed acquisition of EDF power solutions’ North American operations includes or excludes any direct or indirect ownership interest in:_x000D_
+EDF-RE Offshore Development, LLC;_x000D_
+Atlantic Shores Offshore Wind, LLC or any affiliated Atlantic Shores leaseholding entity; or_x000D_
+Commercial Leases OCS-A 0499, OCS-A 0570, OCS-A 0549, or OCS-A 0541._x000D_
+This request includes correspondence with KKR, EDF, Atlantic Shores, or their representatives; transaction summaries; organizational or ownership charts; lists of included or excluded entities or assets; and BOEM analyses or determinations concerning any resulting change in ownership, control, lease responsibility, financial assurance, assignment, or required agency approval._x000D_
+The request also includes all records concerning any actual or contemplated surrender, relinquishment, cancellation, termination, abandonment, transfer, or other disposition of any Atlantic Shores lease, including: any petition, request, application, notice, proposal, draft or completed relinquishment form, term sheet, or agreement submitted or discussed by Atlantic Shores, EDF, KKR, or their representatives; communications concerning whether Atlantic Shores or EDF intends or has proposed to surrender or relinquish any such lease; and records concerning any relationship between the proposed KKR–EDF transaction and the possible surrender, relinquishment, retention, transfer, or other disposition of an Atlantic Shores lease.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008000</t>
+  </si>
+  <si>
+    <t>Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with Stochastic Collision Risk Assessment for Movement computer model.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008002</t>
+  </si>
+  <si>
+    <t>1. Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with WEB2 Methodology computer model. 2. Model Artifacts and Supporting Materials: Model artifacts and supporting_x000D_
+materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with WEB2 Methodology computer model.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008183</t>
+  </si>
+  <si>
+    <t>1. Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with the Population Consequences of Multiple Stressors (PCoMS) framework 2. Model Artifacts and Supporting Materials: Model artifacts and supporting materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with the Population Consequences of Multiple Stressors (PCoMS) framework</t>
+  </si>
+  <si>
+    <t>DOI-2026-008185</t>
+  </si>
+  <si>
+    <t>1. Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with the Spill Impact Model Application Package (SIMAP) 2. Model Artifacts and Supporting Materials: Model artifacts and supporting materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with the Spill Impact Model Application Package (SIMAP).</t>
+  </si>
+  <si>
+    <t>DOI-2026-008186</t>
+  </si>
+  <si>
+    <t>1. Human-Readable Source Code: The complete human-readable source code used by or for the agency in connection with the Market Simulation Model (MarketSim) 2. Model Artifacts and Supporting Materials: Model artifacts and supporting materials associated with systems, methodologies, analytical tools, models, or decision-support processes used by or for the agency in connection with the Market Simulation Model (MarketSim)</t>
+  </si>
+  <si>
+    <t>DOI-2026-008391</t>
+  </si>
+  <si>
+    <t>Phillips, Thomas</t>
+  </si>
+  <si>
+    <t>Request for email communications between DOI personnel and accounts ending in the domain names listed in Attachment A, text messages between DOI personnel and representatives of the entities listed in Attachment A, calendars of DOI personnel, and deleted communication materials between DOI personnel and entities listed in Attachment A. See attached request and Attachment A for more information.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008499</t>
+  </si>
+  <si>
+    <t>Lane, Steven</t>
+  </si>
+  <si>
+    <t>Premier Due Diligence</t>
+  </si>
+  <si>
+    <t>Records provided in a previously submitted FOIA request by Jimmy Tobias on or around April 18, 2025 – request no. DOI-2025-005943.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008501</t>
+  </si>
+  <si>
+    <t>Records provided in a previously submitted FOIA request by Jimmy Tobias on or around May 12, 2025 – request no. DOI-2025-006457.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008502</t>
+  </si>
+  <si>
+    <t>Records provided in a previously submitted FOIA request by the Center for Biological Diversity on or around May 23, 2025 – request no. DOI-2025-006730.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008504</t>
+  </si>
+  <si>
+    <t>Records released or otherwise provided in response to FOIA Request No. DOI-2025-006989, submitted by Jimmy Tobias on or about June 05, 2025.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008578</t>
+  </si>
+  <si>
+    <t>Stern, Bob</t>
+  </si>
+  <si>
+    <t>Save Long Beach Island, Inc.</t>
+  </si>
+  <si>
+    <t>Marine mammal take calculations used for the Atlantic Shores South project, including the methodology reflected in JASCO Applied Sciences’ March 31, 2023, Noise Exposure Modeling Report and the June 21, 2023 update memorandum: _x000D_
+1.Records sufficient to show the mathematical formula or methodology actually used to convert the JASMINE animat threshold exceedance results into species specific Level A and Level B Take estimates. _x000D_
+2.Records, including any mathematical formulas, sufficient to identify and determine the:_x000D_
+-- geographic area and area size used for seeding and/or simulating animats;_x000D_
+-- number of simulations performed_x000D_
+-- behavior patterns to be simulated, including swim speeds;_x000D_
+-- calculation of the fraction of animats exceeding the applicable threshold;_x000D_
+-- geographic area and area size used for applying real-world density values,_x000D_
+-- the density model used, for both the March 31, 2023 Report and the Biological Opinion; and the;_x000D_
+-- application of those real-world animal density values in the final Take calculation._x000D_
+3.If the animat simulation area differed from the area over which real world animal density was applied, records sufficient to show any mathematical formula, weighting, or adjustment, or other method used to reconcile those different geographic areas._x000D_
+4.Any existing spreadsheet, calculation sheet, model output table, mathematical formula, or other record(s) showing one complete Level A and Level B Take calculation for one marine mammal species and one Atlantic Shores South construction scenario, including, to the extent reflected in the records, the;_x000D_
+- number of animats simulated;_x000D_
+- number or fraction exceeding the threshold;_x000D_
+- simulation or seeding area;_x000D_
+- density application area;_x000D_
+- real-world density;_x000D_
+- inclusion of construction activity days as a model input ; and the_x000D_
+- resulting Take estimate, either as a single number, or as a probability of a particular Take number occurring, depending upon the model’s output._x000D_
+5. For each of the models involving noise propagation, the Jasmine model described in Section 2.7 of the March, 31, 2023 Report, the MONM model described in Section E.4, and the FWRAM model described in Section E.5, records sufficient to show_x000D_
+-the noise source sound energy level (SEL) and sound pressure level (SPL) emanating from the PD Source Model described in Section_x000D_
+E.1, for example, from a 15-meter diameter monopile foundation being driven at 3000 kilojoules and 4000 kilojoules of energy;_x000D_
+-how the decibel (dB) noise source attenuation was applied in the modeling, e.g., was it applied uniformly across all frequencies?;_x000D_
+-the mathematical formulas used to calculate noise transmission loss;_x000D_
+-the factors used in those transmission loss formulas for geometric noise spreading, noise attenuation by seawater, and noise attenuation by the seabed;_x000D_
+-the auditory weighting function(s) utilized in the models;_x000D_
+-Records sufficient to show the basis for the high 30+ dB per decade transmission losses shown in the SEL and SPL noise level versus distance Tables in Appendix F of the March 31, 2023 Report, as compared to the measured transmission losses that Jasco presents in its April 21, 2024 Sound Field Verification Report for the Vineyard Wind 1 Project._x000D_
+6. Please provide copies of the model validation references identified in Appendix E.7 of the March 31, 2023 JASCO Report.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008609</t>
+  </si>
+  <si>
+    <t>Pollack, John</t>
+  </si>
+  <si>
+    <t>For BOEM HQ and the Alaska, Atlantic, Gulf of America, and Pacific Regions:_x000D_
+All final delegation/redelegation instruments in effect on Aug. 6, 2026 and absent from BOEM's public collection (signed Forms 5100, Manual chapters, handbook revisions, amendments, interim policy documents, or equivalent) that: (a) change/supplement an approval level in 218.1-H/218.2-H; (b) redelegate authority below a handbook level; or (c) establish region-specific authorities/thresholds._x000D_
+Any Form 5100 numbering log, Program Delegations Handbook tracking record, directives tracking tool, supplement index, or delegation register/matrix reflecting status on Aug. 6, 2026 (instrument number, position, authority, effective date, thresholds)._x000D_
+My request excludes drafts, legal advice, lease/case files, case-specific EP/COP approvals, performance records, system-access permissions, contracting warrants, purchase-card authorizations, and superseded authority instruments not needed to establish current status._x000D_
+Suggested Search Locations:_x000D_
+Office of the Director; Office of Budget and Administration; Directives Officer/Program Manager; former Office of Policy, Regulation and Analysis (or successor); Strategic Resources Programs, Renewable Energy, Environmental, Resource Evaluation offices; Regional Director/Supervisor files (all 4 Regions); Form 5100 files. Terms: "BOEMM 200.1," "BOEMM 218," "218.1-H," "218.2-H," "Form 5100," "Program Delegations Handbook." (Date Range for Record Search: From 5/19/2010 To 8/6/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-008639</t>
+  </si>
+  <si>
+    <t>The Center requests from the Bureau of Ocean Energy Management (“BOEM”) Headquarters from May 8, 2026 to the date BOEM conducts this search: the records sufficient to show all notices of intent to sue received by BOEM. _x000D_
+Please note: this FOIA request excludes emails.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008659</t>
+  </si>
+  <si>
+    <t>I request the following records from July 1 to Aug. 1, 2026:_x000D_
+1. I request all records concerning all logs of correspondence that record letters from members of Congress to your bureau/office. The logs should detail the correspondence’s control number, the date it was received, what congressional office sent it and its subject. Please redact constituents’ names and other personal information detailed in these logs to expedite this request._x000D_
+2. I request all records concerning Freedom of Information Act request logs maintained by your bureau/office. The FOIA logs should detail the request’s control number, the date it was received, who made the request, what company or organization they were from and the request’s subject._x000D_
+3. I request all records concerning the schedule for the Director, Acting Director or whoever is exercising the delegated authorities of the Director. Please include all records that document their schedule, including but not limited to agenda sheets, appointments, day calendars, itineraries, Google calendars, Outlook calendars, programs and timetables. _x000D_
+4. I request a list of “special government employees” (SGEs) employed by your bureau/office. A SGE is an agency employee that performs temporary duties, with or without compensation, for not more than 130 days during any period of 365 consecutive days, as defined in 18 U.S.C § 202._x000D_
+Please consider each numbered bullet point a separate FOIA request, with each requiring its own control number and response. (Date Range for Record Search: From 07/01/2026 To 08/01/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-008680</t>
+  </si>
+  <si>
+    <t>Steagall, Jason</t>
+  </si>
+  <si>
+    <t>Records concerning renewable energy Lease OCS-A 0490 (US Wind, Inc.; MarWin / Momentum Wind /_x000D_
+Maryland Offshore Wind Project):_x000D_
+1. All financial assurance determinations, demand letters, and amount-setting correspondence_x000D_
+issued by BOEM to the lessee under 30 CFR 585.515–585.537, including any determination of_x000D_
+supplemental or decommissioning financial assurance amounts at or after Construction and_x000D_
+Operations Plan approval (approved December 3, 2024)._x000D_
+2. All financial assurance instruments currently or previously on file for the lease,_x000D_
+including surety bond riders, Treasury securities pledges, third-party guaranties (30 CFR_x000D_
+585.528), or lease-specific decommissioning account agreements (30 CFR 585.529), including_x000D_
+instrument type, face amount, issuer, and effective dates._x000D_
+3. Any BOEM approval of an incremental funding schedule for decommissioning financial_x000D_
+assurance under 30 CFR 585.516, and the approved schedule._x000D_
+4. The most recent decommissioning cost estimate for the lease submitted by the lessee or_x000D_
+prepared by BOEM, including any annual updates.</t>
+  </si>
+  <si>
+    <t>DOI-2026-008703</t>
+  </si>
+  <si>
+    <t>The following records referring or relating to Meghan Lapp:_x000D_
+- Ethics, conflict-of-interest, and recusal records_x000D_
+- Hiring, appointment, title, job duties, or role descriptions</t>
+  </si>
+  <si>
+    <t>DOI-2026-008797</t>
+  </si>
+  <si>
+    <t>Patterson, Frank</t>
+  </si>
+  <si>
+    <t>An up-to-date list of your current employees, full names, position, hire date, phone numbers, e-mail address, and salary, if possible, in digital format (excel preferred).</t>
+  </si>
+  <si>
+    <t>DOI-2026-008871</t>
+  </si>
+  <si>
+    <t>McCarthy, Rebecca</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>All records, reports, correspondence, feasibility studies, and safety studies, regarding plans to store nuclear waste offshore between January 1, 2025 and August 16, 2026. (Date Range for Record Search: From 1/1/2025 To 8/16/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-008890</t>
+  </si>
+  <si>
+    <t>Financial Assurance requirements for Atlantic Shores South project necessary prior to accepting the COP and issuing the ROD - include BOEM's stipulated amount and how derived, and how AS demonstrated compliance, also any changes based on changes in ownership (Date Range for Record Search: From 01/01/2024 To 08/17/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-008904</t>
+  </si>
+  <si>
+    <t>Role of ICF Jones &amp; Stokes, Inc in drafting Atlantic Shores South FEIS and final work product (Date Range for Record Search: From 01/01/2023 To 08/17/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-009326</t>
+  </si>
+  <si>
+    <t>I request records about paid administrative leave at your agency indicating the total number of employees placed on paid administrative leave from Jan. 20 to Dec. 31, 2025 and the total amount of salary or compensation paid to those employees while on paid administrative leave during this time period._x000D_
+I also request records indicating why those employees were placed on paid administrative leave during this time period, including if they participated in the Deferred Resignation Program, otherwise known as the “deferred resignation” program or DRP; their positions and/or offices were designated to be terminated to comply with one or more of President Donald Trump’s executive orders, including but not limited to Executive Order 14151, titled “Ending Radical And Wasteful Government DEI Programs And Preferencing” (please see https://www.whitehouse.gov/presidential-actions/2025/01/ending-radical-and-wasteful-government-dei-programs-and-preferencing/); and/or for a determination of conduct unbecoming of a federal employee, such as signing an open dissent letter critical of the Trump administration like EPA’s “Declaration of Dissent” (please see https://www.standupforscience.net/epa-declaration).  _x000D_
+I also request records indicating the total number of employees at your agency who participated in the Deferred Resignation Program, otherwise known as the “deferred resignation” program or DRP, from Jan. 20 to Dec. 31, 2025._x000D_
+Please consider information regarding the duty station, General Schedule grade, job title, office, program and annual salary of those employees as responsive to my request._x000D_
+Please do not consider Personally Identifiable Information, or PII, such as name, address, email address and/or Social Security number, for those employees as responsive to my request._x000D_
+Please provide this information in electronic format, either in .CSV file format or Microsoft Excel format._x000D_
+Please provide the record layout, code sheets and any other documentation associated with this information that is necessary to understand this information._x000D_
+Please see the final response letter and responsive records to my request, control number DOI-OS-2026-002901, from the Department of the Interior’s Office of the Secretary as an example of how to fulfill my request.  (Date Range for Record Search: From 01/20/2025 To 12/31/2025)</t>
+  </si>
+  <si>
+    <t>DOI-2026-009346</t>
+  </si>
+  <si>
+    <t>All written or electronic communications between Matt Giacona and any officials, employees, staffers or lobbyists for Halliburton, the major oil field services corporation. This request also seeks emails or text messages or Signal messages sent or received by Giacona that contain the key word: "Halliburton". This request seeks records produced since March 1, 2025 to the date this request is processed.</t>
+  </si>
+  <si>
+    <t>DOI-2026-009477</t>
+  </si>
+  <si>
+    <t>Haase, Jamison</t>
+  </si>
+  <si>
+    <t>Self</t>
+  </si>
+  <si>
+    <t>I request a copy of the November 13, 2025 unsolicited request submitted by Odyssey Marine Exploration to the Bureau of Ocean Energy Management seeking initiation of a competitive commercial mineral lease sale offshore Virginia, including all attachments, exhibits, maps, supporting geological or mineral-resource information, and other materials submitted with that request._x000D_
+I also request any subsequent correspondence between BOEM and Odyssey Marine Exploration concerning clarification, modification, supplementation, or geographic definition of that request through June 23, 2026, the date BOEM published its Request for Information and Interest concerning commercial leasing for Outer Continental Shelf minerals offshore Virginia._x000D_
+I request the records in electronic form. (Date Range for Record Search: From 11/13/2025 To 06/23/2026)</t>
+  </si>
+  <si>
+    <t>DOI-2026-008292</t>
+  </si>
+  <si>
+    <t>Calliari, Brian</t>
+  </si>
+  <si>
+    <t>&lt;&lt;Restricted&gt;&gt;</t>
+  </si>
+  <si>
+    <t>DOI-2026-007041</t>
+  </si>
+  <si>
+    <t>I request all communications (including emails, email attachments, text messages, memos, and letters) regarding Vineyard Wind 1, the offshore wind project under development south of Massachusetts, between the dates of May 1, 2025 and Sept. 9, 2025. Specifically, I request communications between any of the following people/offices/individuals within or with BOEM: _x000D_
+- Interior Secretary Doug Burgum _x000D_
+- Matthew Giacona _x000D_
+- Any employees of the Interior Department’s Office of the Secretary _x000D_
+- Any employees in BOEM's Renewable Energy office/program - David Diamond, BOEM that mention any of the following keywords: -_x000D_
+“Vineyard Wind” (which would include Vineyard Wind 1, not case sensitive) - "VW1" (again, not case sensitive) _x000D_
+I will note that responsive records may include recipients outside the listed agencies above (BOEM, DOI) such as NOAA, DOD, DOC, etc. I am_x000D_
+seeking those records as well if they include the above listed keyword(s) and involve BOEM staff in the communications. If present as attachments, please_x000D_
+exclude publicly available press releases and documents (for ex., VW1's publicly available FEIS or COP and public appendices) from the provided records.</t>
+  </si>
+  <si>
+    <t>DOI-2026-007600</t>
+  </si>
+  <si>
+    <t>All communications (including emails, email attachments, text messages, memos, and letters) regarding Vineyard Wind 1, the offshore wind project under development south of Massachusetts, between the dates of May 1, 2025 and Sept. 9, 2025. Specifically, I request communications between any of the following people/offices/individuals within or with NOAA Fisheries/NMFS offices assigned to New England, and/or the NOAA Secretary's office:_x000D_
+- Interior Secretary Doug Burgum_x000D_
+- Matthew Giacona_x000D_
+- Any employees of the Interior Department’s Office of the Secretary_x000D_
+- Any employees in BOEM's Renewable Energy office/program_x000D_
+- David Diamond, BOEM_x000D_
+that mention any of the following keywords:_x000D_
+- “Vineyard Wind” (which would include Vineyard Wind 1, not case sensitive)_x000D_
+- "VW1" (again, not case sensitive)_x000D_
+As stated in the NOAA referral letter to BOEM:_x000D_
+On or about March 11, 2026 we began clarifying the scope of your request to be:_x000D_
+The implementation of President Trump's Jan. 20 wind memo/directive, which orders a review of all projects, including VW1 The turbine blade break and/or blade replacement issue;  exclude budget files, performance evaluations, and unrelated references to Vineyard Wind (such as VW1 mentioned in another wind farm’s documents), as well as press clips and press releases Withdrawal of Biden administration opinion on OCSLA:_x000D_
+https://www.doi.gov/sites/default/files/documents/2025-05/m-37086.pdf_x000D_
+Issuance of new departmental review procedures:_x000D_
+https://www.doi.gov/media/document/departmental-review-procedures- decisions-actionsconsultationsand-other_x000D_
+Secretarial Order 3437 "Ending Preferential Treatment" for wind_x000D_
+Secretarial Order 3438 on managing energy sources and protecting the environment_x000D_
+And the requester agreed to remove from this request to NOAA as it is handled by a different Bureau:_x000D_
+Investigation into imported wind turbines_x000D_
+During our search for records, we identified documents that originated with your agency. _x000D_
+Therefore, according to DOC regulations 15 C.F.R. § 4.5(b), we are referring the attached _x000D_
+document which are responsive to this request to your office for a review/release determination. _x000D_
+We have advised the requester to expect a direct response from your office.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -2705,3205 +3527,4719 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{734E3685-B876-4B76-83BB-4C89C8BD979B}">
-  <dimension ref="A1:G136"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F65B4026-63AF-43AF-BD17-A45938EF2BED}">
+  <dimension ref="A1:G202"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A129" workbookViewId="0">
-      <selection activeCell="F142" sqref="F142"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>45931</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="B3" s="1">
         <v>45933</v>
       </c>
-      <c r="C3" t="s">
-        <v>8</v>
+      <c r="C3" s="1">
+        <v>46125</v>
       </c>
       <c r="D3" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>16</v>
+      </c>
+      <c r="G3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>18</v>
       </c>
       <c r="B4" s="1">
         <v>45933</v>
       </c>
-      <c r="C4" s="1">
-        <v>46125</v>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>317</v>
+        <v>22</v>
       </c>
       <c r="B5" s="1">
         <v>45936</v>
       </c>
       <c r="C5" s="1">
         <v>46092</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>318</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>319</v>
+        <v>26</v>
       </c>
       <c r="B6" s="1">
         <v>45936</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>320</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>321</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>323</v>
+        <v>30</v>
       </c>
       <c r="B7" s="1">
         <v>45937</v>
       </c>
       <c r="C7" s="1">
         <v>46049</v>
       </c>
       <c r="D7" t="s">
-        <v>324</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="B8" s="1">
         <v>45938</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="B9" s="1">
         <v>45940</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="B10" s="1">
         <v>45940</v>
       </c>
       <c r="C10" s="1">
         <v>45980</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="B11" s="1">
         <v>45950</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="B12" s="1">
         <v>45950</v>
       </c>
-      <c r="C12" t="s">
-        <v>8</v>
+      <c r="C12" s="1">
+        <v>46157</v>
       </c>
       <c r="D12" t="s">
-        <v>143</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="B13" s="1">
         <v>45952</v>
       </c>
       <c r="C13" s="1">
         <v>45993</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>146</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>51</v>
       </c>
       <c r="B14" s="1">
         <v>45959</v>
       </c>
       <c r="C14" s="1">
         <v>45980</v>
       </c>
       <c r="D14" t="s">
-        <v>148</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>149</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>326</v>
+        <v>54</v>
       </c>
       <c r="B15" s="1">
         <v>45960</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>328</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B16" s="1">
         <v>45964</v>
       </c>
       <c r="C16" s="1">
-        <v>46126</v>
+        <v>46125</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="B17" s="1">
         <v>45964</v>
       </c>
       <c r="C17" s="1">
-        <v>46125</v>
+        <v>46126</v>
       </c>
       <c r="D17" t="s">
-        <v>151</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>330</v>
+        <v>65</v>
       </c>
       <c r="B18" s="1">
         <v>45966</v>
       </c>
-      <c r="C18" t="s">
-        <v>8</v>
+      <c r="C18" s="1">
+        <v>46169</v>
       </c>
       <c r="D18" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>328</v>
+        <v>56</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B19" s="1">
         <v>45967</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>334</v>
+        <v>69</v>
       </c>
       <c r="B20" s="1">
         <v>45968</v>
       </c>
       <c r="C20" s="1">
         <v>46092</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>71</v>
       </c>
       <c r="B21" s="1">
         <v>45971</v>
       </c>
       <c r="C21" s="1">
         <v>45982</v>
       </c>
       <c r="D21" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7" ht="315" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>74</v>
       </c>
       <c r="B22" s="1">
         <v>45971</v>
       </c>
       <c r="C22" s="1">
         <v>45982</v>
       </c>
       <c r="D22" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>171</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B23" s="1">
         <v>45973</v>
       </c>
-      <c r="C23" t="s">
-        <v>8</v>
+      <c r="C23" s="1">
+        <v>46191</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" ht="390" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>332</v>
+        <v>80</v>
       </c>
       <c r="B24" s="1">
         <v>45973</v>
       </c>
       <c r="C24" s="1">
         <v>46027</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="B25" s="1">
-        <v>45974</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46009</v>
+      </c>
+      <c r="C25" s="1">
+        <v>46055</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>45974</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>45981</v>
+      </c>
+      <c r="C26" s="1">
+        <v>46030</v>
       </c>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="B27" s="1">
+        <v>46009</v>
+      </c>
+      <c r="C27" s="1">
+        <v>46055</v>
+      </c>
+      <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>45974</v>
+      </c>
+      <c r="C28" s="1">
+        <v>46147</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>45974</v>
+      </c>
+      <c r="C29" s="1">
+        <v>46156</v>
+      </c>
+      <c r="D29" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="1">
         <v>45975</v>
       </c>
-      <c r="C27" t="s">
-[...8 lines deleted...]
-      <c r="F27" t="s">
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" t="s">
         <v>11</v>
       </c>
-      <c r="G27" t="s">
-[...69 lines deleted...]
-        <v>48</v>
+      <c r="G30" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1">
-        <v>45982</v>
+        <v>45975</v>
       </c>
       <c r="C31" s="1">
-        <v>46044</v>
+        <v>46056</v>
       </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
-      <c r="G31" t="s">
-        <v>43</v>
+      <c r="G31" s="2" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="B32" s="1">
-        <v>45982</v>
+        <v>45980</v>
       </c>
       <c r="C32" s="1">
-        <v>46028</v>
+        <v>45980</v>
       </c>
       <c r="D32" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
-      <c r="G32" t="s">
-        <v>173</v>
+      <c r="G32" s="2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="B33" s="1">
         <v>45982</v>
       </c>
       <c r="C33" s="1">
-        <v>46002</v>
+        <v>46044</v>
       </c>
       <c r="D33" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="E33" t="s">
-        <v>176</v>
+        <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>336</v>
+        <v>108</v>
       </c>
       <c r="B34" s="1">
         <v>45982</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>337</v>
+        <v>109</v>
       </c>
       <c r="E34" t="s">
-        <v>338</v>
+        <v>110</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>340</v>
+        <v>112</v>
       </c>
       <c r="B35" s="1">
         <v>45982</v>
       </c>
       <c r="C35" s="1">
         <v>45985</v>
       </c>
       <c r="D35" t="s">
-        <v>337</v>
+        <v>109</v>
       </c>
       <c r="E35" t="s">
-        <v>338</v>
+        <v>110</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>342</v>
+        <v>114</v>
       </c>
       <c r="B36" s="1">
-        <v>45985</v>
+        <v>45982</v>
       </c>
       <c r="C36" s="1">
-        <v>46055</v>
+        <v>46028</v>
       </c>
       <c r="D36" t="s">
-        <v>175</v>
+        <v>72</v>
       </c>
       <c r="E36" t="s">
-        <v>176</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
-        <v>343</v>
+        <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>344</v>
+        <v>116</v>
       </c>
       <c r="B37" s="1">
-        <v>45985</v>
+        <v>45982</v>
       </c>
       <c r="C37" s="1">
-        <v>46055</v>
+        <v>46002</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E37" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>345</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>346</v>
+        <v>120</v>
       </c>
       <c r="B38" s="1">
         <v>45985</v>
       </c>
       <c r="C38" s="1">
         <v>46055</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E38" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>347</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>348</v>
+        <v>122</v>
       </c>
       <c r="B39" s="1">
         <v>45985</v>
       </c>
       <c r="C39" s="1">
         <v>46055</v>
       </c>
       <c r="D39" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E39" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
-        <v>349</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>350</v>
+        <v>124</v>
       </c>
       <c r="B40" s="1">
         <v>45985</v>
       </c>
       <c r="C40" s="1">
         <v>46055</v>
       </c>
       <c r="D40" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E40" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
-        <v>351</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>352</v>
+        <v>126</v>
       </c>
       <c r="B41" s="1">
         <v>45985</v>
       </c>
       <c r="C41" s="1">
         <v>46055</v>
       </c>
       <c r="D41" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E41" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>353</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>354</v>
+        <v>128</v>
       </c>
       <c r="B42" s="1">
         <v>45985</v>
       </c>
       <c r="C42" s="1">
         <v>46055</v>
       </c>
       <c r="D42" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E42" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
-        <v>355</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>356</v>
+        <v>130</v>
       </c>
       <c r="B43" s="1">
         <v>45985</v>
       </c>
       <c r="C43" s="1">
         <v>46055</v>
       </c>
       <c r="D43" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E43" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
-        <v>357</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>34</v>
+        <v>132</v>
       </c>
       <c r="B44" s="1">
-        <v>45986</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>45985</v>
+      </c>
+      <c r="C44" s="1">
+        <v>46055</v>
       </c>
       <c r="D44" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="E44" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="F44" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G44" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>134</v>
       </c>
       <c r="B45" s="1">
-        <v>45986</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>45985</v>
+      </c>
+      <c r="C45" s="1">
+        <v>46055</v>
       </c>
       <c r="D45" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="E45" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="F45" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G45" t="s">
-        <v>179</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="B46" s="1">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>46055</v>
+        <v>45986</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
       </c>
       <c r="D46" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="E46" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="F46" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>140</v>
       </c>
       <c r="B47" s="1">
-        <v>45993</v>
+        <v>45986</v>
       </c>
       <c r="C47" s="1">
-        <v>46000</v>
+        <v>46191</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
+        <v>137</v>
       </c>
       <c r="E47" t="s">
-        <v>184</v>
+        <v>138</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="2" t="s">
-        <v>185</v>
+      <c r="G47" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="B48" s="1">
-        <v>45993</v>
+        <v>45992</v>
       </c>
       <c r="C48" s="1">
         <v>46055</v>
       </c>
       <c r="D48" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="E48" t="s">
-        <v>24</v>
+        <v>138</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="B49" s="1">
         <v>45993</v>
       </c>
-      <c r="C49" t="s">
-        <v>8</v>
+      <c r="C49" s="1">
+        <v>46000</v>
       </c>
       <c r="D49" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="E49" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="F49" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="B50" s="1">
         <v>45993</v>
       </c>
-      <c r="C50" t="s">
-        <v>8</v>
+      <c r="C50" s="1">
+        <v>46055</v>
       </c>
       <c r="D50" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E50" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="B51" s="1">
         <v>45993</v>
       </c>
-      <c r="C51" t="s">
-        <v>8</v>
+      <c r="C51" s="1">
+        <v>46157</v>
       </c>
       <c r="D51" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E51" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F51" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>194</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1">
         <v>45993</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="D52" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E52" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="B53" s="1">
         <v>45993</v>
       </c>
-      <c r="C53" s="1">
-        <v>46055</v>
+      <c r="C53" t="s">
+        <v>8</v>
       </c>
       <c r="D53" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E53" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F53" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="G53" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
-        <v>45995</v>
-[...2 lines deleted...]
-        <v>46001</v>
+        <v>45993</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
       </c>
       <c r="D54" t="s">
-        <v>199</v>
+        <v>38</v>
       </c>
       <c r="E54" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F54" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>200</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>201</v>
+        <v>158</v>
       </c>
       <c r="B55" s="1">
-        <v>45995</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>45993</v>
+      </c>
+      <c r="C55" s="1">
+        <v>46055</v>
       </c>
       <c r="D55" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="E55" t="s">
-        <v>176</v>
+        <v>39</v>
       </c>
       <c r="F55" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>16</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="B56" s="1">
+        <v>45995</v>
+      </c>
+      <c r="C56" s="1">
+        <v>46001</v>
+      </c>
+      <c r="D56" t="s">
+        <v>161</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>163</v>
+      </c>
+      <c r="B57" s="1">
+        <v>45995</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>117</v>
+      </c>
+      <c r="E57" t="s">
+        <v>118</v>
+      </c>
+      <c r="F57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" s="1">
         <v>45996</v>
       </c>
-      <c r="C56" t="s">
-[...8 lines deleted...]
-      <c r="F56" t="s">
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
+        <v>117</v>
+      </c>
+      <c r="E58" t="s">
+        <v>118</v>
+      </c>
+      <c r="F58" t="s">
         <v>11</v>
       </c>
-      <c r="G56" t="s">
-[...7 lines deleted...]
-      <c r="B57" s="1">
+      <c r="G58" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="1">
         <v>45996</v>
       </c>
-      <c r="C57" s="1">
+      <c r="C59" s="1">
         <v>46008</v>
       </c>
-      <c r="D57" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>210</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="B60" s="1">
-        <v>46000</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>45999</v>
+      </c>
+      <c r="C60" s="1">
+        <v>46008</v>
       </c>
       <c r="D60" t="s">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="E60" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="F60" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="B61" s="1">
-        <v>46000</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>45999</v>
+      </c>
+      <c r="C61" s="1">
+        <v>46119</v>
       </c>
       <c r="D61" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="E61" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="F61" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>30</v>
+        <v>173</v>
       </c>
       <c r="B62" s="1">
-        <v>46002</v>
+        <v>46036</v>
       </c>
       <c r="C62" s="1">
-        <v>46072</v>
+        <v>46036</v>
       </c>
       <c r="D62" t="s">
-        <v>31</v>
+        <v>174</v>
       </c>
       <c r="E62" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
-      <c r="G62" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="G62" s="2" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>176</v>
       </c>
       <c r="B63" s="1">
-        <v>46006</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46000</v>
+      </c>
+      <c r="C63" s="1">
+        <v>46181</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>38</v>
       </c>
       <c r="E63" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="F63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>178</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46000</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" t="s">
+        <v>179</v>
+      </c>
+      <c r="E64" t="s">
+        <v>180</v>
+      </c>
+      <c r="F64" t="s">
         <v>11</v>
       </c>
-      <c r="G63" s="2" t="s">
-[...23 lines deleted...]
-        <v>364</v>
+      <c r="G64" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>44</v>
+        <v>182</v>
       </c>
       <c r="B65" s="1">
-        <v>46009</v>
+        <v>46002</v>
       </c>
       <c r="C65" s="1">
-        <v>46055</v>
+        <v>46072</v>
       </c>
       <c r="D65" t="s">
-        <v>45</v>
+        <v>183</v>
       </c>
       <c r="E65" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="F65" t="s">
         <v>16</v>
       </c>
       <c r="G65" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>49</v>
+        <v>186</v>
       </c>
       <c r="B66" s="1">
-        <v>46009</v>
-[...2 lines deleted...]
-        <v>46055</v>
+        <v>46006</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>7</v>
+        <v>188</v>
       </c>
       <c r="B67" s="1">
-        <v>46010</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46008</v>
+      </c>
+      <c r="C67" s="1">
+        <v>46043</v>
       </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>189</v>
       </c>
       <c r="E67" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="F67" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="B68" s="1">
-        <v>46010</v>
+        <v>46029</v>
       </c>
       <c r="C68" s="1">
-        <v>46035</v>
+        <v>46168</v>
       </c>
       <c r="D68" t="s">
-        <v>214</v>
+        <v>55</v>
       </c>
       <c r="E68" t="s">
-        <v>215</v>
+        <v>56</v>
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>217</v>
+        <v>194</v>
       </c>
       <c r="B69" s="1">
         <v>46010</v>
       </c>
-      <c r="C69" t="s">
-        <v>8</v>
+      <c r="C69" s="1">
+        <v>46035</v>
       </c>
       <c r="D69" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="E69" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="F69" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
       <c r="B70" s="1">
-        <v>46024</v>
+        <v>46010</v>
       </c>
       <c r="C70" s="1">
-        <v>46063</v>
+        <v>46251</v>
       </c>
       <c r="D70" t="s">
-        <v>14</v>
+        <v>195</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
-      <c r="G70" s="2" t="s">
-        <v>17</v>
+      <c r="G70" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>367</v>
+        <v>200</v>
       </c>
       <c r="B71" s="1">
-        <v>46027</v>
+        <v>46010</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71" t="s">
-        <v>368</v>
+        <v>201</v>
       </c>
       <c r="E71" t="s">
-        <v>369</v>
+        <v>202</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
-      <c r="G71" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="G71" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>371</v>
+        <v>204</v>
       </c>
       <c r="B72" s="1">
+        <v>46024</v>
+      </c>
+      <c r="C72" s="1">
+        <v>46063</v>
+      </c>
+      <c r="D72" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" t="s">
+        <v>24</v>
+      </c>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>206</v>
+      </c>
+      <c r="B73" s="1">
         <v>46027</v>
       </c>
-      <c r="C72" s="1">
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" t="s">
+        <v>207</v>
+      </c>
+      <c r="E73" t="s">
+        <v>208</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>210</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46027</v>
+      </c>
+      <c r="C74" s="1">
         <v>46078</v>
       </c>
-      <c r="D72" t="s">
-[...16 lines deleted...]
-      <c r="B73" s="1">
+      <c r="D74" t="s">
+        <v>211</v>
+      </c>
+      <c r="E74" t="s">
+        <v>212</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>214</v>
+      </c>
+      <c r="B75" s="1">
         <v>46028</v>
       </c>
-      <c r="C73" s="1">
+      <c r="C75" s="1">
         <v>46035</v>
       </c>
-      <c r="D73" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>327</v>
+        <v>211</v>
       </c>
       <c r="E75" t="s">
-        <v>328</v>
+        <v>212</v>
       </c>
       <c r="F75" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>381</v>
+        <v>216</v>
       </c>
       <c r="B76" s="1">
-        <v>46030</v>
+        <v>46059</v>
       </c>
       <c r="C76" s="1">
-        <v>46078</v>
+        <v>46059</v>
       </c>
       <c r="D76" t="s">
-        <v>378</v>
+        <v>217</v>
       </c>
       <c r="E76" t="s">
-        <v>379</v>
+        <v>218</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>382</v>
+        <v>219</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>99</v>
+        <v>220</v>
       </c>
       <c r="B77" s="1">
+        <v>46029</v>
+      </c>
+      <c r="C77" s="1">
+        <v>46126</v>
+      </c>
+      <c r="D77" t="s">
+        <v>221</v>
+      </c>
+      <c r="E77" t="s">
+        <v>222</v>
+      </c>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46030</v>
+      </c>
+      <c r="C78" s="1">
+        <v>46078</v>
+      </c>
+      <c r="D78" t="s">
+        <v>217</v>
+      </c>
+      <c r="E78" t="s">
+        <v>218</v>
+      </c>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" s="1">
         <v>46031</v>
       </c>
-      <c r="C77" s="1">
-[...44 lines deleted...]
-      </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79" t="s">
-        <v>284</v>
+        <v>38</v>
       </c>
       <c r="E79" t="s">
-        <v>285</v>
+        <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>358</v>
+        <v>228</v>
       </c>
       <c r="B80" s="1">
-        <v>46036</v>
+        <v>46031</v>
       </c>
       <c r="C80" s="1">
-        <v>46036</v>
+        <v>46063</v>
       </c>
       <c r="D80" t="s">
-        <v>359</v>
+        <v>183</v>
       </c>
       <c r="E80" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="F80" t="s">
         <v>16</v>
       </c>
-      <c r="G80" s="2" t="s">
-        <v>360</v>
+      <c r="G80" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>230</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46035</v>
+      </c>
+      <c r="C81" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" t="s">
         <v>231</v>
       </c>
-      <c r="B81" s="1">
-[...5 lines deleted...]
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
-      <c r="G81" t="s">
-        <v>234</v>
+      <c r="G81" s="2" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B82" s="1">
         <v>46038</v>
       </c>
-      <c r="C82" s="1">
-        <v>46097</v>
+      <c r="C82" t="s">
+        <v>8</v>
       </c>
       <c r="D82" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E82" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F82" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G82" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B83" s="1">
         <v>46038</v>
       </c>
       <c r="C83" s="1">
         <v>46097</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E83" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B84" s="1">
         <v>46038</v>
       </c>
       <c r="C84" s="1">
         <v>46097</v>
       </c>
       <c r="D84" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E84" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B85" s="1">
         <v>46038</v>
       </c>
       <c r="C85" s="1">
         <v>46097</v>
       </c>
       <c r="D85" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E85" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>118</v>
+        <v>244</v>
       </c>
       <c r="B86" s="1">
-        <v>46044</v>
+        <v>46038</v>
       </c>
       <c r="C86" s="1">
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="D86" t="s">
-        <v>105</v>
+        <v>235</v>
       </c>
       <c r="E86" t="s">
-        <v>106</v>
+        <v>236</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
-      <c r="G86" s="2" t="s">
-        <v>119</v>
+      <c r="G86" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>246</v>
       </c>
       <c r="B87" s="1">
-        <v>46045</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46044</v>
+      </c>
+      <c r="C87" s="1">
+        <v>46051</v>
       </c>
       <c r="D87" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="E87" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="F87" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>16</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>112</v>
+        <v>250</v>
       </c>
       <c r="B88" s="1">
-        <v>46051</v>
+        <v>46045</v>
       </c>
       <c r="C88" s="1">
-        <v>46065</v>
+        <v>46157</v>
       </c>
       <c r="D88" t="s">
-        <v>113</v>
+        <v>251</v>
       </c>
       <c r="E88" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>127</v>
+        <v>254</v>
       </c>
       <c r="B89" s="1">
         <v>46051</v>
       </c>
-      <c r="C89" t="s">
-        <v>8</v>
+      <c r="C89" s="1">
+        <v>46065</v>
       </c>
       <c r="D89" t="s">
-        <v>63</v>
+        <v>255</v>
       </c>
       <c r="E89" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F89" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="90" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="G89" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>129</v>
+        <v>257</v>
       </c>
       <c r="B90" s="1">
-        <v>46055</v>
+        <v>46051</v>
       </c>
       <c r="C90" s="1">
-        <v>46087</v>
+        <v>46217</v>
       </c>
       <c r="D90" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:7" ht="300" x14ac:dyDescent="0.25">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>259</v>
       </c>
       <c r="B91" s="1">
         <v>46055</v>
       </c>
       <c r="C91" s="1">
+        <v>46087</v>
+      </c>
+      <c r="D91" t="s">
+        <v>260</v>
+      </c>
+      <c r="E91" t="s">
+        <v>261</v>
+      </c>
+      <c r="F91" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>263</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46055</v>
+      </c>
+      <c r="C92" s="1">
         <v>46057</v>
       </c>
-      <c r="D91" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
       <c r="E92" t="s">
-        <v>8</v>
+        <v>265</v>
       </c>
       <c r="F92" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>103</v>
+        <v>266</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>104</v>
+        <v>267</v>
       </c>
       <c r="B93" s="1">
         <v>46056</v>
       </c>
       <c r="C93" s="1">
-        <v>46120</v>
+        <v>46126</v>
       </c>
       <c r="D93" t="s">
-        <v>105</v>
+        <v>268</v>
       </c>
       <c r="E93" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
-      <c r="G93" t="s">
-        <v>107</v>
+      <c r="G93" s="2" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>108</v>
+        <v>270</v>
       </c>
       <c r="B94" s="1">
         <v>46056</v>
       </c>
-      <c r="C94" t="s">
-        <v>8</v>
+      <c r="C94" s="1">
+        <v>46120</v>
       </c>
       <c r="D94" t="s">
-        <v>105</v>
+        <v>247</v>
       </c>
       <c r="E94" t="s">
-        <v>106</v>
+        <v>248</v>
       </c>
       <c r="F94" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G94" t="s">
-        <v>109</v>
+        <v>271</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>110</v>
+        <v>272</v>
       </c>
       <c r="B95" s="1">
         <v>46056</v>
       </c>
       <c r="C95" s="1">
-        <v>46122</v>
+        <v>46134</v>
       </c>
       <c r="D95" t="s">
-        <v>105</v>
+        <v>247</v>
       </c>
       <c r="E95" t="s">
-        <v>106</v>
+        <v>248</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="B96" s="1">
         <v>46056</v>
       </c>
-      <c r="C96" t="s">
-        <v>8</v>
+      <c r="C96" s="1">
+        <v>46122</v>
       </c>
       <c r="D96" t="s">
-        <v>294</v>
+        <v>247</v>
       </c>
       <c r="E96" t="s">
-        <v>295</v>
+        <v>248</v>
       </c>
       <c r="F96" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="G96" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="B97" s="1">
+        <v>46056</v>
+      </c>
+      <c r="C97" s="1">
+        <v>46150</v>
+      </c>
+      <c r="D97" t="s">
+        <v>277</v>
+      </c>
+      <c r="E97" t="s">
+        <v>278</v>
+      </c>
+      <c r="F97" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>280</v>
+      </c>
+      <c r="B98" s="1">
         <v>46058</v>
       </c>
-      <c r="C97" s="1">
+      <c r="C98" s="1">
         <v>46072</v>
       </c>
-      <c r="D97" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>378</v>
+        <v>281</v>
       </c>
       <c r="E98" t="s">
-        <v>379</v>
+        <v>282</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>93</v>
+        <v>284</v>
       </c>
       <c r="B99" s="1">
         <v>46062</v>
       </c>
       <c r="C99" s="1">
         <v>46063</v>
       </c>
       <c r="D99" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="B100" s="1">
         <v>46064</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="E100" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>245</v>
+        <v>290</v>
       </c>
       <c r="B101" s="1">
         <v>46065</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>246</v>
+        <v>291</v>
       </c>
       <c r="E101" t="s">
-        <v>247</v>
+        <v>292</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B102" s="1">
         <v>46065</v>
       </c>
       <c r="C102" s="1">
         <v>46093</v>
       </c>
       <c r="D102" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>83</v>
+        <v>296</v>
       </c>
       <c r="B103" s="1">
         <v>46071</v>
       </c>
       <c r="C103" s="1">
         <v>46078</v>
       </c>
       <c r="D103" t="s">
-        <v>84</v>
+        <v>297</v>
       </c>
       <c r="E103" t="s">
-        <v>85</v>
+        <v>298</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>87</v>
+        <v>300</v>
       </c>
       <c r="B104" s="1">
         <v>46077</v>
       </c>
-      <c r="C104" t="s">
-        <v>8</v>
+      <c r="C104" s="1">
+        <v>46148</v>
       </c>
       <c r="D104" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>89</v>
+        <v>302</v>
       </c>
       <c r="B105" s="1">
         <v>46077</v>
       </c>
       <c r="C105" s="1">
         <v>46078</v>
       </c>
       <c r="D105" t="s">
-        <v>84</v>
+        <v>297</v>
       </c>
       <c r="E105" t="s">
-        <v>85</v>
+        <v>298</v>
       </c>
       <c r="F105" t="s">
         <v>16</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>91</v>
+        <v>304</v>
       </c>
       <c r="B106" s="1">
         <v>46077</v>
       </c>
       <c r="C106" s="1">
         <v>46078</v>
       </c>
       <c r="D106" t="s">
-        <v>84</v>
+        <v>297</v>
       </c>
       <c r="E106" t="s">
-        <v>85</v>
+        <v>298</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>92</v>
+        <v>305</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B107" s="1">
         <v>46080</v>
       </c>
-      <c r="C107" t="s">
-        <v>8</v>
+      <c r="C107" s="1">
+        <v>46142</v>
       </c>
       <c r="D107" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="E107" t="s">
-        <v>251</v>
+        <v>308</v>
       </c>
       <c r="F107" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>79</v>
+        <v>310</v>
       </c>
       <c r="B108" s="1">
         <v>46086</v>
       </c>
       <c r="C108" s="1">
         <v>46119</v>
       </c>
       <c r="D108" t="s">
-        <v>80</v>
+        <v>311</v>
       </c>
       <c r="E108" t="s">
-        <v>81</v>
+        <v>312</v>
       </c>
       <c r="F108" t="s">
         <v>16</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>82</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>120</v>
+        <v>314</v>
       </c>
       <c r="B109" s="1">
         <v>46090</v>
       </c>
-      <c r="C109" s="1">
-        <v>46101</v>
+      <c r="C109" t="s">
+        <v>8</v>
       </c>
       <c r="D109" t="s">
-        <v>121</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="F109" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>243</v>
+        <v>316</v>
       </c>
       <c r="B110" s="1">
         <v>46090</v>
       </c>
-      <c r="C110" t="s">
-        <v>8</v>
+      <c r="C110" s="1">
+        <v>46101</v>
       </c>
       <c r="D110" t="s">
-        <v>14</v>
+        <v>317</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>318</v>
       </c>
       <c r="F110" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>16</v>
+      </c>
+      <c r="G110" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>249</v>
+        <v>320</v>
       </c>
       <c r="B111" s="1">
-        <v>46092</v>
-[...2 lines deleted...]
-        <v>46104</v>
+        <v>46107</v>
+      </c>
+      <c r="C111" t="s">
+        <v>8</v>
       </c>
       <c r="D111" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E111" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F111" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>11</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>253</v>
+        <v>322</v>
       </c>
       <c r="B112" s="1">
         <v>46092</v>
       </c>
       <c r="C112" s="1">
-        <v>46092</v>
+        <v>46108</v>
       </c>
       <c r="D112" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E112" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F112" t="s">
         <v>16</v>
       </c>
-      <c r="G112" t="s">
-[...3 lines deleted...]
-    <row r="113" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="G112" s="2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="B113" s="1">
         <v>46092</v>
       </c>
       <c r="C113" s="1">
         <v>46108</v>
       </c>
       <c r="D113" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="E113" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B114" s="1">
         <v>46092</v>
       </c>
       <c r="C114" s="1">
         <v>46108</v>
       </c>
       <c r="D114" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="E114" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="F114" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="B115" s="1">
         <v>46092</v>
       </c>
       <c r="C115" s="1">
-        <v>46108</v>
+        <v>46104</v>
       </c>
       <c r="D115" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
       <c r="E115" t="s">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="F115" t="s">
         <v>16</v>
       </c>
-      <c r="G115" s="2" t="s">
-        <v>316</v>
+      <c r="G115" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="B116" s="1">
-        <v>46104</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46092</v>
+      </c>
+      <c r="C116" s="1">
+        <v>46092</v>
       </c>
       <c r="D116" t="s">
-        <v>256</v>
+        <v>307</v>
       </c>
       <c r="E116" t="s">
-        <v>257</v>
+        <v>308</v>
       </c>
       <c r="F116" t="s">
-        <v>258</v>
+        <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>260</v>
+        <v>332</v>
       </c>
       <c r="B117" s="1">
-        <v>46106</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>46135</v>
+      </c>
+      <c r="C117" s="1">
+        <v>46135</v>
       </c>
       <c r="D117" t="s">
-        <v>162</v>
+        <v>333</v>
       </c>
       <c r="E117" t="s">
-        <v>163</v>
+        <v>334</v>
       </c>
       <c r="F117" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>16</v>
+      </c>
+      <c r="G117" t="s">
+        <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>262</v>
+        <v>336</v>
       </c>
       <c r="B118" s="1">
         <v>46106</v>
       </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
       <c r="D118" t="s">
-        <v>263</v>
+        <v>97</v>
       </c>
       <c r="E118" t="s">
-        <v>264</v>
+        <v>98</v>
       </c>
       <c r="F118" t="s">
         <v>11</v>
       </c>
-      <c r="G118" t="s">
-        <v>265</v>
+      <c r="G118" s="2" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>266</v>
+        <v>338</v>
       </c>
       <c r="B119" s="1">
-        <v>46107</v>
-[...2 lines deleted...]
-        <v>46107</v>
+        <v>46106</v>
+      </c>
+      <c r="C119" t="s">
+        <v>8</v>
       </c>
       <c r="D119" t="s">
-        <v>256</v>
+        <v>339</v>
       </c>
       <c r="E119" t="s">
-        <v>257</v>
+        <v>340</v>
       </c>
       <c r="F119" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G119" t="s">
-        <v>259</v>
+        <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>267</v>
+        <v>342</v>
       </c>
       <c r="B120" s="1">
         <v>46107</v>
       </c>
       <c r="C120" s="1">
-        <v>46108</v>
+        <v>46107</v>
       </c>
       <c r="D120" t="s">
-        <v>268</v>
+        <v>333</v>
       </c>
       <c r="E120" t="s">
-        <v>269</v>
+        <v>334</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>343</v>
       </c>
       <c r="B121" s="1">
         <v>46107</v>
       </c>
-      <c r="C121" t="s">
-        <v>8</v>
+      <c r="C121" s="1">
+        <v>46108</v>
       </c>
       <c r="D121" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="E121" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="F121" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+      <c r="G121" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>136</v>
+        <v>345</v>
       </c>
       <c r="B122" s="1">
         <v>46108</v>
       </c>
       <c r="C122" s="1">
         <v>46108</v>
       </c>
       <c r="D122" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E122" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>138</v>
+        <v>347</v>
       </c>
       <c r="B123" s="1">
         <v>46108</v>
       </c>
       <c r="C123" t="s">
         <v>8</v>
       </c>
       <c r="D123" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E123" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F123" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>225</v>
+        <v>349</v>
       </c>
       <c r="B124" s="1">
         <v>46108</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>226</v>
+        <v>350</v>
       </c>
       <c r="E124" t="s">
-        <v>227</v>
+        <v>351</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>228</v>
+        <v>352</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>271</v>
+        <v>353</v>
       </c>
       <c r="B125" s="1">
         <v>46111</v>
       </c>
-      <c r="C125" t="s">
-        <v>8</v>
+      <c r="C125" s="1">
+        <v>46140</v>
       </c>
       <c r="D125" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="E125" t="s">
-        <v>251</v>
+        <v>308</v>
       </c>
       <c r="F125" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G125" t="s">
-        <v>272</v>
+        <v>354</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>273</v>
+        <v>355</v>
       </c>
       <c r="B126" s="1">
         <v>46111</v>
       </c>
       <c r="C126" s="1">
         <v>46120</v>
       </c>
       <c r="D126" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="E126" t="s">
-        <v>251</v>
+        <v>308</v>
       </c>
       <c r="F126" t="s">
         <v>16</v>
       </c>
       <c r="G126" t="s">
-        <v>274</v>
+        <v>356</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="B127" s="1">
         <v>46111</v>
       </c>
-      <c r="C127" t="s">
-        <v>8</v>
+      <c r="C127" s="1">
+        <v>46126</v>
       </c>
       <c r="D127" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="E127" t="s">
-        <v>251</v>
+        <v>308</v>
       </c>
       <c r="F127" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G127" t="s">
-        <v>276</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>277</v>
+        <v>359</v>
       </c>
       <c r="B128" s="1">
         <v>46111</v>
       </c>
       <c r="C128" s="1">
         <v>46120</v>
       </c>
       <c r="D128" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="E128" t="s">
-        <v>251</v>
+        <v>308</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>115</v>
+        <v>361</v>
       </c>
       <c r="B129" s="1">
         <v>46114</v>
       </c>
-      <c r="C129" t="s">
-        <v>8</v>
+      <c r="C129" s="1">
+        <v>46254</v>
       </c>
       <c r="D129" t="s">
-        <v>116</v>
+        <v>362</v>
       </c>
       <c r="E129" t="s">
-        <v>8</v>
+        <v>363</v>
       </c>
       <c r="F129" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>279</v>
+        <v>365</v>
       </c>
       <c r="B130" s="1">
         <v>46114</v>
       </c>
-      <c r="C130" t="s">
-        <v>8</v>
+      <c r="C130" s="1">
+        <v>46127</v>
       </c>
       <c r="D130" t="s">
-        <v>280</v>
+        <v>366</v>
       </c>
       <c r="E130" t="s">
-        <v>281</v>
+        <v>8</v>
       </c>
       <c r="F130" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>282</v>
+        <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>133</v>
+        <v>368</v>
       </c>
       <c r="B131" s="1">
         <v>46118</v>
       </c>
       <c r="C131" s="1">
-        <v>46126</v>
+        <v>46191</v>
       </c>
       <c r="D131" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
-      <c r="G131" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:7" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="G131" s="2" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>140</v>
+        <v>370</v>
       </c>
       <c r="B132" s="1">
         <v>46118</v>
       </c>
       <c r="C132" t="s">
         <v>8</v>
       </c>
       <c r="D132" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F132" t="s">
         <v>11</v>
       </c>
-      <c r="G132" s="2" t="s">
-        <v>141</v>
+      <c r="G132" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>221</v>
+        <v>372</v>
       </c>
       <c r="B133" s="1">
         <v>46118</v>
       </c>
-      <c r="C133" t="s">
-        <v>8</v>
+      <c r="C133" s="1">
+        <v>46119</v>
       </c>
       <c r="D133" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E133" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F133" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G133" t="s">
-        <v>222</v>
+        <v>373</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>223</v>
+        <v>374</v>
       </c>
       <c r="B134" s="1">
         <v>46118</v>
       </c>
       <c r="C134" s="1">
-        <v>46119</v>
+        <v>46126</v>
       </c>
       <c r="D134" t="s">
-        <v>23</v>
+        <v>375</v>
       </c>
       <c r="E134" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F134" t="s">
         <v>16</v>
       </c>
       <c r="G134" t="s">
-        <v>224</v>
+        <v>376</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>124</v>
+        <v>377</v>
       </c>
       <c r="B135" s="1">
         <v>46121</v>
       </c>
-      <c r="C135" s="1">
-        <v>46121</v>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>125</v>
+        <v>378</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>379</v>
       </c>
       <c r="F135" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G135" t="s">
-        <v>126</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>229</v>
+        <v>381</v>
       </c>
       <c r="B136" s="1">
         <v>46121</v>
       </c>
-      <c r="C136" t="s">
-        <v>8</v>
+      <c r="C136" s="1">
+        <v>46121</v>
       </c>
       <c r="D136" t="s">
-        <v>125</v>
+        <v>378</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>379</v>
       </c>
       <c r="F136" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>383</v>
+      </c>
+      <c r="B137" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C137" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" t="s">
+        <v>384</v>
+      </c>
+      <c r="E137" t="s">
+        <v>385</v>
+      </c>
+      <c r="F137" t="s">
         <v>11</v>
       </c>
-      <c r="G136" t="s">
-        <v>230</v>
+      <c r="G137" s="2" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>387</v>
+      </c>
+      <c r="B138" s="1">
+        <v>46134</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" t="s">
+        <v>388</v>
+      </c>
+      <c r="E138" t="s">
+        <v>389</v>
+      </c>
+      <c r="F138" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>391</v>
+      </c>
+      <c r="B139" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C139" s="1">
+        <v>46139</v>
+      </c>
+      <c r="D139" t="s">
+        <v>392</v>
+      </c>
+      <c r="E139" t="s">
+        <v>393</v>
+      </c>
+      <c r="F139" t="s">
+        <v>16</v>
+      </c>
+      <c r="G139" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>395</v>
+      </c>
+      <c r="B140" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" t="s">
+        <v>396</v>
+      </c>
+      <c r="E140" t="s">
+        <v>397</v>
+      </c>
+      <c r="F140" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>399</v>
+      </c>
+      <c r="B141" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C141" s="1">
+        <v>46147</v>
+      </c>
+      <c r="D141" t="s">
+        <v>384</v>
+      </c>
+      <c r="E141" t="s">
+        <v>385</v>
+      </c>
+      <c r="F141" t="s">
+        <v>16</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>401</v>
+      </c>
+      <c r="B142" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C142" s="1">
+        <v>46147</v>
+      </c>
+      <c r="D142" t="s">
+        <v>384</v>
+      </c>
+      <c r="E142" t="s">
+        <v>385</v>
+      </c>
+      <c r="F142" t="s">
+        <v>16</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>403</v>
+      </c>
+      <c r="B143" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C143" s="1">
+        <v>46156</v>
+      </c>
+      <c r="D143" t="s">
+        <v>384</v>
+      </c>
+      <c r="E143" t="s">
+        <v>385</v>
+      </c>
+      <c r="F143" t="s">
+        <v>16</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>405</v>
+      </c>
+      <c r="B144" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C144" s="1">
+        <v>46219</v>
+      </c>
+      <c r="D144" t="s">
+        <v>384</v>
+      </c>
+      <c r="E144" t="s">
+        <v>385</v>
+      </c>
+      <c r="F144" t="s">
+        <v>16</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>407</v>
+      </c>
+      <c r="B145" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" t="s">
+        <v>23</v>
+      </c>
+      <c r="E145" t="s">
+        <v>24</v>
+      </c>
+      <c r="F145" t="s">
+        <v>11</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>409</v>
+      </c>
+      <c r="B146" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" t="s">
+        <v>410</v>
+      </c>
+      <c r="E146" t="s">
+        <v>411</v>
+      </c>
+      <c r="F146" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>413</v>
+      </c>
+      <c r="B147" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C147" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D147" t="s">
+        <v>19</v>
+      </c>
+      <c r="E147" t="s">
+        <v>20</v>
+      </c>
+      <c r="F147" t="s">
+        <v>16</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>415</v>
+      </c>
+      <c r="B148" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" t="s">
+        <v>416</v>
+      </c>
+      <c r="E148" t="s">
+        <v>417</v>
+      </c>
+      <c r="F148" t="s">
+        <v>11</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>419</v>
+      </c>
+      <c r="B149" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C149" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" t="s">
+        <v>19</v>
+      </c>
+      <c r="E149" t="s">
+        <v>20</v>
+      </c>
+      <c r="F149" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>421</v>
+      </c>
+      <c r="B150" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>423</v>
+      </c>
+      <c r="B151" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151" t="s">
+        <v>38</v>
+      </c>
+      <c r="E151" t="s">
+        <v>39</v>
+      </c>
+      <c r="F151" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>425</v>
+      </c>
+      <c r="B152" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
+      </c>
+      <c r="D152" t="s">
+        <v>339</v>
+      </c>
+      <c r="E152" t="s">
+        <v>426</v>
+      </c>
+      <c r="F152" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>428</v>
+      </c>
+      <c r="B153" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C153" s="1">
+        <v>46212</v>
+      </c>
+      <c r="D153" t="s">
+        <v>429</v>
+      </c>
+      <c r="E153" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>431</v>
+      </c>
+      <c r="B154" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C154" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D154" t="s">
+        <v>247</v>
+      </c>
+      <c r="E154" t="s">
+        <v>248</v>
+      </c>
+      <c r="F154" t="s">
+        <v>16</v>
+      </c>
+      <c r="G154" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>433</v>
+      </c>
+      <c r="B155" s="1">
+        <v>46164</v>
+      </c>
+      <c r="C155" t="s">
+        <v>8</v>
+      </c>
+      <c r="D155" t="s">
+        <v>434</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>436</v>
+      </c>
+      <c r="B156" s="1">
+        <v>46164</v>
+      </c>
+      <c r="C156" s="1">
+        <v>46220</v>
+      </c>
+      <c r="D156" t="s">
+        <v>437</v>
+      </c>
+      <c r="E156" t="s">
+        <v>438</v>
+      </c>
+      <c r="F156" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>440</v>
+      </c>
+      <c r="B157" s="1">
+        <v>46162</v>
+      </c>
+      <c r="C157" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D157" t="s">
+        <v>441</v>
+      </c>
+      <c r="E157" t="s">
+        <v>442</v>
+      </c>
+      <c r="F157" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>444</v>
+      </c>
+      <c r="B158" s="1">
+        <v>46169</v>
+      </c>
+      <c r="C158" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D158" t="s">
+        <v>307</v>
+      </c>
+      <c r="E158" t="s">
+        <v>308</v>
+      </c>
+      <c r="F158" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>446</v>
+      </c>
+      <c r="B159" s="1">
+        <v>46170</v>
+      </c>
+      <c r="C159" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D159" t="s">
+        <v>307</v>
+      </c>
+      <c r="E159" t="s">
+        <v>308</v>
+      </c>
+      <c r="F159" t="s">
+        <v>16</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>448</v>
+      </c>
+      <c r="B160" s="1">
+        <v>46171</v>
+      </c>
+      <c r="C160" s="1">
+        <v>46211</v>
+      </c>
+      <c r="D160" t="s">
+        <v>449</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160" t="s">
+        <v>16</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>451</v>
+      </c>
+      <c r="B161" s="1">
+        <v>46171</v>
+      </c>
+      <c r="C161" s="1">
+        <v>46177</v>
+      </c>
+      <c r="D161" t="s">
+        <v>307</v>
+      </c>
+      <c r="E161" t="s">
+        <v>308</v>
+      </c>
+      <c r="F161" t="s">
+        <v>16</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>453</v>
+      </c>
+      <c r="B162" s="1">
+        <v>46178</v>
+      </c>
+      <c r="C162" t="s">
+        <v>8</v>
+      </c>
+      <c r="D162" t="s">
+        <v>23</v>
+      </c>
+      <c r="E162" t="s">
+        <v>24</v>
+      </c>
+      <c r="F162" t="s">
+        <v>11</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>455</v>
+      </c>
+      <c r="B163" s="1">
+        <v>46178</v>
+      </c>
+      <c r="C163" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D163" t="s">
+        <v>456</v>
+      </c>
+      <c r="E163" t="s">
+        <v>457</v>
+      </c>
+      <c r="F163" t="s">
+        <v>16</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>459</v>
+      </c>
+      <c r="B164" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C164" s="1">
+        <v>46231</v>
+      </c>
+      <c r="D164" t="s">
+        <v>460</v>
+      </c>
+      <c r="E164" t="s">
+        <v>461</v>
+      </c>
+      <c r="F164" t="s">
+        <v>16</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>463</v>
+      </c>
+      <c r="B165" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C165" t="s">
+        <v>8</v>
+      </c>
+      <c r="D165" t="s">
+        <v>231</v>
+      </c>
+      <c r="E165" t="s">
+        <v>232</v>
+      </c>
+      <c r="F165" t="s">
+        <v>11</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>465</v>
+      </c>
+      <c r="B166" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C166" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D166" t="s">
+        <v>466</v>
+      </c>
+      <c r="E166" t="s">
+        <v>467</v>
+      </c>
+      <c r="F166" t="s">
+        <v>16</v>
+      </c>
+      <c r="G166" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>469</v>
+      </c>
+      <c r="B167" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C167" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D167" t="s">
+        <v>470</v>
+      </c>
+      <c r="E167" t="s">
+        <v>471</v>
+      </c>
+      <c r="F167" t="s">
+        <v>16</v>
+      </c>
+      <c r="G167" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>473</v>
+      </c>
+      <c r="B168" s="1">
+        <v>46209</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" t="s">
+        <v>23</v>
+      </c>
+      <c r="E168" t="s">
+        <v>24</v>
+      </c>
+      <c r="F168" t="s">
+        <v>11</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>475</v>
+      </c>
+      <c r="B169" s="1">
+        <v>46211</v>
+      </c>
+      <c r="C169" s="1">
+        <v>46216</v>
+      </c>
+      <c r="D169" t="s">
+        <v>476</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169" t="s">
+        <v>16</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>478</v>
+      </c>
+      <c r="B170" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C170" s="1">
+        <v>46218</v>
+      </c>
+      <c r="D170" t="s">
+        <v>251</v>
+      </c>
+      <c r="E170" t="s">
+        <v>252</v>
+      </c>
+      <c r="F170" t="s">
+        <v>16</v>
+      </c>
+      <c r="G170" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>480</v>
+      </c>
+      <c r="B171" s="1">
+        <v>46219</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" t="s">
+        <v>255</v>
+      </c>
+      <c r="E171" t="s">
+        <v>39</v>
+      </c>
+      <c r="F171" t="s">
+        <v>11</v>
+      </c>
+      <c r="G171" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>482</v>
+      </c>
+      <c r="B172" s="1">
+        <v>46220</v>
+      </c>
+      <c r="C172" s="1">
+        <v>46230</v>
+      </c>
+      <c r="D172" t="s">
+        <v>307</v>
+      </c>
+      <c r="E172" t="s">
+        <v>308</v>
+      </c>
+      <c r="F172" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>484</v>
+      </c>
+      <c r="B173" s="1">
+        <v>46220</v>
+      </c>
+      <c r="C173" s="1">
+        <v>46223</v>
+      </c>
+      <c r="D173" t="s">
+        <v>307</v>
+      </c>
+      <c r="E173" t="s">
+        <v>308</v>
+      </c>
+      <c r="F173" t="s">
+        <v>16</v>
+      </c>
+      <c r="G173" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>486</v>
+      </c>
+      <c r="B174" s="1">
+        <v>46223</v>
+      </c>
+      <c r="C174" s="1">
+        <v>46223</v>
+      </c>
+      <c r="D174" t="s">
+        <v>487</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174" t="s">
+        <v>16</v>
+      </c>
+      <c r="G174" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>489</v>
+      </c>
+      <c r="B175" s="1">
+        <v>46223</v>
+      </c>
+      <c r="C175" s="1">
+        <v>46232</v>
+      </c>
+      <c r="D175" t="s">
+        <v>487</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175" t="s">
+        <v>16</v>
+      </c>
+      <c r="G175" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>491</v>
+      </c>
+      <c r="B176" s="1">
+        <v>46223</v>
+      </c>
+      <c r="C176" s="1">
+        <v>46224</v>
+      </c>
+      <c r="D176" t="s">
+        <v>251</v>
+      </c>
+      <c r="E176" t="s">
+        <v>252</v>
+      </c>
+      <c r="F176" t="s">
+        <v>16</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>493</v>
+      </c>
+      <c r="B177" s="1">
+        <v>46223</v>
+      </c>
+      <c r="C177" s="1">
+        <v>46223</v>
+      </c>
+      <c r="D177" t="s">
+        <v>307</v>
+      </c>
+      <c r="E177" t="s">
+        <v>308</v>
+      </c>
+      <c r="F177" t="s">
+        <v>16</v>
+      </c>
+      <c r="G177" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>495</v>
+      </c>
+      <c r="B178" s="1">
+        <v>46223</v>
+      </c>
+      <c r="C178" s="1">
+        <v>46225</v>
+      </c>
+      <c r="D178" t="s">
+        <v>307</v>
+      </c>
+      <c r="E178" t="s">
+        <v>308</v>
+      </c>
+      <c r="F178" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>497</v>
+      </c>
+      <c r="B179" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C179" s="1">
+        <v>46231</v>
+      </c>
+      <c r="D179" t="s">
+        <v>307</v>
+      </c>
+      <c r="E179" t="s">
+        <v>308</v>
+      </c>
+      <c r="F179" t="s">
+        <v>16</v>
+      </c>
+      <c r="G179" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>499</v>
+      </c>
+      <c r="B180" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C180" s="1">
+        <v>46233</v>
+      </c>
+      <c r="D180" t="s">
+        <v>307</v>
+      </c>
+      <c r="E180" t="s">
+        <v>308</v>
+      </c>
+      <c r="F180" t="s">
+        <v>16</v>
+      </c>
+      <c r="G180" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>501</v>
+      </c>
+      <c r="B181" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C181" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D181" t="s">
+        <v>307</v>
+      </c>
+      <c r="E181" t="s">
+        <v>308</v>
+      </c>
+      <c r="F181" t="s">
+        <v>16</v>
+      </c>
+      <c r="G181" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>503</v>
+      </c>
+      <c r="B182" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C182" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" t="s">
+        <v>504</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182" t="s">
+        <v>11</v>
+      </c>
+      <c r="G182" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>506</v>
+      </c>
+      <c r="B183" s="1">
+        <v>46238</v>
+      </c>
+      <c r="C183" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D183" t="s">
+        <v>507</v>
+      </c>
+      <c r="E183" t="s">
+        <v>508</v>
+      </c>
+      <c r="F183" t="s">
+        <v>16</v>
+      </c>
+      <c r="G183" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>510</v>
+      </c>
+      <c r="B184" s="1">
+        <v>46238</v>
+      </c>
+      <c r="C184" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D184" t="s">
+        <v>507</v>
+      </c>
+      <c r="E184" t="s">
+        <v>508</v>
+      </c>
+      <c r="F184" t="s">
+        <v>16</v>
+      </c>
+      <c r="G184" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>512</v>
+      </c>
+      <c r="B185" s="1">
+        <v>46238</v>
+      </c>
+      <c r="C185" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D185" t="s">
+        <v>507</v>
+      </c>
+      <c r="E185" t="s">
+        <v>508</v>
+      </c>
+      <c r="F185" t="s">
+        <v>16</v>
+      </c>
+      <c r="G185" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>514</v>
+      </c>
+      <c r="B186" s="1">
+        <v>46238</v>
+      </c>
+      <c r="C186" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D186" t="s">
+        <v>507</v>
+      </c>
+      <c r="E186" t="s">
+        <v>508</v>
+      </c>
+      <c r="F186" t="s">
+        <v>16</v>
+      </c>
+      <c r="G186" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>516</v>
+      </c>
+      <c r="B187" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C187" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D187" t="s">
+        <v>517</v>
+      </c>
+      <c r="E187" t="s">
+        <v>518</v>
+      </c>
+      <c r="F187" t="s">
+        <v>16</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>520</v>
+      </c>
+      <c r="B188" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C188" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D188" t="s">
+        <v>521</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188" t="s">
+        <v>16</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>523</v>
+      </c>
+      <c r="B189" s="1">
+        <v>46241</v>
+      </c>
+      <c r="C189" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D189" t="s">
+        <v>19</v>
+      </c>
+      <c r="E189" t="s">
+        <v>20</v>
+      </c>
+      <c r="F189" t="s">
+        <v>16</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>525</v>
+      </c>
+      <c r="B190" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C190" t="s">
+        <v>8</v>
+      </c>
+      <c r="D190" t="s">
+        <v>23</v>
+      </c>
+      <c r="E190" t="s">
+        <v>24</v>
+      </c>
+      <c r="F190" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>527</v>
+      </c>
+      <c r="B191" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C191" s="1">
+        <v>46248</v>
+      </c>
+      <c r="D191" t="s">
+        <v>528</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191" t="s">
+        <v>16</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>530</v>
+      </c>
+      <c r="B192" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C192" t="s">
+        <v>8</v>
+      </c>
+      <c r="D192" t="s">
+        <v>504</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>532</v>
+      </c>
+      <c r="B193" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C193" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" t="s">
+        <v>533</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193" t="s">
+        <v>11</v>
+      </c>
+      <c r="G193" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>535</v>
+      </c>
+      <c r="B194" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C194" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D194" t="s">
+        <v>536</v>
+      </c>
+      <c r="E194" t="s">
+        <v>537</v>
+      </c>
+      <c r="F194" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>539</v>
+      </c>
+      <c r="B195" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C195" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" t="s">
+        <v>487</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>541</v>
+      </c>
+      <c r="B196" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C196" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D196" t="s">
+        <v>487</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196" t="s">
+        <v>16</v>
+      </c>
+      <c r="G196" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>543</v>
+      </c>
+      <c r="B197" s="1">
+        <v>46265</v>
+      </c>
+      <c r="C197" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" t="s">
+        <v>23</v>
+      </c>
+      <c r="E197" t="s">
+        <v>24</v>
+      </c>
+      <c r="F197" t="s">
+        <v>11</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>545</v>
+      </c>
+      <c r="B198" s="1">
+        <v>46265</v>
+      </c>
+      <c r="C198" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" t="s">
+        <v>38</v>
+      </c>
+      <c r="E198" t="s">
+        <v>39</v>
+      </c>
+      <c r="F198" t="s">
+        <v>11</v>
+      </c>
+      <c r="G198" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>547</v>
+      </c>
+      <c r="B199" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
+        <v>548</v>
+      </c>
+      <c r="E199" t="s">
+        <v>549</v>
+      </c>
+      <c r="F199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>551</v>
+      </c>
+      <c r="B200" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" t="s">
+        <v>552</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200" t="s">
+        <v>11</v>
+      </c>
+      <c r="G200" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>554</v>
+      </c>
+      <c r="B201" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C201" s="1">
+        <v>46204</v>
+      </c>
+      <c r="D201" t="s">
+        <v>231</v>
+      </c>
+      <c r="E201" t="s">
+        <v>232</v>
+      </c>
+      <c r="F201" t="s">
+        <v>16</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>556</v>
+      </c>
+      <c r="B202" s="1">
+        <v>46205</v>
+      </c>
+      <c r="C202" s="1">
+        <v>46209</v>
+      </c>
+      <c r="D202" t="s">
+        <v>231</v>
+      </c>
+      <c r="E202" t="s">
+        <v>232</v>
+      </c>
+      <c r="F202" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>557</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G142">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>20260414 FOIA Log FY 26</vt:lpstr>
+      <vt:lpstr>20260903 FOIA Log FY 26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rychak, Ashley E</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>