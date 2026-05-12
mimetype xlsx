--- v0 (2025-10-08)
+++ v1 (2026-05-12)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\obrienc\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\C6D7D8C7\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFA8D68A-4445-4B36-B944-7265DA925864}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53F6069E-DFD2-4285-BC40-6159AFF6CAB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
+    <workbookView xWindow="5895" yWindow="1185" windowWidth="22875" windowHeight="13725" xr2:uid="{A669907C-1919-4096-B06F-3BF7796538C8}"/>
   </bookViews>
   <sheets>
     <sheet name="Price Thresholds Historical " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="105">
   <si>
     <t>Product</t>
   </si>
   <si>
     <r>
       <t>Lease Vintage</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>footnote 1</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Sale held in)</t>
@@ -530,50 +531,56 @@
     <t>Applicable Lease Vintages</t>
   </si>
   <si>
     <t xml:space="preserve">Applies to qualified ultra-deep wells (well depths ≥ 20,000 ft) on leases in water 0-200 meters deep that spudded on or after 5/18/2007 and produced before 5/3/2009. The higher price threshold applies to the first 25 bcf of royalty relief; the lower price threshold applies to the next 10 bcf of royalty relief. For qualified ultra-deep wells on leases in water 0-200 meters deep that spudded on or after 5/3/2009, the lower price threshold applies to the entire 35 bcf of royalty relief. </t>
   </si>
   <si>
     <t>End of Worksheet</t>
   </si>
   <si>
     <t>Last Updated</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Table 5: File Update Date</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>14.36 and 6.44</t>
   </si>
   <si>
     <t>Table 1: Historical Price Threshold Determinations  - Prices Above which Full Royalties are Due Notwithstanding any Remaining Royalty Suspension Volumes - Gulf of America</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>14.71 and 6.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -760,159 +767,1078 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="127">
+  <dxfs count="130">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="0.0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
@@ -971,401 +1897,50 @@
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
-      </border>
-[...349 lines deleted...]
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
@@ -4364,261 +4939,266 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0839C987-2337-4830-8C8C-30AAA4ACB711}" name="Historical_Price_Thresholds" displayName="Historical_Price_Thresholds" ref="A2:AG13" totalsRowShown="0" headerRowDxfId="126" dataDxfId="124" headerRowBorderDxfId="125" tableBorderDxfId="123" totalsRowBorderDxfId="122">
-[...33 lines deleted...]
-    <tableColumn id="33" xr3:uid="{F70C1DDE-D61D-493E-80DD-450E86D3C0A0}" name="2023" dataDxfId="89"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0839C987-2337-4830-8C8C-30AAA4ACB711}" name="Historical_Price_Thresholds" displayName="Historical_Price_Thresholds" ref="A2:AH13" totalsRowShown="0" headerRowDxfId="129" dataDxfId="127" headerRowBorderDxfId="128" tableBorderDxfId="126" totalsRowBorderDxfId="125">
+  <tableColumns count="34">
+    <tableColumn id="2" xr3:uid="{834C3EEE-8DEA-4BD8-BAD8-68B8E56F6DF4}" name="Product" dataDxfId="124"/>
+    <tableColumn id="3" xr3:uid="{19E7052B-2A58-4099-A632-D8B7C42E3C8D}" name="Lease Vintagefootnote 1 (Sale held in)" dataDxfId="123"/>
+    <tableColumn id="1" xr3:uid="{7C158D25-2CD9-4708-8BEF-7FC11B2E5D30}" name="Units" dataDxfId="122"/>
+    <tableColumn id="5" xr3:uid="{603E1DEC-38D1-4E95-99D0-6B51FEBFF05E}" name="1994" dataDxfId="121"/>
+    <tableColumn id="4" xr3:uid="{066642BC-033B-4DF0-851F-9843484D7D79}" name="1995" dataDxfId="120"/>
+    <tableColumn id="6" xr3:uid="{3BDB50BA-9FF5-4563-8BCC-BA5B50142804}" name="1996" dataDxfId="119"/>
+    <tableColumn id="7" xr3:uid="{68455B07-AD3F-4716-A959-DD3E851046F3}" name="1997" dataDxfId="118"/>
+    <tableColumn id="8" xr3:uid="{078D5CE0-CD9C-4802-8473-E7130BCE5219}" name="1998" dataDxfId="117"/>
+    <tableColumn id="9" xr3:uid="{00490519-8672-4E47-9238-EB9695CA82B9}" name="1999" dataDxfId="116"/>
+    <tableColumn id="10" xr3:uid="{F4B474E1-7217-4AD8-8B6F-04046E008E40}" name="2000" dataDxfId="115"/>
+    <tableColumn id="11" xr3:uid="{31244492-413D-4445-9960-EFC897A3B8A8}" name="2001" dataDxfId="114"/>
+    <tableColumn id="12" xr3:uid="{918FAEF1-CFE1-478E-B30B-6D1053E59C0B}" name="2002" dataDxfId="113"/>
+    <tableColumn id="13" xr3:uid="{5AC052A0-823F-42C9-B1EA-A7427DF89396}" name="2003" dataDxfId="112"/>
+    <tableColumn id="14" xr3:uid="{7BD4F092-F0DC-41A2-90C2-DCA7DD689E4A}" name="2004" dataDxfId="111"/>
+    <tableColumn id="15" xr3:uid="{08F9F5F2-B8D3-4D14-A63D-FB4FA1122B10}" name="2005" dataDxfId="110"/>
+    <tableColumn id="16" xr3:uid="{E955CAC7-3AC7-4F90-940F-81C3232B7E76}" name="2006" dataDxfId="109"/>
+    <tableColumn id="17" xr3:uid="{7306B431-A5E4-4514-85F0-7D68B73B0451}" name="2007" dataDxfId="108"/>
+    <tableColumn id="18" xr3:uid="{CB1F9981-745E-42C0-9974-07AA7467E67C}" name="2008" dataDxfId="107"/>
+    <tableColumn id="19" xr3:uid="{8C9CC319-2CC3-43CB-9337-DCDE0973B770}" name="2009" dataDxfId="106"/>
+    <tableColumn id="20" xr3:uid="{A8AFADD1-DFC7-4BC1-8CDF-6EBDFAD6A840}" name="2010" dataDxfId="105"/>
+    <tableColumn id="21" xr3:uid="{A3C68D94-BAE5-4E07-AFF1-A3DA3211D62B}" name="2011" dataDxfId="104"/>
+    <tableColumn id="22" xr3:uid="{2FC8D883-1092-4ACD-A6B2-EC06120705AA}" name="2012" dataDxfId="103"/>
+    <tableColumn id="23" xr3:uid="{22F6C2C9-9FBC-449F-845B-592B07FD8813}" name="2013" dataDxfId="102"/>
+    <tableColumn id="24" xr3:uid="{3CCF04F1-423E-490F-8FF6-679AA8605461}" name="2014" dataDxfId="101"/>
+    <tableColumn id="25" xr3:uid="{3FF296CC-FDCB-4227-B2BB-016ED5D1EC09}" name="2015" dataDxfId="100"/>
+    <tableColumn id="26" xr3:uid="{E29B880E-2EC3-4195-A787-BD22AD280644}" name="2016" dataDxfId="99"/>
+    <tableColumn id="27" xr3:uid="{23C92130-06A5-4D70-9927-4E296CF1EF01}" name="2017" dataDxfId="98"/>
+    <tableColumn id="28" xr3:uid="{B957EC17-B966-4823-932D-A8F4F64EFFB3}" name="2018" dataDxfId="97"/>
+    <tableColumn id="29" xr3:uid="{8C6D5C02-D9F9-45A5-887E-2826A09342AF}" name="2019" dataDxfId="96"/>
+    <tableColumn id="30" xr3:uid="{3F06D458-2AD2-4F74-969C-6618D1B124FE}" name="2020" dataDxfId="95"/>
+    <tableColumn id="31" xr3:uid="{E5B9A04B-E857-49DA-B6A9-65A9ECAFF7A6}" name="2021" dataDxfId="94"/>
+    <tableColumn id="32" xr3:uid="{1DC178C8-D2BB-435D-9C91-C8857BEDA445}" name="2022" dataDxfId="93"/>
+    <tableColumn id="33" xr3:uid="{F70C1DDE-D61D-493E-80DD-450E86D3C0A0}" name="2023" dataDxfId="92"/>
+    <tableColumn id="34" xr3:uid="{9B4AC1C3-F4E0-4BC1-AB00-A3AA7D9388EC}" name="2024" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{620891A9-6C5D-4A5A-99D7-17EE195FFECB}" name="Footnotes" displayName="Footnotes" ref="A26:B36" totalsRowShown="0" headerRowDxfId="88" dataDxfId="86" headerRowBorderDxfId="87" tableBorderDxfId="85" totalsRowBorderDxfId="84">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{620891A9-6C5D-4A5A-99D7-17EE195FFECB}" name="Footnotes" displayName="Footnotes" ref="A26:B36" totalsRowShown="0" headerRowDxfId="91" dataDxfId="89" headerRowBorderDxfId="90" tableBorderDxfId="88" totalsRowBorderDxfId="87">
   <tableColumns count="2">
-    <tableColumn id="2" xr3:uid="{B8877ECE-9495-4C25-A6AD-D7927D296EFF}" name="Notation" dataDxfId="83"/>
-    <tableColumn id="1" xr3:uid="{67B19C6A-5202-4D55-9467-9C95093D84CF}" name="Description" dataDxfId="82"/>
+    <tableColumn id="2" xr3:uid="{B8877ECE-9495-4C25-A6AD-D7927D296EFF}" name="Notation" dataDxfId="86"/>
+    <tableColumn id="1" xr3:uid="{67B19C6A-5202-4D55-9467-9C95093D84CF}" name="Description" dataDxfId="85"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{F08CEADC-691E-49D1-912A-7350E19FE2A7}" name="Historical_Average_NYMEX_Prices" displayName="Historical_Average_NYMEX_Prices" ref="A16:AG18" totalsRowShown="0" headerRowDxfId="81" dataDxfId="79" headerRowBorderDxfId="80" tableBorderDxfId="78" totalsRowBorderDxfId="77">
-  <autoFilter ref="A16:AG18" xr:uid="{F08CEADC-691E-49D1-912A-7350E19FE2A7}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{F08CEADC-691E-49D1-912A-7350E19FE2A7}" name="Historical_Average_NYMEX_Prices" displayName="Historical_Average_NYMEX_Prices" ref="A16:AH18" totalsRowShown="0" headerRowDxfId="84" dataDxfId="82" headerRowBorderDxfId="83" tableBorderDxfId="81" totalsRowBorderDxfId="80">
+  <autoFilter ref="A16:AH18" xr:uid="{F08CEADC-691E-49D1-912A-7350E19FE2A7}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
     <filterColumn colId="12" hiddenButton="1"/>
     <filterColumn colId="13" hiddenButton="1"/>
     <filterColumn colId="14" hiddenButton="1"/>
     <filterColumn colId="15" hiddenButton="1"/>
     <filterColumn colId="16" hiddenButton="1"/>
     <filterColumn colId="17" hiddenButton="1"/>
     <filterColumn colId="18" hiddenButton="1"/>
     <filterColumn colId="19" hiddenButton="1"/>
     <filterColumn colId="20" hiddenButton="1"/>
     <filterColumn colId="21" hiddenButton="1"/>
     <filterColumn colId="22" hiddenButton="1"/>
     <filterColumn colId="23" hiddenButton="1"/>
     <filterColumn colId="24" hiddenButton="1"/>
     <filterColumn colId="25" hiddenButton="1"/>
     <filterColumn colId="26" hiddenButton="1"/>
     <filterColumn colId="27" hiddenButton="1"/>
     <filterColumn colId="28" hiddenButton="1"/>
     <filterColumn colId="29" hiddenButton="1"/>
     <filterColumn colId="30" hiddenButton="1"/>
     <filterColumn colId="31" hiddenButton="1"/>
     <filterColumn colId="32" hiddenButton="1"/>
+    <filterColumn colId="33" hiddenButton="1"/>
   </autoFilter>
-  <tableColumns count="33">
-[...32 lines deleted...]
-    <tableColumn id="33" xr3:uid="{B4E5F5EE-AACC-4558-84CD-FDA29791AA92}" name="2023" dataDxfId="44"/>
+  <tableColumns count="34">
+    <tableColumn id="1" xr3:uid="{EC4C2973-2E7B-4828-AECA-4D5699A30806}" name="Product" dataDxfId="79"/>
+    <tableColumn id="32" xr3:uid="{ACA68413-C268-4017-8704-06BE3988F850}" name="Applicable Lease Vintages" dataDxfId="78"/>
+    <tableColumn id="2" xr3:uid="{3D9C4B99-3508-4DD1-805D-7EECFDC28A53}" name="Units" dataDxfId="77"/>
+    <tableColumn id="3" xr3:uid="{D1FD0DBE-3ACB-4216-B223-43EC6D10049C}" name="1994" dataDxfId="76"/>
+    <tableColumn id="4" xr3:uid="{10104317-61F7-4F9F-8605-ADFDC25F71EB}" name="1995" dataDxfId="75"/>
+    <tableColumn id="5" xr3:uid="{57D3C3B3-72E3-48CC-80E0-B40A271B1DCD}" name="1996" dataDxfId="74"/>
+    <tableColumn id="6" xr3:uid="{4B3626D1-3B0C-4B0B-A045-208FABE26023}" name="1997" dataDxfId="73"/>
+    <tableColumn id="7" xr3:uid="{71810171-4858-4BAB-B931-30557076D595}" name="1998" dataDxfId="72"/>
+    <tableColumn id="8" xr3:uid="{26D6F498-E6EE-4370-89EC-D0266E6A50E6}" name="1999" dataDxfId="71"/>
+    <tableColumn id="9" xr3:uid="{22E6886E-6737-4B03-881A-6146A22856FF}" name="2000" dataDxfId="70"/>
+    <tableColumn id="10" xr3:uid="{8346FF17-5197-42CF-B8AF-98961385EAD9}" name="2001" dataDxfId="69"/>
+    <tableColumn id="11" xr3:uid="{0753C34B-FBB9-4588-A5DC-0D73DCC9C29E}" name="2002" dataDxfId="68"/>
+    <tableColumn id="12" xr3:uid="{244EDD0F-2481-4425-889D-B8D30C3D2B93}" name="2003" dataDxfId="67"/>
+    <tableColumn id="13" xr3:uid="{8940B8DF-E975-4ACD-99DE-7D5BB724BA8F}" name="2004" dataDxfId="66"/>
+    <tableColumn id="14" xr3:uid="{0C7CDDF3-5A63-4F3F-9091-357970B3B7C3}" name="2005" dataDxfId="65"/>
+    <tableColumn id="15" xr3:uid="{C004C126-9D74-4DBB-9179-0C4453591589}" name="2006" dataDxfId="64"/>
+    <tableColumn id="16" xr3:uid="{C1010BA4-2AB8-4B59-A0DD-A1B2B20DFE47}" name="2007" dataDxfId="63"/>
+    <tableColumn id="17" xr3:uid="{683B0C2A-1D88-4AD9-A4C7-A29263CDBAAA}" name="2008" dataDxfId="62"/>
+    <tableColumn id="18" xr3:uid="{DF25FB32-00B5-443C-9A93-2025B7AE6B26}" name="2009" dataDxfId="61"/>
+    <tableColumn id="19" xr3:uid="{7484C48A-4B4D-4296-927A-83383EC14DF3}" name="2010" dataDxfId="60"/>
+    <tableColumn id="20" xr3:uid="{6EE09501-802C-443D-9707-F6DB1316C480}" name="2011" dataDxfId="59"/>
+    <tableColumn id="21" xr3:uid="{B9622C07-31ED-4E7F-A9AE-1EA891B656E8}" name="2012" dataDxfId="58"/>
+    <tableColumn id="22" xr3:uid="{07AF7966-FB7C-41F4-9C65-313393699B5A}" name="2013" dataDxfId="57"/>
+    <tableColumn id="23" xr3:uid="{0A14D1CE-6B68-4C49-9AFB-B8ECC5E38A07}" name="2014" dataDxfId="56"/>
+    <tableColumn id="24" xr3:uid="{7232A4F5-A660-4CDE-8518-56F774BF5EFB}" name="2015" dataDxfId="55"/>
+    <tableColumn id="25" xr3:uid="{785C0B20-1E13-4B76-A5D3-2885D6E21B57}" name="2016" dataDxfId="54"/>
+    <tableColumn id="26" xr3:uid="{A9219081-BD9C-4413-8EAE-7821434D7A5C}" name="2017" dataDxfId="53"/>
+    <tableColumn id="27" xr3:uid="{7EE6AC22-DA1D-470E-97D6-C7D58271BA5B}" name="2018" dataDxfId="52"/>
+    <tableColumn id="28" xr3:uid="{BC4C3082-9FD7-4F6E-87A9-1F5A9BC5300F}" name="2019" dataDxfId="51"/>
+    <tableColumn id="29" xr3:uid="{62AFB156-291C-4A03-ACBA-0E62CBDFF2E5}" name="2020" dataDxfId="50"/>
+    <tableColumn id="30" xr3:uid="{642687AC-3668-4579-845F-66C4864F06F6}" name="2021" dataDxfId="49"/>
+    <tableColumn id="31" xr3:uid="{22CAF2A0-2F9A-4965-BF9B-9796AC859782}" name="2022" dataDxfId="48"/>
+    <tableColumn id="33" xr3:uid="{B4E5F5EE-AACC-4558-84CD-FDA29791AA92}" name="2023" dataDxfId="47"/>
+    <tableColumn id="34" xr3:uid="{5175176E-1794-4D01-AEB4-8A48AAF162CA}" name="2024" dataDxfId="34"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{1EE4AC2F-AC94-462D-9CC1-00412D56090C}" name="Historical_BEA_Inflation_Rates" displayName="Historical_BEA_Inflation_Rates" ref="A21:AG23" totalsRowShown="0" headerRowDxfId="43" headerRowBorderDxfId="42" tableBorderDxfId="41" totalsRowBorderDxfId="40">
-  <autoFilter ref="A21:AG23" xr:uid="{1EE4AC2F-AC94-462D-9CC1-00412D56090C}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{1EE4AC2F-AC94-462D-9CC1-00412D56090C}" name="Historical_BEA_Inflation_Rates" displayName="Historical_BEA_Inflation_Rates" ref="A21:AH23" totalsRowShown="0" headerRowDxfId="46" headerRowBorderDxfId="45" tableBorderDxfId="44" totalsRowBorderDxfId="43">
+  <autoFilter ref="A21:AH23" xr:uid="{1EE4AC2F-AC94-462D-9CC1-00412D56090C}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
     <filterColumn colId="12" hiddenButton="1"/>
     <filterColumn colId="13" hiddenButton="1"/>
     <filterColumn colId="14" hiddenButton="1"/>
     <filterColumn colId="15" hiddenButton="1"/>
     <filterColumn colId="16" hiddenButton="1"/>
     <filterColumn colId="17" hiddenButton="1"/>
     <filterColumn colId="18" hiddenButton="1"/>
     <filterColumn colId="19" hiddenButton="1"/>
     <filterColumn colId="20" hiddenButton="1"/>
     <filterColumn colId="21" hiddenButton="1"/>
     <filterColumn colId="22" hiddenButton="1"/>
     <filterColumn colId="23" hiddenButton="1"/>
     <filterColumn colId="24" hiddenButton="1"/>
     <filterColumn colId="25" hiddenButton="1"/>
     <filterColumn colId="26" hiddenButton="1"/>
     <filterColumn colId="27" hiddenButton="1"/>
     <filterColumn colId="28" hiddenButton="1"/>
     <filterColumn colId="29" hiddenButton="1"/>
     <filterColumn colId="30" hiddenButton="1"/>
     <filterColumn colId="31" hiddenButton="1"/>
     <filterColumn colId="32" hiddenButton="1"/>
+    <filterColumn colId="33" hiddenButton="1"/>
   </autoFilter>
-  <tableColumns count="33">
-[...32 lines deleted...]
-    <tableColumn id="33" xr3:uid="{4239EFD3-22C5-438F-B774-034B50E1AF9D}" name="2023" dataDxfId="7" dataCellStyle="Percent"/>
+  <tableColumns count="34">
+    <tableColumn id="1" xr3:uid="{2B980075-9D7A-4662-A607-77A10DE20EE8}" name="Inflation Rate Description" dataDxfId="33"/>
+    <tableColumn id="32" xr3:uid="{465C308C-11D9-4721-BB57-23D2DC5C3C77}" name="Applicable Lease Vintages" dataDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{3CEB3B11-6306-4936-AE59-ABF00C61A76A}" name="Units" dataDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{C62E8E0F-9F10-4A7A-8C30-64FFD38FC332}" name="1994" dataDxfId="30" dataCellStyle="Percent"/>
+    <tableColumn id="4" xr3:uid="{6301BE08-2285-4B33-9822-0BFBACD628DE}" name="1995" dataDxfId="29" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{FD75CEAE-9444-49FF-8EB9-E20AF3BB3E62}" name="1996" dataDxfId="28" dataCellStyle="Percent"/>
+    <tableColumn id="6" xr3:uid="{6C684D87-0C70-4341-BD8B-C5F5DD40C206}" name="1997" dataDxfId="27" dataCellStyle="Percent"/>
+    <tableColumn id="7" xr3:uid="{23E446A5-2ED8-4566-96C6-951C5A30ADB9}" name="1998" dataDxfId="26" dataCellStyle="Percent"/>
+    <tableColumn id="8" xr3:uid="{96254215-CA0C-475A-BF7B-2B6F2BEA5D17}" name="1999" dataDxfId="25" dataCellStyle="Percent"/>
+    <tableColumn id="9" xr3:uid="{DAB2F083-1706-46E8-A6DC-90145FBB1763}" name="2000" dataDxfId="24" dataCellStyle="Percent"/>
+    <tableColumn id="10" xr3:uid="{A368E34F-BB3D-42DF-9BC6-BE009A9235B6}" name="2001" dataDxfId="23" dataCellStyle="Percent"/>
+    <tableColumn id="11" xr3:uid="{90DDBAD5-F143-4AC4-8DA6-47C3E2BC1057}" name="2002" dataDxfId="22" dataCellStyle="Percent"/>
+    <tableColumn id="12" xr3:uid="{AB9D3527-3A39-431A-AE37-DE63ACD43109}" name="2003" dataDxfId="21" dataCellStyle="Percent"/>
+    <tableColumn id="13" xr3:uid="{8327F729-F054-464B-8A15-4DC385BF9ECE}" name="2004" dataDxfId="20" dataCellStyle="Percent"/>
+    <tableColumn id="14" xr3:uid="{04DB4C35-B182-4371-AA14-A9CA6F4AA122}" name="2005" dataDxfId="19" dataCellStyle="Percent"/>
+    <tableColumn id="15" xr3:uid="{54C8A430-0D60-4727-B59B-B3BEB79FF511}" name="2006" dataDxfId="18" dataCellStyle="Percent"/>
+    <tableColumn id="16" xr3:uid="{813D77E6-AB4D-4873-85BF-93A3AEA3E5AB}" name="2007" dataDxfId="17" dataCellStyle="Percent"/>
+    <tableColumn id="17" xr3:uid="{5A63EE39-DF3D-4411-8E3F-3ADAAC1190DF}" name="2008" dataDxfId="16" dataCellStyle="Percent"/>
+    <tableColumn id="18" xr3:uid="{6D196072-2015-417C-8401-07647127E044}" name="2009" dataDxfId="15" dataCellStyle="Percent"/>
+    <tableColumn id="19" xr3:uid="{52868BDD-F9F1-4CD4-AAEC-FDEB642CE0B4}" name="2010" dataDxfId="14" dataCellStyle="Percent"/>
+    <tableColumn id="20" xr3:uid="{A7060C39-5C21-42BC-B011-868E34E9D0FA}" name="2011" dataDxfId="13" dataCellStyle="Percent"/>
+    <tableColumn id="21" xr3:uid="{F90E92D7-EA91-46F7-B63F-DE84A520B963}" name="2012" dataDxfId="12" dataCellStyle="Percent"/>
+    <tableColumn id="22" xr3:uid="{F34C98A6-8E66-4742-B333-58C9E09E10F9}" name="2013" dataDxfId="11" dataCellStyle="Percent"/>
+    <tableColumn id="23" xr3:uid="{255FF202-51B1-406D-8936-AE82461271D9}" name="2014" dataDxfId="10" dataCellStyle="Percent"/>
+    <tableColumn id="24" xr3:uid="{48BF0C99-7D3C-45A9-8DC0-E47DEEBC27BE}" name="2015" dataDxfId="9" dataCellStyle="Percent"/>
+    <tableColumn id="25" xr3:uid="{095CE10D-028B-4A2D-AD92-2F7E5B023C6A}" name="2016" dataDxfId="8" dataCellStyle="Percent"/>
+    <tableColumn id="26" xr3:uid="{9AE0CDFB-C26E-4E82-927F-B0D1EFF7BF9A}" name="2017" dataDxfId="7" dataCellStyle="Percent"/>
+    <tableColumn id="27" xr3:uid="{521F1C06-C497-4B0D-B3E6-D3F20B93A908}" name="2018" dataDxfId="6" dataCellStyle="Percent"/>
+    <tableColumn id="28" xr3:uid="{72084C13-C30C-4290-B2E2-9718AB2FA7E1}" name="2019" dataDxfId="5" dataCellStyle="Percent"/>
+    <tableColumn id="29" xr3:uid="{69D2402C-940A-410C-8D65-77F1C881EA57}" name="2020" dataDxfId="4" dataCellStyle="Percent"/>
+    <tableColumn id="30" xr3:uid="{45754699-D89B-41E7-9FE6-DFF155BFF1FF}" name="2021" dataDxfId="3" dataCellStyle="Percent"/>
+    <tableColumn id="31" xr3:uid="{23D5D0DA-B3E6-484B-A902-8102B1FAE8B4}" name="2022" dataDxfId="2" dataCellStyle="Percent"/>
+    <tableColumn id="33" xr3:uid="{4239EFD3-22C5-438F-B774-034B50E1AF9D}" name="2023" dataDxfId="1" dataCellStyle="Percent"/>
+    <tableColumn id="34" xr3:uid="{9368B113-9875-424D-899C-224691402E1E}" name="2024" dataDxfId="0" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C1083418-549A-47C8-958C-92157E86560B}" name="File_Update_Date" displayName="File_Update_Date" ref="A39:B40" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5" tableBorderDxfId="3" totalsRowBorderDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C1083418-549A-47C8-958C-92157E86560B}" name="File_Update_Date" displayName="File_Update_Date" ref="A39:B40" totalsRowShown="0" headerRowDxfId="42" dataDxfId="40" headerRowBorderDxfId="41" tableBorderDxfId="39" totalsRowBorderDxfId="38">
   <autoFilter ref="A39:B40" xr:uid="{C1083418-549A-47C8-958C-92157E86560B}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="2" xr3:uid="{62247D06-9C16-4A79-BB63-6FE5677C9EF9}" name="Last Updated" dataDxfId="1"/>
-    <tableColumn id="1" xr3:uid="{D8475CE6-EB15-44CD-8726-B79C7332F420}" name="Note" dataDxfId="0"/>
+    <tableColumn id="2" xr3:uid="{62247D06-9C16-4A79-BB63-6FE5677C9EF9}" name="Last Updated" dataDxfId="37"/>
+    <tableColumn id="1" xr3:uid="{D8475CE6-EB15-44CD-8726-B79C7332F420}" name="Note" dataDxfId="36"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -4882,72 +5462,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF94967-F8DA-479E-AE33-BCE5B35D1542}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:AG40"/>
+  <dimension ref="A1:AH40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="AG28" sqref="AG28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.44140625" customWidth="1"/>
-    <col min="2" max="2" width="54.5546875" customWidth="1"/>
+    <col min="1" max="1" width="37.42578125" customWidth="1"/>
+    <col min="2" max="2" width="54.5703125" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
-    <col min="4" max="32" width="13.88671875" customWidth="1"/>
-    <col min="33" max="33" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="32" width="13.85546875" customWidth="1"/>
+    <col min="33" max="33" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:34" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="2" spans="1:33" s="28" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:34" s="28" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="27" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F2" s="27" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H2" s="27" t="s">
         <v>21</v>
       </c>
       <c r="I2" s="27" t="s">
@@ -5003,52 +5583,55 @@
       </c>
       <c r="Z2" s="27" t="s">
         <v>39</v>
       </c>
       <c r="AA2" s="27" t="s">
         <v>40</v>
       </c>
       <c r="AB2" s="27" t="s">
         <v>41</v>
       </c>
       <c r="AC2" s="27" t="s">
         <v>42</v>
       </c>
       <c r="AD2" s="27" t="s">
         <v>43</v>
       </c>
       <c r="AE2" s="27" t="s">
         <v>44</v>
       </c>
       <c r="AF2" s="27" t="s">
         <v>45</v>
       </c>
       <c r="AG2" s="27" t="s">
         <v>100</v>
       </c>
+      <c r="AH2" s="27" t="s">
+        <v>103</v>
+      </c>
     </row>
-    <row r="3" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="19">
         <v>28</v>
       </c>
       <c r="E3" s="19">
         <v>28.72</v>
       </c>
       <c r="F3" s="19">
         <v>29.28</v>
       </c>
       <c r="G3" s="19">
         <v>29.86</v>
       </c>
       <c r="H3" s="19">
         <v>30.17</v>
       </c>
       <c r="I3" s="19">
@@ -5101,55 +5684,58 @@
       </c>
       <c r="Y3" s="19">
         <v>41.06</v>
       </c>
       <c r="Z3" s="19">
         <v>41.6</v>
       </c>
       <c r="AA3" s="19">
         <v>42.35</v>
       </c>
       <c r="AB3" s="19">
         <v>43.3</v>
       </c>
       <c r="AC3" s="19">
         <v>44.06</v>
       </c>
       <c r="AD3" s="19">
         <v>44.59</v>
       </c>
       <c r="AE3" s="19">
         <v>46.44</v>
       </c>
       <c r="AF3" s="19">
         <v>49.7</v>
       </c>
-      <c r="AG3" s="39">
+      <c r="AG3" s="36">
         <v>51.51</v>
       </c>
+      <c r="AH3" s="36">
+        <v>52.75</v>
+      </c>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>2001</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="19" t="s">
@@ -5205,52 +5791,55 @@
       </c>
       <c r="Z4" s="19">
         <v>37.29</v>
       </c>
       <c r="AA4" s="19">
         <v>37.96</v>
       </c>
       <c r="AB4" s="19">
         <v>38.82</v>
       </c>
       <c r="AC4" s="19">
         <v>39.5</v>
       </c>
       <c r="AD4" s="19">
         <v>39.979999999999997</v>
       </c>
       <c r="AE4" s="19">
         <v>41.64</v>
       </c>
       <c r="AF4" s="19">
         <v>44.55</v>
       </c>
       <c r="AG4" s="19">
         <v>46.18</v>
       </c>
+      <c r="AH4" s="19">
+        <v>47.29</v>
+      </c>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I5" s="19" t="s">
@@ -5306,52 +5895,55 @@
       </c>
       <c r="Z5" s="19">
         <v>48.43</v>
       </c>
       <c r="AA5" s="19">
         <v>49.3</v>
       </c>
       <c r="AB5" s="19">
         <v>50.41</v>
       </c>
       <c r="AC5" s="19">
         <v>51.29</v>
       </c>
       <c r="AD5" s="19">
         <v>51.91</v>
       </c>
       <c r="AE5" s="19">
         <v>54.07</v>
       </c>
       <c r="AF5" s="19">
         <v>57.85</v>
       </c>
       <c r="AG5" s="19">
         <v>59.96</v>
       </c>
+      <c r="AH5" s="19">
+        <v>61.41</v>
+      </c>
     </row>
-    <row r="6" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="19">
         <v>3.5</v>
       </c>
       <c r="E6" s="19">
         <v>3.59</v>
       </c>
       <c r="F6" s="19">
         <v>3.66</v>
       </c>
       <c r="G6" s="19">
         <v>3.73</v>
       </c>
       <c r="H6" s="19">
         <v>3.77</v>
       </c>
       <c r="I6" s="19">
@@ -5407,52 +5999,55 @@
       </c>
       <c r="Z6" s="19">
         <v>5.2</v>
       </c>
       <c r="AA6" s="19">
         <v>5.29</v>
       </c>
       <c r="AB6" s="19">
         <v>5.41</v>
       </c>
       <c r="AC6" s="19">
         <v>5.51</v>
       </c>
       <c r="AD6" s="19">
         <v>5.57</v>
       </c>
       <c r="AE6" s="19">
         <v>5.81</v>
       </c>
       <c r="AF6" s="19">
         <v>6.21</v>
       </c>
       <c r="AG6" s="19">
         <v>6.44</v>
       </c>
+      <c r="AH6" s="19">
+        <v>6.59</v>
+      </c>
     </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>2001</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="19" t="s">
@@ -5508,52 +6103,55 @@
       </c>
       <c r="Z7" s="19">
         <v>4.66</v>
       </c>
       <c r="AA7" s="19">
         <v>4.75</v>
       </c>
       <c r="AB7" s="19">
         <v>4.8499999999999996</v>
       </c>
       <c r="AC7" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="AD7" s="19">
         <v>5</v>
       </c>
       <c r="AE7" s="19">
         <v>5.2</v>
       </c>
       <c r="AF7" s="19">
         <v>5.57</v>
       </c>
       <c r="AG7" s="19">
         <v>5.77</v>
       </c>
+      <c r="AH7" s="19">
+        <v>5.91</v>
+      </c>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="19" t="s">
@@ -5609,52 +6207,55 @@
       </c>
       <c r="Z8" s="19">
         <v>8.07</v>
       </c>
       <c r="AA8" s="19">
         <v>8.2200000000000006</v>
       </c>
       <c r="AB8" s="19">
         <v>8.4</v>
       </c>
       <c r="AC8" s="19">
         <v>8.5500000000000007</v>
       </c>
       <c r="AD8" s="19">
         <v>8.65</v>
       </c>
       <c r="AE8" s="19">
         <v>9.01</v>
       </c>
       <c r="AF8" s="19">
         <v>9.64</v>
       </c>
       <c r="AG8" s="19">
         <v>9.99</v>
       </c>
+      <c r="AH8" s="19">
+        <v>10.24</v>
+      </c>
     </row>
-    <row r="9" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I9" s="19" t="s">
@@ -5710,52 +6311,55 @@
       </c>
       <c r="Z9" s="19">
         <v>4.66</v>
       </c>
       <c r="AA9" s="19">
         <v>4.75</v>
       </c>
       <c r="AB9" s="19">
         <v>4.8499999999999996</v>
       </c>
       <c r="AC9" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="AD9" s="19">
         <v>5</v>
       </c>
       <c r="AE9" s="19">
         <v>5.2</v>
       </c>
       <c r="AF9" s="19">
         <v>5.57</v>
       </c>
       <c r="AG9" s="19">
         <v>5.77</v>
       </c>
+      <c r="AH9" s="19">
+        <v>5.91</v>
+      </c>
     </row>
-    <row r="10" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I10" s="19" t="s">
@@ -5811,52 +6415,55 @@
       </c>
       <c r="Z10" s="19">
         <v>6.66</v>
       </c>
       <c r="AA10" s="19">
         <v>6.78</v>
       </c>
       <c r="AB10" s="19">
         <v>6.93</v>
       </c>
       <c r="AC10" s="19">
         <v>7.05</v>
       </c>
       <c r="AD10" s="19">
         <v>7.14</v>
       </c>
       <c r="AE10" s="19">
         <v>7.44</v>
       </c>
       <c r="AF10" s="19">
         <v>7.96</v>
       </c>
       <c r="AG10" s="19">
         <v>8.25</v>
       </c>
+      <c r="AH10" s="19">
+        <v>8.4499999999999993</v>
+      </c>
     </row>
-    <row r="11" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I11" s="19" t="s">
@@ -5912,52 +6519,55 @@
       </c>
       <c r="Z11" s="19">
         <v>11.6</v>
       </c>
       <c r="AA11" s="19">
         <v>11.81</v>
       </c>
       <c r="AB11" s="19">
         <v>12.07</v>
       </c>
       <c r="AC11" s="19">
         <v>12.28</v>
       </c>
       <c r="AD11" s="19">
         <v>12.43</v>
       </c>
       <c r="AE11" s="19">
         <v>12.95</v>
       </c>
       <c r="AF11" s="19">
         <v>13.86</v>
       </c>
       <c r="AG11" s="19">
         <v>14.36</v>
       </c>
+      <c r="AH11" s="19">
+        <v>14.71</v>
+      </c>
     </row>
-    <row r="12" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="I12" s="7" t="s">
@@ -6013,52 +6623,55 @@
       </c>
       <c r="Z12" s="7" t="s">
         <v>56</v>
       </c>
       <c r="AA12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="AB12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="AC12" s="7" t="s">
         <v>59</v>
       </c>
       <c r="AD12" s="7" t="s">
         <v>60</v>
       </c>
       <c r="AE12" s="7" t="s">
         <v>61</v>
       </c>
       <c r="AF12" s="7" t="s">
         <v>70</v>
       </c>
       <c r="AG12" s="19" t="s">
         <v>101</v>
       </c>
+      <c r="AH12" s="19" t="s">
+        <v>104</v>
+      </c>
     </row>
-    <row r="13" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>46</v>
       </c>
       <c r="I13" s="19" t="s">
@@ -6114,57 +6727,60 @@
       </c>
       <c r="Z13" s="19">
         <v>5.2</v>
       </c>
       <c r="AA13" s="19">
         <v>5.3</v>
       </c>
       <c r="AB13" s="19">
         <v>5.42</v>
       </c>
       <c r="AC13" s="19">
         <v>5.51</v>
       </c>
       <c r="AD13" s="19">
         <v>5.58</v>
       </c>
       <c r="AE13" s="19">
         <v>5.81</v>
       </c>
       <c r="AF13" s="19">
         <v>6.22</v>
       </c>
       <c r="AG13" s="24">
         <v>6.44</v>
       </c>
+      <c r="AH13" s="24">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:34" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="16" spans="1:33" s="17" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:34" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="16" t="s">
@@ -6220,52 +6836,55 @@
       </c>
       <c r="Z16" s="16" t="s">
         <v>39</v>
       </c>
       <c r="AA16" s="16" t="s">
         <v>40</v>
       </c>
       <c r="AB16" s="16" t="s">
         <v>41</v>
       </c>
       <c r="AC16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="AD16" s="16" t="s">
         <v>43</v>
       </c>
       <c r="AE16" s="16" t="s">
         <v>44</v>
       </c>
       <c r="AF16" s="21" t="s">
         <v>45</v>
       </c>
       <c r="AG16" s="16" t="s">
         <v>100</v>
       </c>
+      <c r="AH16" s="16" t="s">
+        <v>103</v>
+      </c>
     </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="19">
         <v>21.99</v>
       </c>
       <c r="G17" s="19">
         <v>20.63</v>
       </c>
       <c r="H17" s="19">
         <v>14.43</v>
       </c>
       <c r="I17" s="19">
@@ -6318,55 +6937,58 @@
       </c>
       <c r="Y17" s="19">
         <v>48.88</v>
       </c>
       <c r="Z17" s="19">
         <v>43.38</v>
       </c>
       <c r="AA17" s="19">
         <v>50.98</v>
       </c>
       <c r="AB17" s="19">
         <v>64.790000000000006</v>
       </c>
       <c r="AC17" s="19">
         <v>57.02</v>
       </c>
       <c r="AD17" s="19">
         <v>39.590000000000003</v>
       </c>
       <c r="AE17" s="19">
         <v>67.95</v>
       </c>
       <c r="AF17" s="22">
         <v>94.39</v>
       </c>
-      <c r="AG17" s="39">
+      <c r="AG17" s="36">
         <v>77.62</v>
       </c>
+      <c r="AH17" s="36">
+        <v>75.790000000000006</v>
+      </c>
     </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A18" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="24">
         <v>2.5</v>
       </c>
       <c r="G18" s="24">
         <v>2.42</v>
       </c>
       <c r="H18" s="24">
         <v>2.16</v>
       </c>
       <c r="I18" s="24">
@@ -6422,57 +7044,60 @@
       </c>
       <c r="Z18" s="24">
         <v>2.5499999999999998</v>
       </c>
       <c r="AA18" s="24">
         <v>3.02</v>
       </c>
       <c r="AB18" s="24">
         <v>3.08</v>
       </c>
       <c r="AC18" s="24">
         <v>2.5299999999999998</v>
       </c>
       <c r="AD18" s="24">
         <v>2.13</v>
       </c>
       <c r="AE18" s="24">
         <v>3.71</v>
       </c>
       <c r="AF18" s="25">
         <v>6.51</v>
       </c>
       <c r="AG18" s="24">
         <v>2.67</v>
       </c>
+      <c r="AH18" s="24">
+        <v>2.41</v>
+      </c>
     </row>
-    <row r="20" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:34" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="21" spans="1:33" s="17" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:34" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>94</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -6528,56 +7153,59 @@
       </c>
       <c r="Z21" s="16" t="s">
         <v>39</v>
       </c>
       <c r="AA21" s="16" t="s">
         <v>40</v>
       </c>
       <c r="AB21" s="16" t="s">
         <v>41</v>
       </c>
       <c r="AC21" s="16" t="s">
         <v>42</v>
       </c>
       <c r="AD21" s="16" t="s">
         <v>43</v>
       </c>
       <c r="AE21" s="16" t="s">
         <v>44</v>
       </c>
       <c r="AF21" s="21" t="s">
         <v>45</v>
       </c>
       <c r="AG21" s="16" t="s">
         <v>100</v>
       </c>
+      <c r="AH21" s="16" t="s">
+        <v>103</v>
+      </c>
     </row>
-    <row r="22" spans="1:33" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A22" s="20" t="s">
+    <row r="22" spans="1:34" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="20" t="s">
+      <c r="B22" s="37" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="35" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="35">
         <v>2.6</v>
       </c>
       <c r="F22" s="35">
         <v>2</v>
       </c>
       <c r="G22" s="35">
         <v>2</v>
       </c>
       <c r="H22" s="35">
         <v>1</v>
       </c>
       <c r="I22" s="35">
         <v>1.5</v>
       </c>
       <c r="J22" s="35">
         <v>2.1</v>
@@ -6623,303 +7251,315 @@
       </c>
       <c r="X22" s="35">
         <v>1.5</v>
       </c>
       <c r="Y22" s="35">
         <v>1</v>
       </c>
       <c r="Z22" s="35">
         <v>1.3</v>
       </c>
       <c r="AA22" s="35">
         <v>1.7999999999999998</v>
       </c>
       <c r="AB22" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="AC22" s="35">
         <v>1.7000000000000002</v>
       </c>
       <c r="AD22" s="35">
         <v>1.2</v>
       </c>
       <c r="AE22" s="35">
         <v>4.2</v>
       </c>
-      <c r="AF22" s="36">
+      <c r="AF22" s="35">
         <v>7.0000000000000009</v>
       </c>
-      <c r="AG22" s="40">
+      <c r="AG22" s="35">
         <v>3.6</v>
       </c>
+      <c r="AH22" s="38">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:34" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C23" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="D23" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="37">
+      <c r="D23" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="35">
         <v>2.1</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="35">
         <v>1.7999999999999998</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="35">
         <v>1.7000000000000002</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="35">
         <v>1.0999999999999999</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I23" s="35">
         <v>1.4000000000000001</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J23" s="35">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="35">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="35">
         <v>1.6</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="35">
         <v>2</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="35">
         <v>2.7</v>
       </c>
-      <c r="O23" s="37">
+      <c r="O23" s="35">
         <v>3.1</v>
       </c>
-      <c r="P23" s="37">
+      <c r="P23" s="35">
         <v>3.1</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="35">
         <v>2.7</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="35">
         <v>1.9</v>
       </c>
-      <c r="S23" s="37">
+      <c r="S23" s="35">
         <v>0.6</v>
       </c>
-      <c r="T23" s="37">
+      <c r="T23" s="35">
         <v>1.2</v>
       </c>
-      <c r="U23" s="37">
+      <c r="U23" s="35">
         <v>2.1</v>
       </c>
-      <c r="V23" s="37">
+      <c r="V23" s="35">
         <v>1.9</v>
       </c>
-      <c r="W23" s="37">
+      <c r="W23" s="35">
         <v>1.7000000000000002</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X23" s="35">
         <v>1.7000000000000002</v>
       </c>
-      <c r="Y23" s="37">
+      <c r="Y23" s="35">
         <v>0.89999999999999991</v>
       </c>
-      <c r="Z23" s="37">
+      <c r="Z23" s="35">
         <v>1</v>
       </c>
-      <c r="AA23" s="37">
+      <c r="AA23" s="35">
         <v>1.7999999999999998</v>
       </c>
-      <c r="AB23" s="37">
+      <c r="AB23" s="35">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AC23" s="37">
+      <c r="AC23" s="35">
         <v>1.7000000000000002</v>
       </c>
-      <c r="AD23" s="37">
+      <c r="AD23" s="35">
         <v>1.3</v>
       </c>
-      <c r="AE23" s="37">
+      <c r="AE23" s="35">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AF23" s="38">
+      <c r="AF23" s="35">
         <v>7.1</v>
       </c>
-      <c r="AG23" s="40">
-        <v>3.5999999999999996</v>
+      <c r="AG23" s="35">
+        <v>3.6999999999999997</v>
+      </c>
+      <c r="AH23" s="38">
+        <v>2.5</v>
       </c>
     </row>
-    <row r="25" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:34" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="13"/>
     </row>
-    <row r="27" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="12"/>
     </row>
-    <row r="28" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="12"/>
     </row>
-    <row r="29" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="12"/>
     </row>
-    <row r="30" spans="1:33" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:34" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="12"/>
     </row>
-    <row r="31" spans="1:33" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:34" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="12"/>
     </row>
-    <row r="32" spans="1:33" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:34" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="12"/>
     </row>
-    <row r="33" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="12"/>
     </row>
-    <row r="34" spans="1:12" ht="128.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:12" ht="135" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="12"/>
     </row>
-    <row r="35" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="12"/>
     </row>
-    <row r="36" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="12"/>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
     </row>
-    <row r="38" spans="1:12" s="30" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:12" s="30" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A38" s="29" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="31"/>
       <c r="L38" s="32"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="18"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="33">
-        <v>45797</v>
+        <v>46140</v>
       </c>
       <c r="B40" s="34" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="5">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price Thresholds Historical </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>BSEE-BOEM-ONRR</Company>
   <LinksUpToDate>false</LinksUpToDate>