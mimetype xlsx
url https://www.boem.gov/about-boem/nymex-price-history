--- v7 (2026-10-19)
+++ v8 (2026-11-08)
@@ -3,85 +3,121 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ECON\Prices and Thresholds\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{030EBF33-EE8B-4F25-8525-4962D89124E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C8632BC-B4C9-443D-AF8A-94359EF39792}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="210" windowWidth="19995" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="750" yWindow="255" windowWidth="21255" windowHeight="12975" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NYMEX WTI PRICE HISTORY" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NYMEX WTI PRICE HISTORY'!$A$2:$K$392</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K371" i="1" l="1"/>
+  <c r="K372" i="1" l="1"/>
+  <c r="J372" i="1"/>
+  <c r="H372" i="1"/>
+  <c r="G372" i="1"/>
+  <c r="E372" i="1"/>
+  <c r="D372" i="1"/>
+  <c r="J168" i="1"/>
+  <c r="K167" i="1"/>
+  <c r="J167" i="1"/>
+  <c r="K166" i="1"/>
+  <c r="J166" i="1"/>
+  <c r="K165" i="1"/>
+  <c r="J165" i="1"/>
+  <c r="K164" i="1"/>
+  <c r="J164" i="1"/>
+  <c r="H168" i="1"/>
+  <c r="H167" i="1"/>
+  <c r="G167" i="1"/>
+  <c r="H166" i="1"/>
+  <c r="G166" i="1"/>
+  <c r="H165" i="1"/>
+  <c r="G165" i="1"/>
+  <c r="G164" i="1"/>
+  <c r="H164" i="1"/>
+  <c r="D168" i="1"/>
+  <c r="E167" i="1"/>
+  <c r="D167" i="1"/>
+  <c r="E166" i="1"/>
+  <c r="D166" i="1"/>
+  <c r="E165" i="1"/>
+  <c r="D165" i="1"/>
+  <c r="E164" i="1"/>
+  <c r="D164" i="1"/>
+  <c r="K336" i="1"/>
+  <c r="K337" i="1"/>
+  <c r="J337" i="1"/>
+  <c r="K371" i="1"/>
   <c r="J371" i="1"/>
   <c r="E371" i="1"/>
   <c r="D371" i="1"/>
   <c r="H371" i="1"/>
   <c r="G371" i="1"/>
   <c r="K370" i="1"/>
   <c r="J370" i="1"/>
   <c r="H370" i="1"/>
   <c r="G370" i="1"/>
   <c r="E370" i="1"/>
   <c r="D370" i="1"/>
   <c r="K369" i="1"/>
   <c r="J369" i="1"/>
   <c r="H369" i="1"/>
   <c r="G369" i="1"/>
   <c r="E369" i="1"/>
   <c r="D369" i="1"/>
   <c r="K368" i="1"/>
   <c r="J368" i="1"/>
   <c r="H368" i="1"/>
   <c r="G368" i="1"/>
   <c r="E368" i="1"/>
   <c r="D368" i="1"/>
   <c r="K367" i="1" l="1"/>
   <c r="J367" i="1"/>
@@ -245,51 +281,50 @@
   <c r="G341" i="1"/>
   <c r="E341" i="1"/>
   <c r="D341" i="1"/>
   <c r="K340" i="1"/>
   <c r="J340" i="1"/>
   <c r="H340" i="1"/>
   <c r="G340" i="1"/>
   <c r="E340" i="1"/>
   <c r="D340" i="1"/>
   <c r="K339" i="1"/>
   <c r="J339" i="1"/>
   <c r="H339" i="1"/>
   <c r="G339" i="1"/>
   <c r="E339" i="1"/>
   <c r="D339" i="1"/>
   <c r="K338" i="1"/>
   <c r="J338" i="1"/>
   <c r="H338" i="1"/>
   <c r="G338" i="1"/>
   <c r="E338" i="1"/>
   <c r="D338" i="1"/>
   <c r="H337" i="1"/>
   <c r="G337" i="1"/>
   <c r="E337" i="1"/>
   <c r="D337" i="1"/>
-  <c r="K336" i="1"/>
   <c r="J336" i="1"/>
   <c r="G336" i="1"/>
   <c r="H336" i="1"/>
   <c r="E336" i="1"/>
   <c r="D336" i="1"/>
   <c r="K335" i="1"/>
   <c r="J335" i="1"/>
   <c r="K334" i="1"/>
   <c r="J334" i="1"/>
   <c r="K333" i="1"/>
   <c r="J333" i="1"/>
   <c r="H335" i="1"/>
   <c r="G335" i="1"/>
   <c r="H334" i="1"/>
   <c r="G334" i="1"/>
   <c r="H333" i="1"/>
   <c r="G333" i="1"/>
   <c r="E335" i="1"/>
   <c r="D335" i="1"/>
   <c r="E334" i="1"/>
   <c r="D334" i="1"/>
   <c r="E333" i="1"/>
   <c r="D333" i="1"/>
   <c r="K332" i="1"/>
   <c r="J332" i="1"/>
@@ -1508,79 +1543,52 @@
   <c r="K159" i="1"/>
   <c r="D160" i="1"/>
   <c r="E160" i="1"/>
   <c r="G160" i="1"/>
   <c r="H160" i="1"/>
   <c r="J160" i="1"/>
   <c r="K160" i="1"/>
   <c r="D161" i="1"/>
   <c r="E161" i="1"/>
   <c r="G161" i="1"/>
   <c r="H161" i="1"/>
   <c r="J161" i="1"/>
   <c r="K161" i="1"/>
   <c r="D162" i="1"/>
   <c r="E162" i="1"/>
   <c r="G162" i="1"/>
   <c r="H162" i="1"/>
   <c r="J162" i="1"/>
   <c r="K162" i="1"/>
   <c r="D163" i="1"/>
   <c r="E163" i="1"/>
   <c r="G163" i="1"/>
   <c r="H163" i="1"/>
   <c r="J163" i="1"/>
   <c r="K163" i="1"/>
-  <c r="D164" i="1"/>
-[...23 lines deleted...]
-  <c r="D168" i="1"/>
   <c r="E168" i="1"/>
   <c r="G168" i="1"/>
-  <c r="H168" i="1"/>
-  <c r="J168" i="1"/>
   <c r="K168" i="1"/>
   <c r="D169" i="1"/>
   <c r="E169" i="1"/>
   <c r="G169" i="1"/>
   <c r="H169" i="1"/>
   <c r="J169" i="1"/>
   <c r="K169" i="1"/>
   <c r="D170" i="1"/>
   <c r="E170" i="1"/>
   <c r="G170" i="1"/>
   <c r="H170" i="1"/>
   <c r="J170" i="1"/>
   <c r="K170" i="1"/>
   <c r="D171" i="1"/>
   <c r="E171" i="1"/>
   <c r="G171" i="1"/>
   <c r="H171" i="1"/>
   <c r="J171" i="1"/>
   <c r="K171" i="1"/>
   <c r="D172" i="1"/>
   <c r="E172" i="1"/>
   <c r="G172" i="1"/>
   <c r="H172" i="1"/>
   <c r="J172" i="1"/>
   <c r="K172" i="1"/>
@@ -4036,51 +4044,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/MCOILWTICO.txt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/pet/hist/LeafHandler.ashx?n=PET&amp;s=RCLC1&amp;f=D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/dnav/ng/ng_pri_fut_s1_d.htm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/ng.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketwatch.com/investing/future/cl.1/download-data?mod=mw_quote_tab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fred.stlouisfed.org/data/OILPRICE.txt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N405"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C363" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="A404" sqref="A404"/>
+      <selection pane="bottomRight" activeCell="F390" sqref="F390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="5" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
     <col min="3" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="22.7109375" style="5" customWidth="1"/>
     <col min="9" max="11" width="24.42578125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19" t="s">
@@ -10676,6995 +10684,6995 @@
         <v>45.643333333333324</v>
       </c>
       <c r="I162" s="27">
         <v>3.5760000000000001</v>
       </c>
       <c r="J162" s="37">
         <f t="shared" si="63"/>
         <v>7.2770000000000001</v>
       </c>
       <c r="K162" s="34">
         <f t="shared" si="60"/>
         <v>3.9819999999999998</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A163" s="23">
         <v>2009</v>
       </c>
       <c r="B163" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C163" s="25">
         <v>59.3</v>
       </c>
       <c r="D163" s="37">
-        <f>SUM(C152:C163)/12</f>
+        <f t="shared" ref="D163:D168" si="64">SUM(C152:C163)/12</f>
         <v>75.416666666666657</v>
       </c>
       <c r="E163" s="34">
         <f>SUM(C161:C163)/3</f>
         <v>52.643333333333338</v>
       </c>
       <c r="F163" s="25">
         <v>59.16</v>
       </c>
       <c r="G163" s="37">
         <f>SUM(F152:F163)/12</f>
         <v>75.068333333333328</v>
       </c>
       <c r="H163" s="34">
-        <f>SUM(F161:F163)/3</f>
+        <f t="shared" ref="H163:H168" si="65">SUM(F161:F163)/3</f>
         <v>52.31</v>
       </c>
       <c r="I163" s="27">
         <v>3.8959999999999999</v>
       </c>
       <c r="J163" s="37">
         <f t="shared" si="63"/>
         <v>6.6533333333333333</v>
       </c>
       <c r="K163" s="34">
         <f>SUM(I161:I163)/3</f>
         <v>3.8210000000000002</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A164" s="28">
         <v>2009</v>
       </c>
       <c r="B164" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="30">
         <v>69.72</v>
       </c>
       <c r="D164" s="35">
-        <f>SUM(C153:C164)/12</f>
+        <f t="shared" si="64"/>
         <v>70.009999999999991</v>
       </c>
       <c r="E164" s="31">
         <f>SUM(C162:C164)/3</f>
         <v>59.833333333333336</v>
       </c>
       <c r="F164" s="30">
         <v>69.680000000000007</v>
       </c>
       <c r="G164" s="35">
         <f>SUM(F153:F164)/12</f>
         <v>69.714166666666657</v>
       </c>
       <c r="H164" s="31">
-        <f>SUM(F162:F164)/3</f>
+        <f t="shared" si="65"/>
         <v>59.543333333333329</v>
       </c>
       <c r="I164" s="32">
         <v>3.9319999999999999</v>
       </c>
       <c r="J164" s="35">
         <f>SUM(I153:I164)/12</f>
         <v>5.9165833333333344</v>
       </c>
       <c r="K164" s="31">
         <f>SUM(I162:I164)/3</f>
         <v>3.8013333333333335</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A165" s="23">
         <v>2009</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="25">
         <v>64.44</v>
       </c>
       <c r="D165" s="37">
-        <f>SUM(C151:C165)/12</f>
-        <v>97.064166666666665</v>
+        <f t="shared" si="64"/>
+        <v>64.178333333333327</v>
       </c>
       <c r="E165" s="34">
-        <f>SUM(C160:C165)/3</f>
-        <v>110.49666666666666</v>
+        <f>SUM(C163:C165)/3</f>
+        <v>64.486666666666665</v>
       </c>
       <c r="F165" s="25">
         <v>64.09</v>
       </c>
       <c r="G165" s="37">
-        <f>SUM(F151:F165)/12</f>
-        <v>96.664999999999978</v>
+        <f>SUM(F154:F165)/12</f>
+        <v>63.934999999999995</v>
       </c>
       <c r="H165" s="34">
-        <f>SUM(F160:F165)/3</f>
-        <v>109.95333333333333</v>
+        <f t="shared" si="65"/>
+        <v>64.31</v>
       </c>
       <c r="I165" s="27">
         <v>3.5619999999999998</v>
       </c>
       <c r="J165" s="37">
-        <f>SUM(I151:I165)/12</f>
-        <v>8.226166666666666</v>
+        <f>SUM(I154:I165)/12</f>
+        <v>5.2797499999999999</v>
       </c>
       <c r="K165" s="34">
-        <f>SUM(I160:I165)/3</f>
-        <v>7.7786666666666662</v>
+        <f>SUM(I163:I165)/3</f>
+        <v>3.7966666666666664</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A166" s="23">
         <v>2009</v>
       </c>
       <c r="B166" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C166" s="25">
         <v>71.06</v>
       </c>
       <c r="D166" s="37">
-        <f>SUM(C152:C166)/12</f>
-        <v>92.518333333333317</v>
+        <f t="shared" si="64"/>
+        <v>60.372500000000002</v>
       </c>
       <c r="E166" s="34">
-        <f>SUM(C161:C166)/3</f>
-        <v>121.05000000000001</v>
+        <f>SUM(C164:C166)/3</f>
+        <v>68.406666666666666</v>
       </c>
       <c r="F166" s="25">
         <v>71.06</v>
       </c>
       <c r="G166" s="37">
-        <f>SUM(F152:F166)/12</f>
-        <v>92.137499999999989</v>
+        <f>SUM(F155:F166)/12</f>
+        <v>60.139166666666675</v>
       </c>
       <c r="H166" s="34">
-        <f>SUM(F161:F166)/3</f>
-        <v>120.58666666666669</v>
+        <f t="shared" si="65"/>
+        <v>68.276666666666671</v>
       </c>
       <c r="I166" s="27">
         <v>3.298</v>
       </c>
       <c r="J166" s="37">
-        <f>SUM(I152:I166)/12</f>
-        <v>7.5526666666666671</v>
+        <f>SUM(I155:I166)/12</f>
+        <v>4.862750000000001</v>
       </c>
       <c r="K166" s="34">
-        <f>SUM(I161:I166)/3</f>
-        <v>7.4183333333333339</v>
+        <f>SUM(I164:I166)/3</f>
+        <v>3.5973333333333333</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A167" s="28">
         <v>2009</v>
       </c>
       <c r="B167" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C167" s="30">
         <v>69.25</v>
       </c>
       <c r="D167" s="35">
-        <f>SUM(C153:C167)/12</f>
-        <v>87.072499999999991</v>
+        <f t="shared" si="64"/>
+        <v>57.442499999999995</v>
       </c>
       <c r="E167" s="31">
-        <f t="shared" ref="E167:E172" si="64">SUM(C165:C167)/3</f>
+        <f>SUM(C165:C167)/3</f>
         <v>68.25</v>
       </c>
       <c r="F167" s="30">
         <v>69.459999999999994</v>
       </c>
       <c r="G167" s="35">
-        <f>SUM(F153:F167)/12</f>
-        <v>86.765000000000001</v>
+        <f>SUM(F156:F167)/12</f>
+        <v>57.269166666666671</v>
       </c>
       <c r="H167" s="31">
-        <f t="shared" ref="H167:H172" si="65">SUM(F165:F167)/3</f>
+        <f t="shared" si="65"/>
         <v>68.203333333333333</v>
       </c>
       <c r="I167" s="32">
         <v>3.41</v>
       </c>
       <c r="J167" s="35">
-        <f>SUM(I153:I167)/12</f>
-        <v>6.7724166666666674</v>
+        <f>SUM(I156:I167)/12</f>
+        <v>4.5225000000000009</v>
       </c>
       <c r="K167" s="31">
-        <f t="shared" ref="K167:K172" si="66">SUM(I165:I167)/3</f>
+        <f>SUM(I165:I167)/3</f>
         <v>3.4233333333333333</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A168" s="23">
         <v>2009</v>
       </c>
       <c r="B168" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C168" s="25">
         <v>75.7</v>
       </c>
       <c r="D168" s="37">
-        <f t="shared" ref="D168:D173" si="67">SUM(C157:C168)/12</f>
+        <f t="shared" si="64"/>
         <v>57.353333333333346</v>
       </c>
       <c r="E168" s="34">
-        <f t="shared" si="64"/>
+        <f t="shared" ref="E168:E172" si="66">SUM(C166:C168)/3</f>
         <v>72.00333333333333</v>
       </c>
       <c r="F168" s="25">
         <v>75.819999999999993</v>
       </c>
       <c r="G168" s="37">
-        <f t="shared" ref="G168:G173" si="68">SUM(F157:F168)/12</f>
+        <f t="shared" ref="G168:G173" si="67">SUM(F157:F168)/12</f>
         <v>57.199999999999989</v>
       </c>
       <c r="H168" s="34">
         <f t="shared" si="65"/>
         <v>72.11333333333333</v>
       </c>
       <c r="I168" s="27">
         <v>4.7839999999999998</v>
       </c>
       <c r="J168" s="37">
-        <f t="shared" ref="J168:J173" si="69">SUM(I157:I168)/12</f>
+        <f>SUM(I157:I168)/12</f>
         <v>4.3604166666666666</v>
       </c>
       <c r="K168" s="34">
-        <f t="shared" si="66"/>
+        <f t="shared" ref="K168:K172" si="68">SUM(I166:I168)/3</f>
         <v>3.8306666666666671</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A169" s="23">
         <v>2009</v>
       </c>
       <c r="B169" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C169" s="25">
         <v>77.7</v>
       </c>
       <c r="D169" s="37">
-        <f t="shared" si="67"/>
+        <f t="shared" ref="D169:D173" si="69">SUM(C158:C169)/12</f>
         <v>59.033333333333339</v>
       </c>
       <c r="E169" s="34">
-        <f t="shared" si="64"/>
+        <f t="shared" si="66"/>
         <v>74.216666666666654</v>
       </c>
       <c r="F169" s="25">
         <v>78.08</v>
       </c>
       <c r="G169" s="37">
-        <f t="shared" si="68"/>
+        <f t="shared" si="67"/>
         <v>58.920000000000009</v>
       </c>
       <c r="H169" s="34">
-        <f t="shared" si="65"/>
+        <f t="shared" ref="H169:H172" si="70">SUM(F167:F169)/3</f>
         <v>74.453333333333319</v>
       </c>
       <c r="I169" s="27">
         <v>4.6660000000000004</v>
       </c>
       <c r="J169" s="37">
-        <f t="shared" si="69"/>
+        <f t="shared" ref="J169:J173" si="71">SUM(I158:I169)/12</f>
         <v>4.1941666666666668</v>
       </c>
       <c r="K169" s="34">
-        <f t="shared" si="66"/>
+        <f t="shared" si="68"/>
         <v>4.2866666666666662</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A170" s="28">
         <v>2009</v>
       </c>
       <c r="B170" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C170" s="30">
         <v>74.61</v>
       </c>
       <c r="D170" s="35">
-        <f t="shared" si="67"/>
+        <f t="shared" si="69"/>
         <v>61.81666666666667</v>
       </c>
       <c r="E170" s="31">
-        <f t="shared" si="64"/>
+        <f t="shared" si="66"/>
         <v>76.00333333333333</v>
       </c>
       <c r="F170" s="30">
         <v>74.3</v>
       </c>
       <c r="G170" s="35">
-        <f t="shared" si="68"/>
+        <f t="shared" si="67"/>
         <v>61.693333333333335</v>
       </c>
       <c r="H170" s="31">
-        <f t="shared" si="65"/>
+        <f t="shared" si="70"/>
         <v>76.066666666666663</v>
       </c>
       <c r="I170" s="32">
         <v>5.3410000000000002</v>
       </c>
       <c r="J170" s="35">
-        <f t="shared" si="69"/>
+        <f t="shared" si="71"/>
         <v>4.1606666666666667</v>
       </c>
       <c r="K170" s="31">
-        <f t="shared" si="66"/>
+        <f t="shared" si="68"/>
         <v>4.9303333333333335</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A171" s="23">
         <v>2010</v>
       </c>
       <c r="B171" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C171" s="25">
         <v>78.13</v>
       </c>
       <c r="D171" s="37">
-        <f t="shared" si="67"/>
+        <f t="shared" si="69"/>
         <v>64.828333333333333</v>
       </c>
       <c r="E171" s="34">
-        <f t="shared" si="64"/>
+        <f t="shared" si="66"/>
         <v>76.813333333333333</v>
       </c>
       <c r="F171" s="25">
         <v>78.22</v>
       </c>
       <c r="G171" s="37">
-        <f t="shared" si="68"/>
+        <f t="shared" si="67"/>
         <v>64.733333333333334</v>
       </c>
       <c r="H171" s="34">
-        <f t="shared" si="65"/>
+        <f t="shared" si="70"/>
         <v>76.86666666666666</v>
       </c>
       <c r="I171" s="27">
         <v>5.5990000000000002</v>
       </c>
       <c r="J171" s="37">
-        <f t="shared" si="69"/>
+        <f t="shared" si="71"/>
         <v>4.2028333333333334</v>
       </c>
       <c r="K171" s="34">
-        <f t="shared" si="66"/>
+        <f t="shared" si="68"/>
         <v>5.2020000000000008</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A172" s="23">
         <v>2010</v>
       </c>
       <c r="B172" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C172" s="25">
         <v>76.3</v>
       </c>
       <c r="D172" s="37">
-        <f t="shared" si="67"/>
+        <f t="shared" si="69"/>
         <v>67.903333333333336</v>
       </c>
       <c r="E172" s="34">
-        <f t="shared" si="64"/>
+        <f t="shared" si="66"/>
         <v>76.346666666666678</v>
       </c>
       <c r="F172" s="25">
         <v>76.42</v>
       </c>
       <c r="G172" s="37">
-        <f t="shared" si="68"/>
+        <f t="shared" si="67"/>
         <v>67.838333333333324</v>
       </c>
       <c r="H172" s="34">
-        <f t="shared" si="65"/>
+        <f t="shared" si="70"/>
         <v>76.313333333333333</v>
       </c>
       <c r="I172" s="27">
         <v>5.2220000000000004</v>
       </c>
       <c r="J172" s="37">
-        <f t="shared" si="69"/>
+        <f t="shared" si="71"/>
         <v>4.273083333333334</v>
       </c>
       <c r="K172" s="34">
-        <f t="shared" si="66"/>
+        <f t="shared" si="68"/>
         <v>5.3873333333333342</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A173" s="28">
         <v>2010</v>
       </c>
       <c r="B173" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C173" s="30">
         <v>81.19</v>
       </c>
       <c r="D173" s="35">
-        <f t="shared" si="67"/>
+        <f t="shared" si="69"/>
         <v>70.656666666666652</v>
       </c>
       <c r="E173" s="31">
-        <f t="shared" ref="E173:E178" si="70">SUM(C171:C173)/3</f>
+        <f t="shared" ref="E173:E178" si="72">SUM(C171:C173)/3</f>
         <v>78.540000000000006</v>
       </c>
       <c r="F173" s="30">
         <v>81.239999999999995</v>
       </c>
       <c r="G173" s="35">
-        <f t="shared" si="68"/>
+        <f t="shared" si="67"/>
         <v>70.61</v>
       </c>
       <c r="H173" s="31">
-        <f t="shared" ref="H173:H178" si="71">SUM(F171:F173)/3</f>
+        <f t="shared" ref="H173:H178" si="73">SUM(F171:F173)/3</f>
         <v>78.626666666666665</v>
       </c>
       <c r="I173" s="32">
         <v>4.2889999999999997</v>
       </c>
       <c r="J173" s="35">
-        <f t="shared" si="69"/>
+        <f t="shared" si="71"/>
         <v>4.2979166666666666</v>
       </c>
       <c r="K173" s="31">
-        <f t="shared" ref="K173:K178" si="72">SUM(I171:I173)/3</f>
+        <f t="shared" ref="K173:K178" si="74">SUM(I171:I173)/3</f>
         <v>5.0366666666666671</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A174" s="23">
         <v>2010</v>
       </c>
       <c r="B174" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C174" s="25">
         <v>84.58</v>
       </c>
       <c r="D174" s="37">
-        <f t="shared" ref="D174:D180" si="73">SUM(C163:C174)/12</f>
+        <f t="shared" ref="D174:D180" si="75">SUM(C163:C174)/12</f>
         <v>73.498333333333321</v>
       </c>
       <c r="E174" s="34">
-        <f t="shared" si="70"/>
+        <f t="shared" si="72"/>
         <v>80.69</v>
       </c>
       <c r="F174" s="25">
         <v>84.48</v>
       </c>
       <c r="G174" s="37">
-        <f t="shared" ref="G174:G180" si="74">SUM(F163:F174)/12</f>
+        <f t="shared" ref="G174:G180" si="76">SUM(F163:F174)/12</f>
         <v>73.500833333333333</v>
       </c>
       <c r="H174" s="34">
-        <f t="shared" si="71"/>
+        <f t="shared" si="73"/>
         <v>80.713333333333324</v>
       </c>
       <c r="I174" s="27">
         <v>4.0919999999999996</v>
       </c>
       <c r="J174" s="37">
-        <f t="shared" ref="J174:J180" si="75">SUM(I163:I174)/12</f>
+        <f t="shared" ref="J174:J180" si="77">SUM(I163:I174)/12</f>
         <v>4.3409166666666668</v>
       </c>
       <c r="K174" s="34">
-        <f t="shared" si="72"/>
+        <f t="shared" si="74"/>
         <v>4.5343333333333327</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A175" s="23">
         <v>2010</v>
       </c>
       <c r="B175" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C175" s="25">
         <v>74.52</v>
       </c>
       <c r="D175" s="37">
-        <f t="shared" si="73"/>
+        <f t="shared" si="75"/>
         <v>74.766666666666666</v>
       </c>
       <c r="E175" s="34">
-        <f t="shared" si="70"/>
+        <f t="shared" si="72"/>
         <v>80.09666666666665</v>
       </c>
       <c r="F175" s="25">
         <v>73.84</v>
       </c>
       <c r="G175" s="37">
-        <f t="shared" si="74"/>
+        <f t="shared" si="76"/>
         <v>74.724166666666676</v>
       </c>
       <c r="H175" s="34">
-        <f t="shared" si="71"/>
+        <f t="shared" si="73"/>
         <v>79.853333333333339</v>
       </c>
       <c r="I175" s="27">
         <v>4.1509999999999998</v>
       </c>
       <c r="J175" s="37">
-        <f t="shared" si="75"/>
+        <f t="shared" si="77"/>
         <v>4.362166666666667</v>
       </c>
       <c r="K175" s="34">
-        <f t="shared" si="72"/>
+        <f t="shared" si="74"/>
         <v>4.1773333333333333</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A176" s="28">
         <v>2010</v>
       </c>
       <c r="B176" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="30">
         <v>75.39</v>
       </c>
       <c r="D176" s="35">
-        <f t="shared" si="73"/>
+        <f t="shared" si="75"/>
         <v>75.239166666666662</v>
       </c>
       <c r="E176" s="31">
-        <f t="shared" si="70"/>
+        <f t="shared" si="72"/>
         <v>78.163333333333341</v>
       </c>
       <c r="F176" s="30">
         <v>75.349999999999994</v>
       </c>
       <c r="G176" s="35">
-        <f t="shared" si="74"/>
+        <f t="shared" si="76"/>
         <v>75.196666666666673</v>
       </c>
       <c r="H176" s="31">
-        <f t="shared" si="71"/>
+        <f t="shared" si="73"/>
         <v>77.89</v>
       </c>
       <c r="I176" s="32">
         <v>4.8040000000000003</v>
       </c>
       <c r="J176" s="35">
-        <f t="shared" si="75"/>
+        <f t="shared" si="77"/>
         <v>4.4348333333333336</v>
       </c>
       <c r="K176" s="31">
-        <f t="shared" si="72"/>
+        <f t="shared" si="74"/>
         <v>4.3489999999999993</v>
       </c>
     </row>
     <row r="177" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A177" s="23">
         <v>2010</v>
       </c>
       <c r="B177" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C177" s="25">
         <v>76.180000000000007</v>
       </c>
       <c r="D177" s="37">
-        <f t="shared" si="73"/>
+        <f t="shared" si="75"/>
         <v>76.217500000000015</v>
       </c>
       <c r="E177" s="33">
-        <f t="shared" si="70"/>
+        <f t="shared" si="72"/>
         <v>75.36333333333333</v>
       </c>
       <c r="F177" s="25">
         <v>76.37</v>
       </c>
       <c r="G177" s="37">
-        <f t="shared" si="74"/>
+        <f t="shared" si="76"/>
         <v>76.22</v>
       </c>
       <c r="H177" s="33">
-        <f t="shared" si="71"/>
+        <f t="shared" si="73"/>
         <v>75.186666666666667</v>
       </c>
       <c r="I177" s="27">
         <v>4.593</v>
       </c>
       <c r="J177" s="37">
-        <f t="shared" si="75"/>
+        <f t="shared" si="77"/>
         <v>4.5207500000000005</v>
       </c>
       <c r="K177" s="33">
-        <f t="shared" si="72"/>
+        <f t="shared" si="74"/>
         <v>4.516</v>
       </c>
     </row>
     <row r="178" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A178" s="23">
         <v>2010</v>
       </c>
       <c r="B178" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C178" s="25">
         <v>76.61</v>
       </c>
       <c r="D178" s="37">
-        <f t="shared" si="73"/>
+        <f t="shared" si="75"/>
         <v>76.679999999999993</v>
       </c>
       <c r="E178" s="34">
-        <f t="shared" si="70"/>
+        <f t="shared" si="72"/>
         <v>76.06</v>
       </c>
       <c r="F178" s="25">
         <v>76.819999999999993</v>
       </c>
       <c r="G178" s="37">
-        <f t="shared" si="74"/>
+        <f t="shared" si="76"/>
         <v>76.7</v>
       </c>
       <c r="H178" s="34">
-        <f t="shared" si="71"/>
+        <f t="shared" si="73"/>
         <v>76.179999999999993</v>
       </c>
       <c r="I178" s="27">
         <v>4.2210000000000001</v>
       </c>
       <c r="J178" s="37">
-        <f t="shared" si="75"/>
+        <f t="shared" si="77"/>
         <v>4.5976666666666679</v>
       </c>
       <c r="K178" s="34">
-        <f t="shared" si="72"/>
+        <f t="shared" si="74"/>
         <v>4.5393333333333334</v>
       </c>
     </row>
     <row r="179" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A179" s="28">
         <v>2010</v>
       </c>
       <c r="B179" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C179" s="30">
         <v>75.540000000000006</v>
       </c>
       <c r="D179" s="35">
-        <f t="shared" si="73"/>
+        <f t="shared" si="75"/>
         <v>77.204166666666666</v>
       </c>
       <c r="E179" s="31">
-        <f t="shared" ref="E179:E184" si="76">SUM(C177:C179)/3</f>
+        <f t="shared" ref="E179:E184" si="78">SUM(C177:C179)/3</f>
         <v>76.110000000000014</v>
       </c>
       <c r="F179" s="30">
         <v>75.31</v>
       </c>
       <c r="G179" s="35">
-        <f t="shared" si="74"/>
+        <f t="shared" si="76"/>
         <v>77.1875</v>
       </c>
       <c r="H179" s="31">
-        <f t="shared" ref="H179:H184" si="77">SUM(F177:F179)/3</f>
+        <f t="shared" ref="H179:H184" si="79">SUM(F177:F179)/3</f>
         <v>76.166666666666671</v>
       </c>
       <c r="I179" s="32">
         <v>3.9079999999999999</v>
       </c>
       <c r="J179" s="35">
-        <f t="shared" si="75"/>
+        <f t="shared" si="77"/>
         <v>4.639166666666668</v>
       </c>
       <c r="K179" s="31">
-        <f t="shared" ref="K179:K184" si="78">SUM(I177:I179)/3</f>
+        <f t="shared" ref="K179:K184" si="80">SUM(I177:I179)/3</f>
         <v>4.2406666666666668</v>
       </c>
     </row>
     <row r="180" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A180" s="23">
         <v>2010</v>
       </c>
       <c r="B180" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C180" s="25">
         <v>81.89</v>
       </c>
       <c r="D180" s="37">
-        <f t="shared" si="73"/>
+        <f t="shared" si="75"/>
         <v>77.719999999999985</v>
       </c>
       <c r="E180" s="33">
-        <f t="shared" si="76"/>
+        <f t="shared" si="78"/>
         <v>78.013333333333335</v>
       </c>
       <c r="F180" s="25">
         <v>81.900000000000006</v>
       </c>
       <c r="G180" s="37">
-        <f t="shared" si="74"/>
+        <f t="shared" si="76"/>
         <v>77.694166666666675</v>
       </c>
       <c r="H180" s="33">
-        <f t="shared" si="77"/>
+        <f t="shared" si="79"/>
         <v>78.010000000000005</v>
       </c>
       <c r="I180" s="27">
         <v>3.6230000000000002</v>
       </c>
       <c r="J180" s="37">
-        <f t="shared" si="75"/>
+        <f t="shared" si="77"/>
         <v>4.542416666666667</v>
       </c>
       <c r="K180" s="33">
-        <f t="shared" si="78"/>
+        <f t="shared" si="80"/>
         <v>3.9173333333333331</v>
       </c>
     </row>
     <row r="181" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A181" s="23">
         <v>2010</v>
       </c>
       <c r="B181" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C181" s="25">
         <v>84.28</v>
       </c>
       <c r="D181" s="37">
-        <f t="shared" ref="D181:D186" si="79">SUM(C170:C181)/12</f>
+        <f t="shared" ref="D181:D186" si="81">SUM(C170:C181)/12</f>
         <v>78.268333333333331</v>
       </c>
       <c r="E181" s="34">
-        <f t="shared" si="76"/>
+        <f t="shared" si="78"/>
         <v>80.570000000000007</v>
       </c>
       <c r="F181" s="25">
         <v>84.14</v>
       </c>
       <c r="G181" s="37">
-        <f t="shared" ref="G181:G186" si="80">SUM(F170:F181)/12</f>
+        <f t="shared" ref="G181:G186" si="82">SUM(F170:F181)/12</f>
         <v>78.199166666666656</v>
       </c>
       <c r="H181" s="34">
-        <f t="shared" si="77"/>
+        <f t="shared" si="79"/>
         <v>80.45</v>
       </c>
       <c r="I181" s="27">
         <v>4.0469999999999997</v>
       </c>
       <c r="J181" s="37">
-        <f t="shared" ref="J181:J186" si="81">SUM(I170:I181)/12</f>
+        <f t="shared" ref="J181:J186" si="83">SUM(I170:I181)/12</f>
         <v>4.4908333333333328</v>
       </c>
       <c r="K181" s="34">
-        <f t="shared" si="78"/>
+        <f t="shared" si="80"/>
         <v>3.8593333333333333</v>
       </c>
     </row>
     <row r="182" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A182" s="28">
         <v>2010</v>
       </c>
       <c r="B182" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C182" s="30">
         <v>89.28</v>
       </c>
       <c r="D182" s="35">
-        <f t="shared" si="79"/>
+        <f t="shared" si="81"/>
         <v>79.490833333333327</v>
       </c>
       <c r="E182" s="31">
-        <f t="shared" si="76"/>
+        <f t="shared" si="78"/>
         <v>85.15</v>
       </c>
       <c r="F182" s="30">
         <v>89.04</v>
       </c>
       <c r="G182" s="35">
-        <f t="shared" si="80"/>
+        <f t="shared" si="82"/>
         <v>79.427499999999995</v>
       </c>
       <c r="H182" s="31">
-        <f t="shared" si="77"/>
+        <f t="shared" si="79"/>
         <v>85.026666666666685</v>
       </c>
       <c r="I182" s="32">
         <v>4.2619999999999996</v>
       </c>
       <c r="J182" s="35">
-        <f t="shared" si="81"/>
+        <f t="shared" si="83"/>
         <v>4.4009166666666664</v>
       </c>
       <c r="K182" s="31">
-        <f t="shared" si="78"/>
+        <f t="shared" si="80"/>
         <v>3.9773333333333327</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A183" s="23">
         <v>2011</v>
       </c>
       <c r="B183" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C183" s="25">
         <v>89.74</v>
       </c>
       <c r="D183" s="37">
-        <f t="shared" si="79"/>
+        <f t="shared" si="81"/>
         <v>80.458333333333329</v>
       </c>
       <c r="E183" s="34">
-        <f t="shared" si="76"/>
+        <f t="shared" si="78"/>
         <v>87.766666666666666</v>
       </c>
       <c r="F183" s="25">
         <v>89.42</v>
       </c>
       <c r="G183" s="37">
-        <f t="shared" si="80"/>
+        <f t="shared" si="82"/>
         <v>80.360833333333318</v>
       </c>
       <c r="H183" s="34">
-        <f t="shared" si="77"/>
+        <f t="shared" si="79"/>
         <v>87.533333333333346</v>
       </c>
       <c r="I183" s="27">
         <v>4.49</v>
       </c>
       <c r="J183" s="37">
-        <f t="shared" si="81"/>
+        <f t="shared" si="83"/>
         <v>4.3084999999999996</v>
       </c>
       <c r="K183" s="34">
-        <f t="shared" si="78"/>
+        <f t="shared" si="80"/>
         <v>4.2663333333333329</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A184" s="23">
         <v>2011</v>
       </c>
       <c r="B184" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C184" s="25">
         <v>88.64</v>
       </c>
       <c r="D184" s="37">
-        <f t="shared" si="79"/>
+        <f t="shared" si="81"/>
         <v>81.486666666666665</v>
       </c>
       <c r="E184" s="34">
-        <f t="shared" si="76"/>
+        <f t="shared" si="78"/>
         <v>89.219999999999985</v>
       </c>
       <c r="F184" s="25">
         <v>89.58</v>
       </c>
       <c r="G184" s="37">
-        <f t="shared" si="80"/>
+        <f t="shared" si="82"/>
         <v>81.457499999999996</v>
       </c>
       <c r="H184" s="34">
-        <f t="shared" si="77"/>
+        <f t="shared" si="79"/>
         <v>89.346666666666678</v>
       </c>
       <c r="I184" s="27">
         <v>4.0279999999999996</v>
       </c>
       <c r="J184" s="37">
-        <f t="shared" si="81"/>
+        <f t="shared" si="83"/>
         <v>4.2089999999999996</v>
       </c>
       <c r="K184" s="34">
-        <f t="shared" si="78"/>
+        <f t="shared" si="80"/>
         <v>4.2599999999999989</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A185" s="28">
         <v>2011</v>
       </c>
       <c r="B185" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C185" s="30">
         <v>102.99</v>
       </c>
       <c r="D185" s="35">
-        <f t="shared" si="79"/>
+        <f t="shared" si="81"/>
         <v>83.303333333333327</v>
       </c>
       <c r="E185" s="31">
-        <f t="shared" ref="E185:E190" si="82">SUM(C183:C185)/3</f>
+        <f t="shared" ref="E185:E190" si="84">SUM(C183:C185)/3</f>
         <v>93.79</v>
       </c>
       <c r="F185" s="30">
         <v>102.94</v>
       </c>
       <c r="G185" s="35">
-        <f t="shared" si="80"/>
+        <f t="shared" si="82"/>
         <v>83.265833333333319</v>
       </c>
       <c r="H185" s="31">
-        <f t="shared" ref="H185:H190" si="83">SUM(F183:F185)/3</f>
+        <f t="shared" ref="H185:H190" si="85">SUM(F183:F185)/3</f>
         <v>93.98</v>
       </c>
       <c r="I185" s="32">
         <v>4.069</v>
       </c>
       <c r="J185" s="35">
-        <f t="shared" si="81"/>
+        <f t="shared" si="83"/>
         <v>4.190666666666667</v>
       </c>
       <c r="K185" s="31">
-        <f t="shared" ref="K185:K190" si="84">SUM(I183:I185)/3</f>
+        <f t="shared" ref="K185:K190" si="86">SUM(I183:I185)/3</f>
         <v>4.1956666666666669</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A186" s="23">
         <v>2011</v>
       </c>
       <c r="B186" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C186" s="25">
         <v>110.41</v>
       </c>
       <c r="D186" s="37">
-        <f t="shared" si="79"/>
+        <f t="shared" si="81"/>
         <v>85.455833333333331</v>
       </c>
       <c r="E186" s="34">
-        <f t="shared" si="82"/>
+        <f t="shared" si="84"/>
         <v>100.67999999999999</v>
       </c>
       <c r="F186" s="25">
         <v>110.04</v>
       </c>
       <c r="G186" s="37">
-        <f t="shared" si="80"/>
+        <f t="shared" si="82"/>
         <v>85.395833333333329</v>
       </c>
       <c r="H186" s="34">
-        <f t="shared" si="83"/>
+        <f t="shared" si="85"/>
         <v>100.85333333333334</v>
       </c>
       <c r="I186" s="27">
         <v>4.2859999999999996</v>
       </c>
       <c r="J186" s="37">
-        <f t="shared" si="81"/>
+        <f t="shared" si="83"/>
         <v>4.2068333333333339</v>
       </c>
       <c r="K186" s="34">
-        <f t="shared" si="84"/>
+        <f t="shared" si="86"/>
         <v>4.1276666666666664</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A187" s="23">
         <v>2011</v>
       </c>
       <c r="B187" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C187" s="25">
         <v>101.19</v>
       </c>
       <c r="D187" s="37">
-        <f t="shared" ref="D187:D192" si="85">SUM(C176:C187)/12</f>
+        <f t="shared" ref="D187:D192" si="87">SUM(C176:C187)/12</f>
         <v>87.678333333333327</v>
       </c>
       <c r="E187" s="34">
-        <f t="shared" si="82"/>
+        <f t="shared" si="84"/>
         <v>104.86333333333333</v>
       </c>
       <c r="F187" s="25">
         <v>101.33</v>
       </c>
       <c r="G187" s="37">
-        <f t="shared" ref="G187:G192" si="86">SUM(F176:F187)/12</f>
+        <f t="shared" ref="G187:G192" si="88">SUM(F176:F187)/12</f>
         <v>87.686666666666653</v>
       </c>
       <c r="H187" s="34">
-        <f t="shared" si="83"/>
+        <f t="shared" si="85"/>
         <v>104.77</v>
       </c>
       <c r="I187" s="27">
         <v>4.3460000000000001</v>
       </c>
       <c r="J187" s="37">
-        <f t="shared" ref="J187:J192" si="87">SUM(I176:I187)/12</f>
+        <f t="shared" ref="J187:J192" si="89">SUM(I176:I187)/12</f>
         <v>4.2230833333333342</v>
       </c>
       <c r="K187" s="34">
-        <f t="shared" si="84"/>
+        <f t="shared" si="86"/>
         <v>4.2336666666666671</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A188" s="28">
         <v>2011</v>
       </c>
       <c r="B188" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="30">
         <v>96.19</v>
       </c>
       <c r="D188" s="35">
-        <f t="shared" si="85"/>
+        <f t="shared" si="87"/>
         <v>89.411666666666676</v>
       </c>
       <c r="E188" s="31">
-        <f t="shared" si="82"/>
+        <f t="shared" si="84"/>
         <v>102.59666666666665</v>
       </c>
       <c r="F188" s="30">
         <v>96.29</v>
       </c>
       <c r="G188" s="35">
-        <f t="shared" si="86"/>
+        <f t="shared" si="88"/>
         <v>89.431666666666672</v>
       </c>
       <c r="H188" s="31">
-        <f t="shared" si="83"/>
+        <f t="shared" si="85"/>
         <v>102.55333333333334</v>
       </c>
       <c r="I188" s="32">
         <v>4.5129999999999999</v>
       </c>
       <c r="J188" s="35">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>4.1988333333333339</v>
       </c>
       <c r="K188" s="31">
-        <f t="shared" si="84"/>
+        <f t="shared" si="86"/>
         <v>4.3816666666666668</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A189" s="23">
         <v>2011</v>
       </c>
       <c r="B189" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="25">
         <v>97.09</v>
       </c>
       <c r="D189" s="37">
-        <f t="shared" si="85"/>
+        <f t="shared" si="87"/>
         <v>91.154166666666654</v>
       </c>
       <c r="E189" s="34">
-        <f t="shared" si="82"/>
+        <f t="shared" si="84"/>
         <v>98.15666666666668</v>
       </c>
       <c r="F189" s="25">
         <v>97.19</v>
       </c>
       <c r="G189" s="37">
-        <f t="shared" si="86"/>
+        <f t="shared" si="88"/>
         <v>91.166666666666671</v>
       </c>
       <c r="H189" s="34">
-        <f t="shared" si="83"/>
+        <f t="shared" si="85"/>
         <v>98.27</v>
       </c>
       <c r="I189" s="27">
         <v>4.3419999999999996</v>
       </c>
       <c r="J189" s="37">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>4.1779166666666665</v>
       </c>
       <c r="K189" s="34">
-        <f t="shared" si="84"/>
+        <f t="shared" si="86"/>
         <v>4.4003333333333332</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A190" s="23">
         <v>2011</v>
       </c>
       <c r="B190" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="25">
         <v>86</v>
       </c>
       <c r="D190" s="37">
-        <f t="shared" si="85"/>
+        <f t="shared" si="87"/>
         <v>91.936666666666682</v>
       </c>
       <c r="E190" s="34">
-        <f t="shared" si="82"/>
+        <f t="shared" si="84"/>
         <v>93.09333333333332</v>
       </c>
       <c r="F190" s="25">
         <v>86.33</v>
       </c>
       <c r="G190" s="37">
-        <f t="shared" si="86"/>
+        <f t="shared" si="88"/>
         <v>91.959166666666661</v>
       </c>
       <c r="H190" s="34">
-        <f t="shared" si="83"/>
+        <f t="shared" si="85"/>
         <v>93.27</v>
       </c>
       <c r="I190" s="27">
         <v>3.9780000000000002</v>
       </c>
       <c r="J190" s="37">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>4.1576666666666666</v>
       </c>
       <c r="K190" s="34">
-        <f t="shared" si="84"/>
+        <f t="shared" si="86"/>
         <v>4.2776666666666667</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A191" s="28">
         <v>2011</v>
       </c>
       <c r="B191" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C191" s="30">
         <v>85.58</v>
       </c>
       <c r="D191" s="35">
-        <f t="shared" si="85"/>
+        <f t="shared" si="87"/>
         <v>92.773333333333312</v>
       </c>
       <c r="E191" s="31">
-        <f t="shared" ref="E191:E196" si="88">SUM(C189:C191)/3</f>
+        <f t="shared" ref="E191:E196" si="90">SUM(C189:C191)/3</f>
         <v>89.556666666666672</v>
       </c>
       <c r="F191" s="30">
         <v>85.61</v>
       </c>
       <c r="G191" s="35">
-        <f t="shared" si="86"/>
+        <f t="shared" si="88"/>
         <v>92.817499999999981</v>
       </c>
       <c r="H191" s="31">
-        <f t="shared" ref="H191:H196" si="89">SUM(F189:F191)/3</f>
+        <f t="shared" ref="H191:H196" si="91">SUM(F189:F191)/3</f>
         <v>89.71</v>
       </c>
       <c r="I191" s="32">
         <v>3.843</v>
       </c>
       <c r="J191" s="35">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>4.1522499999999996</v>
       </c>
       <c r="K191" s="31">
-        <f t="shared" ref="K191:K196" si="90">SUM(I189:I191)/3</f>
+        <f t="shared" ref="K191:K196" si="92">SUM(I189:I191)/3</f>
         <v>4.0543333333333331</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A192" s="23">
         <v>2011</v>
       </c>
       <c r="B192" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="40">
         <v>86.27</v>
       </c>
       <c r="D192" s="37">
-        <f t="shared" si="85"/>
+        <f t="shared" si="87"/>
         <v>93.138333333333335</v>
       </c>
       <c r="E192" s="34">
-        <f t="shared" si="88"/>
+        <f t="shared" si="90"/>
         <v>85.949999999999989</v>
       </c>
       <c r="F192" s="40">
         <v>86.41</v>
       </c>
       <c r="G192" s="37">
-        <f t="shared" si="86"/>
+        <f t="shared" si="88"/>
         <v>93.193333333333342</v>
       </c>
       <c r="H192" s="33">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>86.116666666666674</v>
       </c>
       <c r="I192" s="42">
         <v>3.6419999999999999</v>
       </c>
       <c r="J192" s="37">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>4.153833333333333</v>
       </c>
       <c r="K192" s="33">
-        <f t="shared" si="90"/>
+        <f t="shared" si="92"/>
         <v>3.8209999999999997</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A193" s="23">
         <v>2011</v>
       </c>
       <c r="B193" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C193" s="25">
         <v>97.1</v>
       </c>
       <c r="D193" s="37">
-        <f t="shared" ref="D193:D198" si="91">SUM(C182:C193)/12</f>
+        <f t="shared" ref="D193:D198" si="93">SUM(C182:C193)/12</f>
         <v>94.206666666666663</v>
       </c>
       <c r="E193" s="34">
-        <f t="shared" si="88"/>
+        <f t="shared" si="90"/>
         <v>89.649999999999991</v>
       </c>
       <c r="F193" s="25">
         <v>97.21</v>
       </c>
       <c r="G193" s="37">
-        <f t="shared" ref="G193:G198" si="92">SUM(F182:F193)/12</f>
+        <f t="shared" ref="G193:G198" si="94">SUM(F182:F193)/12</f>
         <v>94.282500000000013</v>
       </c>
       <c r="H193" s="34">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>89.743333333333325</v>
       </c>
       <c r="I193" s="27">
         <v>3.5539999999999998</v>
       </c>
       <c r="J193" s="37">
-        <f t="shared" ref="J193:J198" si="93">SUM(I182:I193)/12</f>
+        <f t="shared" ref="J193:J198" si="95">SUM(I182:I193)/12</f>
         <v>4.1127500000000001</v>
       </c>
       <c r="K193" s="34">
-        <f t="shared" si="90"/>
+        <f t="shared" si="92"/>
         <v>3.6796666666666664</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A194" s="28">
         <v>2011</v>
       </c>
       <c r="B194" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C194" s="30">
         <v>98.57</v>
       </c>
       <c r="D194" s="35">
-        <f t="shared" si="91"/>
+        <f t="shared" si="93"/>
         <v>94.980833333333337</v>
       </c>
       <c r="E194" s="31">
-        <f t="shared" si="88"/>
+        <f t="shared" si="90"/>
         <v>93.98</v>
       </c>
       <c r="F194" s="30">
         <v>98.57</v>
       </c>
       <c r="G194" s="35">
-        <f t="shared" si="92"/>
+        <f t="shared" si="94"/>
         <v>95.076666666666654</v>
       </c>
       <c r="H194" s="31">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>94.063333333333333</v>
       </c>
       <c r="I194" s="32">
         <v>3.2440000000000002</v>
       </c>
       <c r="J194" s="35">
-        <f t="shared" si="93"/>
+        <f t="shared" si="95"/>
         <v>4.027916666666667</v>
       </c>
       <c r="K194" s="31">
-        <f t="shared" si="90"/>
+        <f t="shared" si="92"/>
         <v>3.48</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A195" s="23">
         <v>2012</v>
       </c>
       <c r="B195" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C195" s="25">
         <v>99.98</v>
       </c>
       <c r="D195" s="37">
-        <f t="shared" si="91"/>
+        <f t="shared" si="93"/>
         <v>95.834166666666661</v>
       </c>
       <c r="E195" s="33">
-        <f t="shared" si="88"/>
+        <f t="shared" si="90"/>
         <v>98.55</v>
       </c>
       <c r="F195" s="25">
         <v>100.24</v>
       </c>
       <c r="G195" s="37">
-        <f t="shared" si="92"/>
+        <f t="shared" si="94"/>
         <v>95.978333333333339</v>
       </c>
       <c r="H195" s="33">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>98.673333333333332</v>
       </c>
       <c r="I195" s="27">
         <v>2.72</v>
       </c>
       <c r="J195" s="37">
-        <f t="shared" si="93"/>
+        <f t="shared" si="95"/>
         <v>3.8804166666666671</v>
       </c>
       <c r="K195" s="33">
-        <f t="shared" si="90"/>
+        <f t="shared" si="92"/>
         <v>3.1726666666666667</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A196" s="23">
         <v>2012</v>
       </c>
       <c r="B196" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C196" s="25">
         <v>102.33</v>
       </c>
       <c r="D196" s="37">
-        <f t="shared" si="91"/>
+        <f t="shared" si="93"/>
         <v>96.975000000000009</v>
       </c>
       <c r="E196" s="34">
-        <f t="shared" si="88"/>
+        <f t="shared" si="90"/>
         <v>100.29333333333334</v>
       </c>
       <c r="F196" s="25">
         <v>102.25</v>
       </c>
       <c r="G196" s="37">
-        <f t="shared" si="92"/>
+        <f t="shared" si="94"/>
         <v>97.034166666666678</v>
       </c>
       <c r="H196" s="34">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>100.35333333333334</v>
       </c>
       <c r="I196" s="27">
         <v>2.5390000000000001</v>
       </c>
       <c r="J196" s="37">
-        <f t="shared" si="93"/>
+        <f t="shared" si="95"/>
         <v>3.7563333333333335</v>
       </c>
       <c r="K196" s="34">
-        <f t="shared" si="90"/>
+        <f t="shared" si="92"/>
         <v>2.8343333333333334</v>
       </c>
     </row>
     <row r="197" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A197" s="28">
         <v>2012</v>
       </c>
       <c r="B197" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C197" s="30">
         <v>106.31</v>
       </c>
       <c r="D197" s="37">
-        <f t="shared" si="91"/>
+        <f t="shared" si="93"/>
         <v>97.251666666666665</v>
       </c>
       <c r="E197" s="34">
-        <f t="shared" ref="E197:E202" si="94">SUM(C195:C197)/3</f>
+        <f t="shared" ref="E197:E202" si="96">SUM(C195:C197)/3</f>
         <v>102.87333333333333</v>
       </c>
       <c r="F197" s="30">
         <v>106.19</v>
       </c>
       <c r="G197" s="35">
-        <f t="shared" si="92"/>
+        <f t="shared" si="94"/>
         <v>97.305000000000007</v>
       </c>
       <c r="H197" s="31">
-        <f t="shared" ref="H197:H202" si="95">SUM(F195:F197)/3</f>
+        <f t="shared" ref="H197:H202" si="97">SUM(F195:F197)/3</f>
         <v>102.89333333333333</v>
       </c>
       <c r="I197" s="32">
         <v>2.3050000000000002</v>
       </c>
       <c r="J197" s="43">
-        <f t="shared" si="93"/>
+        <f t="shared" si="95"/>
         <v>3.6093333333333333</v>
       </c>
       <c r="K197" s="44">
-        <f t="shared" ref="K197:K202" si="96">SUM(I195:I197)/3</f>
+        <f t="shared" ref="K197:K202" si="98">SUM(I195:I197)/3</f>
         <v>2.5213333333333332</v>
       </c>
     </row>
     <row r="198" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A198" s="23">
         <v>2012</v>
       </c>
       <c r="B198" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C198" s="40">
         <v>103.38</v>
       </c>
       <c r="D198" s="45">
-        <f t="shared" si="91"/>
+        <f t="shared" si="93"/>
         <v>96.665833333333353</v>
       </c>
       <c r="E198" s="33">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>104.00666666666666</v>
       </c>
       <c r="F198" s="40">
         <v>103.33</v>
       </c>
       <c r="G198" s="45">
-        <f t="shared" si="92"/>
+        <f t="shared" si="94"/>
         <v>96.745833333333337</v>
       </c>
       <c r="H198" s="33">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>103.92333333333333</v>
       </c>
       <c r="I198" s="42">
         <v>2.052</v>
       </c>
       <c r="J198" s="37">
-        <f t="shared" si="93"/>
+        <f t="shared" si="95"/>
         <v>3.4231666666666669</v>
       </c>
       <c r="K198" s="33">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>2.2986666666666671</v>
       </c>
     </row>
     <row r="199" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A199" s="23">
         <v>2012</v>
       </c>
       <c r="B199" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C199" s="25">
         <v>94.47</v>
       </c>
       <c r="D199" s="37">
-        <f t="shared" ref="D199:D204" si="97">SUM(C188:C199)/12</f>
+        <f t="shared" ref="D199:D204" si="99">SUM(C188:C199)/12</f>
         <v>96.105833333333351</v>
       </c>
       <c r="E199" s="34">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>101.38666666666666</v>
       </c>
       <c r="F199" s="25">
         <v>94.7</v>
       </c>
       <c r="G199" s="37">
-        <f t="shared" ref="G199:G204" si="98">SUM(F188:F199)/12</f>
+        <f t="shared" ref="G199:G204" si="100">SUM(F188:F199)/12</f>
         <v>96.193333333333342</v>
       </c>
       <c r="H199" s="34">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>101.40666666666665</v>
       </c>
       <c r="I199" s="27">
         <v>2.504</v>
       </c>
       <c r="J199" s="37">
-        <f t="shared" ref="J199:J204" si="99">SUM(I188:I199)/12</f>
+        <f t="shared" ref="J199:J204" si="101">SUM(I188:I199)/12</f>
         <v>3.2696666666666663</v>
       </c>
       <c r="K199" s="34">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>2.2870000000000004</v>
       </c>
     </row>
     <row r="200" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A200" s="28">
         <v>2012</v>
       </c>
       <c r="B200" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="30">
         <v>82.59</v>
       </c>
       <c r="D200" s="35">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>94.972499999999982</v>
       </c>
       <c r="E200" s="31">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>93.48</v>
       </c>
       <c r="F200" s="30">
         <v>82.41</v>
       </c>
       <c r="G200" s="35">
-        <f t="shared" si="98"/>
+        <f t="shared" si="100"/>
         <v>95.036666666666676</v>
       </c>
       <c r="H200" s="31">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>93.48</v>
       </c>
       <c r="I200" s="32">
         <v>2.4910000000000001</v>
       </c>
       <c r="J200" s="35">
-        <f t="shared" si="99"/>
+        <f t="shared" si="101"/>
         <v>3.1011666666666664</v>
       </c>
       <c r="K200" s="31">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>2.3490000000000002</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A201" s="23">
         <v>2012</v>
       </c>
       <c r="B201" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C201" s="40">
         <v>87.95</v>
       </c>
       <c r="D201" s="45">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>94.210833333333326</v>
       </c>
       <c r="E201" s="33">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>88.336666666666659</v>
       </c>
       <c r="F201" s="40">
         <v>87.93</v>
       </c>
       <c r="G201" s="45">
-        <f t="shared" si="98"/>
+        <f t="shared" si="100"/>
         <v>94.265000000000001</v>
       </c>
       <c r="H201" s="33">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>88.346666666666678</v>
       </c>
       <c r="I201" s="42">
         <v>2.9489999999999998</v>
       </c>
       <c r="J201" s="37">
-        <f t="shared" si="99"/>
+        <f t="shared" si="101"/>
         <v>2.9850833333333333</v>
       </c>
       <c r="K201" s="33">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>2.6480000000000001</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A202" s="23">
         <v>2012</v>
       </c>
       <c r="B202" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C202" s="25">
         <v>94.15</v>
       </c>
       <c r="D202" s="37">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>94.890000000000029</v>
       </c>
       <c r="E202" s="34">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>88.230000000000018</v>
       </c>
       <c r="F202" s="25">
         <v>94.16</v>
       </c>
       <c r="G202" s="37">
-        <f t="shared" si="98"/>
+        <f t="shared" si="100"/>
         <v>94.917500000000018</v>
       </c>
       <c r="H202" s="34">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>88.166666666666671</v>
       </c>
       <c r="I202" s="27">
         <v>2.7989999999999999</v>
       </c>
       <c r="J202" s="37">
-        <f t="shared" si="99"/>
+        <f t="shared" si="101"/>
         <v>2.8868333333333336</v>
       </c>
       <c r="K202" s="34">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>2.7463333333333328</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A203" s="28">
         <v>2012</v>
       </c>
       <c r="B203" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C203" s="30">
         <v>94.9</v>
       </c>
       <c r="D203" s="35">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>95.666666666666686</v>
       </c>
       <c r="E203" s="31">
-        <f t="shared" ref="E203:E208" si="100">SUM(C201:C203)/3</f>
+        <f t="shared" ref="E203:E208" si="102">SUM(C201:C203)/3</f>
         <v>92.333333333333329</v>
       </c>
       <c r="F203" s="30">
         <v>94.72</v>
       </c>
       <c r="G203" s="35">
-        <f t="shared" si="98"/>
+        <f t="shared" si="100"/>
         <v>95.676666666666677</v>
       </c>
       <c r="H203" s="31">
-        <f t="shared" ref="H203:H208" si="101">SUM(F201:F203)/3</f>
+        <f t="shared" ref="H203:H208" si="103">SUM(F201:F203)/3</f>
         <v>92.27</v>
       </c>
       <c r="I203" s="32">
         <v>2.9159999999999999</v>
       </c>
       <c r="J203" s="35">
-        <f t="shared" si="99"/>
+        <f t="shared" si="101"/>
         <v>2.8095833333333329</v>
       </c>
       <c r="K203" s="31">
-        <f t="shared" ref="K203:K208" si="102">SUM(I201:I203)/3</f>
+        <f t="shared" ref="K203:K208" si="104">SUM(I201:I203)/3</f>
         <v>2.8879999999999999</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A204" s="23">
         <v>2012</v>
       </c>
       <c r="B204" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="40">
         <v>89.6</v>
       </c>
       <c r="D204" s="37">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>95.944166666666661</v>
       </c>
       <c r="E204" s="34">
-        <f t="shared" si="100"/>
+        <f t="shared" si="102"/>
         <v>92.883333333333326</v>
       </c>
       <c r="F204" s="40">
         <v>89.57</v>
       </c>
       <c r="G204" s="37">
-        <f t="shared" si="98"/>
+        <f t="shared" si="100"/>
         <v>95.939999999999984</v>
       </c>
       <c r="H204" s="33">
-        <f t="shared" si="101"/>
+        <f t="shared" si="103"/>
         <v>92.816666666666663</v>
       </c>
       <c r="I204" s="42">
         <v>3.49</v>
       </c>
       <c r="J204" s="37">
-        <f t="shared" si="99"/>
+        <f t="shared" si="101"/>
         <v>2.7969166666666667</v>
       </c>
       <c r="K204" s="33">
-        <f t="shared" si="102"/>
+        <f t="shared" si="104"/>
         <v>3.0683333333333334</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A205" s="23">
         <v>2012</v>
       </c>
       <c r="B205" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C205" s="25">
         <v>86.68</v>
       </c>
       <c r="D205" s="37">
-        <f t="shared" ref="D205:D211" si="103">SUM(C194:C205)/12</f>
+        <f t="shared" ref="D205:D211" si="105">SUM(C194:C205)/12</f>
         <v>95.075833333333335</v>
       </c>
       <c r="E205" s="34">
-        <f t="shared" si="100"/>
+        <f t="shared" si="102"/>
         <v>90.393333333333331</v>
       </c>
       <c r="F205" s="25">
         <v>86.66</v>
       </c>
       <c r="G205" s="37">
-        <f t="shared" ref="G205:G211" si="104">SUM(F194:F205)/12</f>
+        <f t="shared" ref="G205:G211" si="106">SUM(F194:F205)/12</f>
         <v>95.060833333333335</v>
       </c>
       <c r="H205" s="34">
-        <f t="shared" si="101"/>
+        <f t="shared" si="103"/>
         <v>90.316666666666663</v>
       </c>
       <c r="I205" s="27">
         <v>3.694</v>
       </c>
       <c r="J205" s="37">
-        <f t="shared" ref="J205:J211" si="105">SUM(I194:I205)/12</f>
+        <f t="shared" ref="J205:J211" si="107">SUM(I194:I205)/12</f>
         <v>2.8085833333333334</v>
       </c>
       <c r="K205" s="34">
-        <f t="shared" si="102"/>
+        <f t="shared" si="104"/>
         <v>3.3666666666666671</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A206" s="28">
         <v>2012</v>
       </c>
       <c r="B206" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C206" s="30">
         <v>88.24</v>
       </c>
       <c r="D206" s="35">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>94.215000000000018</v>
       </c>
       <c r="E206" s="31">
-        <f t="shared" si="100"/>
+        <f t="shared" si="102"/>
         <v>88.173333333333332</v>
       </c>
       <c r="F206" s="30">
         <v>88.25</v>
       </c>
       <c r="G206" s="35">
-        <f t="shared" si="104"/>
+        <f t="shared" si="106"/>
         <v>94.200833333333335</v>
       </c>
       <c r="H206" s="31">
-        <f t="shared" si="101"/>
+        <f t="shared" si="103"/>
         <v>88.160000000000011</v>
       </c>
       <c r="I206" s="32">
         <v>3.452</v>
       </c>
       <c r="J206" s="35">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>2.8259166666666666</v>
       </c>
       <c r="K206" s="31">
-        <f t="shared" si="102"/>
+        <f t="shared" si="104"/>
         <v>3.5453333333333332</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A207" s="23">
         <v>2013</v>
       </c>
       <c r="B207" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C207" s="40">
         <v>94.64</v>
       </c>
       <c r="D207" s="37">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>93.770000000000024</v>
       </c>
       <c r="E207" s="34">
-        <f t="shared" si="100"/>
+        <f t="shared" si="102"/>
         <v>89.853333333333339</v>
       </c>
       <c r="F207" s="40">
         <v>94.69</v>
       </c>
       <c r="G207" s="37">
-        <f t="shared" si="104"/>
+        <f t="shared" si="106"/>
         <v>93.738333333333344</v>
       </c>
       <c r="H207" s="33">
-        <f t="shared" si="101"/>
+        <f t="shared" si="103"/>
         <v>89.866666666666674</v>
       </c>
       <c r="I207" s="42">
         <v>3.371</v>
       </c>
       <c r="J207" s="37">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>2.8801666666666672</v>
       </c>
       <c r="K207" s="33">
-        <f t="shared" si="102"/>
+        <f t="shared" si="104"/>
         <v>3.5056666666666665</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A208" s="23">
         <v>2013</v>
       </c>
       <c r="B208" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C208" s="25">
         <v>95.43</v>
       </c>
       <c r="D208" s="37">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>93.194999999999993</v>
       </c>
       <c r="E208" s="34">
-        <f t="shared" si="100"/>
+        <f t="shared" si="102"/>
         <v>92.77</v>
       </c>
       <c r="F208" s="25">
         <v>95.32</v>
       </c>
       <c r="G208" s="37">
-        <f t="shared" si="104"/>
+        <f t="shared" si="106"/>
         <v>93.160833333333315</v>
       </c>
       <c r="H208" s="34">
-        <f t="shared" si="101"/>
+        <f t="shared" si="103"/>
         <v>92.75333333333333</v>
       </c>
       <c r="I208" s="27">
         <v>3.2909999999999999</v>
       </c>
       <c r="J208" s="37">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>2.9428333333333332</v>
       </c>
       <c r="K208" s="34">
-        <f t="shared" si="102"/>
+        <f t="shared" si="104"/>
         <v>3.3713333333333337</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A209" s="28">
         <v>2013</v>
       </c>
       <c r="B209" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C209" s="30">
         <v>93.24</v>
       </c>
       <c r="D209" s="35">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>92.105833333333337</v>
       </c>
       <c r="E209" s="31">
-        <f t="shared" ref="E209:E214" si="106">SUM(C207:C209)/3</f>
+        <f t="shared" ref="E209:E214" si="108">SUM(C207:C209)/3</f>
         <v>94.436666666666667</v>
       </c>
       <c r="F209" s="30">
         <v>93.05</v>
       </c>
       <c r="G209" s="35">
-        <f t="shared" si="104"/>
+        <f t="shared" si="106"/>
         <v>92.065833333333316</v>
       </c>
       <c r="H209" s="31">
-        <f t="shared" ref="H209:H214" si="107">SUM(F207:F209)/3</f>
+        <f t="shared" ref="H209:H214" si="109">SUM(F207:F209)/3</f>
         <v>94.353333333333339</v>
       </c>
       <c r="I209" s="32">
         <v>3.7869999999999999</v>
       </c>
       <c r="J209" s="35">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>3.0663333333333331</v>
       </c>
       <c r="K209" s="31">
-        <f t="shared" ref="K209:K214" si="108">SUM(I207:I209)/3</f>
+        <f t="shared" ref="K209:K214" si="110">SUM(I207:I209)/3</f>
         <v>3.4830000000000001</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A210" s="23">
         <v>2013</v>
       </c>
       <c r="B210" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="40">
         <v>91.85</v>
       </c>
       <c r="D210" s="45">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>91.144999999999982</v>
       </c>
       <c r="E210" s="33">
-        <f t="shared" si="106"/>
+        <f t="shared" si="108"/>
         <v>93.506666666666661</v>
       </c>
       <c r="F210" s="40">
         <v>92.07</v>
       </c>
       <c r="G210" s="45">
-        <f t="shared" si="104"/>
+        <f t="shared" si="106"/>
         <v>91.127499999999984</v>
       </c>
       <c r="H210" s="33">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>93.48</v>
       </c>
       <c r="I210" s="42">
         <v>4.1790000000000003</v>
       </c>
       <c r="J210" s="45">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>3.2435833333333335</v>
       </c>
       <c r="K210" s="33">
-        <f t="shared" si="108"/>
+        <f t="shared" si="110"/>
         <v>3.7523333333333331</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A211" s="23">
         <v>2013</v>
       </c>
       <c r="B211" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C211" s="25">
         <v>94.95</v>
       </c>
       <c r="D211" s="37">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>91.185000000000002</v>
       </c>
       <c r="E211" s="34">
-        <f t="shared" si="106"/>
+        <f t="shared" si="108"/>
         <v>93.34666666666665</v>
       </c>
       <c r="F211" s="25">
         <v>94.8</v>
       </c>
       <c r="G211" s="37">
-        <f t="shared" si="104"/>
+        <f t="shared" si="106"/>
         <v>91.135833333333323</v>
       </c>
       <c r="H211" s="34">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>93.306666666666672</v>
       </c>
       <c r="I211" s="27">
         <v>4.07</v>
       </c>
       <c r="J211" s="37">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>3.3740833333333331</v>
       </c>
       <c r="K211" s="34">
-        <f t="shared" si="108"/>
+        <f t="shared" si="110"/>
         <v>4.0120000000000005</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A212" s="28">
         <v>2013</v>
       </c>
       <c r="B212" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="30">
         <v>95.61</v>
       </c>
       <c r="D212" s="35">
-        <f t="shared" ref="D212:D218" si="109">SUM(C201:C212)/12</f>
+        <f t="shared" ref="D212:D218" si="111">SUM(C201:C212)/12</f>
         <v>92.27</v>
       </c>
       <c r="E212" s="31">
-        <f t="shared" si="106"/>
+        <f t="shared" si="108"/>
         <v>94.13666666666667</v>
       </c>
       <c r="F212" s="30">
         <v>93.8</v>
       </c>
       <c r="G212" s="35">
-        <f t="shared" ref="G212:G217" si="110">SUM(F201:F212)/12</f>
+        <f t="shared" ref="G212:G217" si="112">SUM(F201:F212)/12</f>
         <v>92.08499999999998</v>
       </c>
       <c r="H212" s="31">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>93.556666666666672</v>
       </c>
       <c r="I212" s="32">
         <v>3.7989999999999999</v>
       </c>
       <c r="J212" s="35">
-        <f t="shared" ref="J212:J218" si="111">SUM(I201:I212)/12</f>
+        <f t="shared" ref="J212:J218" si="113">SUM(I201:I212)/12</f>
         <v>3.4830833333333331</v>
       </c>
       <c r="K212" s="31">
-        <f t="shared" si="108"/>
+        <f t="shared" si="110"/>
         <v>4.016</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A213" s="23">
         <v>2013</v>
       </c>
       <c r="B213" s="24" t="s">
         <v>15</v>
       </c>
       <c r="C213" s="40">
         <v>104.79</v>
       </c>
       <c r="D213" s="45">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>93.673333333333346</v>
       </c>
       <c r="E213" s="33">
-        <f t="shared" si="106"/>
+        <f t="shared" si="108"/>
         <v>98.45</v>
       </c>
       <c r="F213" s="40">
         <v>104.61</v>
       </c>
       <c r="G213" s="45">
-        <f t="shared" si="110"/>
+        <f t="shared" si="112"/>
         <v>93.474999999999966</v>
       </c>
       <c r="H213" s="33">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>97.736666666666665</v>
       </c>
       <c r="I213" s="42">
         <v>3.6459999999999999</v>
       </c>
       <c r="J213" s="45">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>3.5411666666666668</v>
       </c>
       <c r="K213" s="33">
-        <f t="shared" si="108"/>
+        <f t="shared" si="110"/>
         <v>3.8383333333333334</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A214" s="23">
         <v>2013</v>
       </c>
       <c r="B214" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C214" s="25">
         <v>106.62</v>
       </c>
       <c r="D214" s="37">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>94.71250000000002</v>
       </c>
       <c r="E214" s="34">
-        <f t="shared" si="106"/>
+        <f t="shared" si="108"/>
         <v>102.33999999999999</v>
       </c>
       <c r="F214" s="25">
         <v>106.57</v>
       </c>
       <c r="G214" s="37">
-        <f t="shared" si="110"/>
+        <f t="shared" si="112"/>
         <v>94.509166666666644</v>
       </c>
       <c r="H214" s="34">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>101.66000000000001</v>
       </c>
       <c r="I214" s="27">
         <v>3.4039999999999999</v>
       </c>
       <c r="J214" s="37">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>3.5915833333333338</v>
       </c>
       <c r="K214" s="34">
-        <f t="shared" si="108"/>
+        <f t="shared" si="110"/>
         <v>3.6163333333333334</v>
       </c>
     </row>
     <row r="215" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A215" s="28">
         <v>2013</v>
       </c>
       <c r="B215" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C215" s="30">
         <v>106.42</v>
       </c>
       <c r="D215" s="35">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>95.672500000000014</v>
       </c>
       <c r="E215" s="31">
-        <f t="shared" ref="E215:E220" si="112">SUM(C213:C215)/3</f>
+        <f t="shared" ref="E215:E220" si="114">SUM(C213:C215)/3</f>
         <v>105.94333333333334</v>
       </c>
       <c r="F215" s="30">
         <v>106.29</v>
       </c>
       <c r="G215" s="35">
-        <f t="shared" si="110"/>
+        <f t="shared" si="112"/>
         <v>95.473333333333315</v>
       </c>
       <c r="H215" s="31">
-        <f t="shared" ref="H215:H220" si="113">SUM(F213:F215)/3</f>
+        <f t="shared" ref="H215:H220" si="115">SUM(F213:F215)/3</f>
         <v>105.82333333333334</v>
       </c>
       <c r="I215" s="32">
         <v>3.6160000000000001</v>
       </c>
       <c r="J215" s="35">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>3.649916666666666</v>
       </c>
       <c r="K215" s="31">
-        <f t="shared" ref="K215:K220" si="114">SUM(I213:I215)/3</f>
+        <f t="shared" ref="K215:K220" si="116">SUM(I213:I215)/3</f>
         <v>3.5553333333333335</v>
       </c>
     </row>
     <row r="216" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A216" s="23">
         <v>2013</v>
       </c>
       <c r="B216" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="40">
         <v>100.7</v>
       </c>
       <c r="D216" s="37">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>96.597500000000011</v>
       </c>
       <c r="E216" s="34">
-        <f t="shared" si="112"/>
+        <f t="shared" si="114"/>
         <v>104.58</v>
       </c>
       <c r="F216" s="40">
         <v>100.54</v>
       </c>
       <c r="G216" s="37">
-        <f t="shared" si="110"/>
+        <f t="shared" si="112"/>
         <v>96.387499999999989</v>
       </c>
       <c r="H216" s="33">
-        <f t="shared" si="113"/>
+        <f t="shared" si="115"/>
         <v>104.46666666666668</v>
       </c>
       <c r="I216" s="42">
         <v>3.6629999999999998</v>
       </c>
       <c r="J216" s="37">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>3.664333333333333</v>
       </c>
       <c r="K216" s="33">
-        <f t="shared" si="114"/>
+        <f t="shared" si="116"/>
         <v>3.5609999999999999</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A217" s="23">
         <v>2013</v>
       </c>
       <c r="B217" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C217" s="25">
         <v>93.98</v>
       </c>
       <c r="D217" s="37">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>97.205833333333331</v>
       </c>
       <c r="E217" s="34">
-        <f t="shared" si="112"/>
+        <f t="shared" si="114"/>
         <v>100.36666666666667</v>
       </c>
       <c r="F217" s="25">
         <v>93.86</v>
       </c>
       <c r="G217" s="37">
-        <f t="shared" si="110"/>
+        <f t="shared" si="112"/>
         <v>96.987499999999969</v>
       </c>
       <c r="H217" s="34">
-        <f t="shared" si="113"/>
+        <f t="shared" si="115"/>
         <v>100.23</v>
       </c>
       <c r="I217" s="27">
         <v>3.6549999999999998</v>
       </c>
       <c r="J217" s="37">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>3.6610833333333326</v>
       </c>
       <c r="K217" s="34">
-        <f t="shared" si="114"/>
+        <f t="shared" si="116"/>
         <v>3.6446666666666663</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A218" s="28">
         <v>2013</v>
       </c>
       <c r="B218" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C218" s="30">
         <v>97.92</v>
       </c>
       <c r="D218" s="35">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>98.012499999999989</v>
       </c>
       <c r="E218" s="31">
-        <f t="shared" si="112"/>
+        <f t="shared" si="114"/>
         <v>97.533333333333346</v>
       </c>
       <c r="F218" s="30">
         <v>97.63</v>
       </c>
       <c r="G218" s="35">
-        <f t="shared" ref="G218:G223" si="115">SUM(F207:F218)/12</f>
+        <f t="shared" ref="G218:G223" si="117">SUM(F207:F218)/12</f>
         <v>97.769166666666663</v>
       </c>
       <c r="H218" s="31">
-        <f t="shared" si="113"/>
+        <f t="shared" si="115"/>
         <v>97.34333333333332</v>
       </c>
       <c r="I218" s="32">
         <v>4.282</v>
       </c>
       <c r="J218" s="35">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>3.7302500000000003</v>
       </c>
       <c r="K218" s="31">
-        <f t="shared" si="114"/>
+        <f t="shared" si="116"/>
         <v>3.8666666666666667</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A219" s="23">
         <v>2014</v>
       </c>
       <c r="B219" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C219" s="40">
         <v>94.84</v>
       </c>
       <c r="D219" s="37">
-        <f t="shared" ref="D219:D225" si="116">SUM(C208:C219)/12</f>
+        <f t="shared" ref="D219:D225" si="118">SUM(C208:C219)/12</f>
         <v>98.029166666666654</v>
       </c>
       <c r="E219" s="34">
-        <f t="shared" si="112"/>
+        <f t="shared" si="114"/>
         <v>95.58</v>
       </c>
       <c r="F219" s="40">
         <v>94.62</v>
       </c>
       <c r="G219" s="37">
+        <f t="shared" si="117"/>
+        <v>97.763333333333321</v>
+      </c>
+      <c r="H219" s="33">
         <f t="shared" si="115"/>
-        <v>97.763333333333321</v>
-[...2 lines deleted...]
-        <f t="shared" si="113"/>
         <v>95.37</v>
       </c>
       <c r="I219" s="42">
         <v>4.5129999999999999</v>
       </c>
       <c r="J219" s="37">
-        <f t="shared" ref="J219:J225" si="117">SUM(I208:I219)/12</f>
+        <f t="shared" ref="J219:J225" si="119">SUM(I208:I219)/12</f>
         <v>3.825416666666666</v>
       </c>
       <c r="K219" s="33">
-        <f t="shared" si="114"/>
+        <f t="shared" si="116"/>
         <v>4.1499999999999995</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A220" s="23">
         <v>2014</v>
       </c>
       <c r="B220" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C220" s="25">
         <v>100.46</v>
       </c>
       <c r="D220" s="37">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>98.448333333333323</v>
       </c>
       <c r="E220" s="34">
-        <f t="shared" si="112"/>
+        <f t="shared" si="114"/>
         <v>97.74</v>
       </c>
       <c r="F220" s="25">
         <v>100.82</v>
       </c>
       <c r="G220" s="37">
+        <f t="shared" si="117"/>
+        <v>98.221666666666678</v>
+      </c>
+      <c r="H220" s="34">
         <f t="shared" si="115"/>
-        <v>98.221666666666678</v>
-[...2 lines deleted...]
-        <f t="shared" si="113"/>
         <v>97.69</v>
       </c>
       <c r="I220" s="27">
         <v>5.194</v>
       </c>
       <c r="J220" s="37">
-        <f t="shared" si="117"/>
+        <f t="shared" si="119"/>
         <v>3.984</v>
       </c>
       <c r="K220" s="34">
-        <f t="shared" si="114"/>
+        <f t="shared" si="116"/>
         <v>4.6630000000000003</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A221" s="28">
         <v>2014</v>
       </c>
       <c r="B221" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C221" s="30">
         <v>100.68</v>
       </c>
       <c r="D221" s="35">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>99.068333333333342</v>
       </c>
       <c r="E221" s="31">
-        <f t="shared" ref="E221:E226" si="118">SUM(C219:C221)/3</f>
+        <f t="shared" ref="E221:E226" si="120">SUM(C219:C221)/3</f>
         <v>98.660000000000011</v>
       </c>
       <c r="F221" s="30">
         <v>100.8</v>
       </c>
       <c r="G221" s="35">
-        <f t="shared" si="115"/>
+        <f t="shared" si="117"/>
         <v>98.867499999999993</v>
       </c>
       <c r="H221" s="31">
-        <f t="shared" ref="H221:H226" si="119">SUM(F219:F221)/3</f>
+        <f t="shared" ref="H221:H226" si="121">SUM(F219:F221)/3</f>
         <v>98.74666666666667</v>
       </c>
       <c r="I221" s="32">
         <v>4.4870000000000001</v>
       </c>
       <c r="J221" s="35">
-        <f t="shared" si="117"/>
+        <f t="shared" si="119"/>
         <v>4.0423333333333336</v>
       </c>
       <c r="K221" s="31">
-        <f t="shared" ref="K221:K226" si="120">SUM(I219:I221)/3</f>
+        <f t="shared" ref="K221:K226" si="122">SUM(I219:I221)/3</f>
         <v>4.7313333333333336</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A222" s="23">
         <v>2014</v>
       </c>
       <c r="B222" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C222" s="40">
         <v>102.22</v>
       </c>
       <c r="D222" s="45">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>99.932500000000005</v>
       </c>
       <c r="E222" s="33">
-        <f t="shared" si="118"/>
+        <f t="shared" si="120"/>
         <v>101.12</v>
       </c>
       <c r="F222" s="40">
         <v>102.07</v>
       </c>
       <c r="G222" s="45">
-        <f t="shared" si="115"/>
+        <f t="shared" si="117"/>
         <v>99.700833333333321</v>
       </c>
       <c r="H222" s="33">
-        <f t="shared" si="119"/>
+        <f t="shared" si="121"/>
         <v>101.23</v>
       </c>
       <c r="I222" s="42">
         <v>4.6139999999999999</v>
       </c>
       <c r="J222" s="37">
-        <f t="shared" si="117"/>
+        <f t="shared" si="119"/>
         <v>4.0785833333333334</v>
       </c>
       <c r="K222" s="33">
-        <f t="shared" si="120"/>
+        <f t="shared" si="122"/>
         <v>4.7650000000000006</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A223" s="23">
         <v>2014</v>
       </c>
       <c r="B223" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C223" s="25">
         <v>101.72</v>
       </c>
       <c r="D223" s="37">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>100.49666666666667</v>
       </c>
       <c r="E223" s="34">
-        <f t="shared" si="118"/>
+        <f t="shared" si="120"/>
         <v>101.54</v>
       </c>
       <c r="F223" s="25">
         <v>102.18</v>
       </c>
       <c r="G223" s="37">
-        <f t="shared" si="115"/>
+        <f t="shared" si="117"/>
         <v>100.31583333333333</v>
       </c>
       <c r="H223" s="34">
-        <f t="shared" si="119"/>
+        <f t="shared" si="121"/>
         <v>101.68333333333334</v>
       </c>
       <c r="I223" s="27">
         <v>4.5229999999999997</v>
       </c>
       <c r="J223" s="37">
-        <f t="shared" si="117"/>
+        <f t="shared" si="119"/>
         <v>4.1163333333333334</v>
       </c>
       <c r="K223" s="34">
-        <f t="shared" si="120"/>
+        <f t="shared" si="122"/>
         <v>4.5413333333333332</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A224" s="28">
         <v>2014</v>
       </c>
       <c r="B224" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="30">
         <v>105.18</v>
       </c>
       <c r="D224" s="35">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>101.29416666666668</v>
       </c>
       <c r="E224" s="31">
-        <f t="shared" si="118"/>
+        <f t="shared" si="120"/>
         <v>103.04</v>
       </c>
       <c r="F224" s="30">
         <v>105.79</v>
       </c>
       <c r="G224" s="35">
-        <f t="shared" ref="G224:G230" si="121">SUM(F213:F224)/12</f>
+        <f t="shared" ref="G224:G230" si="123">SUM(F213:F224)/12</f>
         <v>101.315</v>
       </c>
       <c r="H224" s="31">
-        <f t="shared" si="119"/>
+        <f t="shared" si="121"/>
         <v>103.34666666666668</v>
       </c>
       <c r="I224" s="32">
         <v>4.5960000000000001</v>
       </c>
       <c r="J224" s="35">
-        <f t="shared" si="117"/>
+        <f t="shared" si="119"/>
         <v>4.1827499999999995</v>
       </c>
       <c r="K224" s="31">
-        <f t="shared" si="120"/>
+        <f t="shared" si="122"/>
         <v>4.5776666666666666</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A225" s="23">
         <v>2014</v>
       </c>
       <c r="B225" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C225" s="40">
         <v>102.48</v>
       </c>
       <c r="D225" s="45">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>101.10166666666669</v>
       </c>
       <c r="E225" s="33">
-        <f t="shared" si="118"/>
+        <f t="shared" si="120"/>
         <v>103.12666666666667</v>
       </c>
       <c r="F225" s="40">
         <v>103.59</v>
       </c>
       <c r="G225" s="45">
+        <f t="shared" si="123"/>
+        <v>101.22999999999998</v>
+      </c>
+      <c r="H225" s="33">
         <f t="shared" si="121"/>
-        <v>101.22999999999998</v>
-[...2 lines deleted...]
-        <f t="shared" si="119"/>
         <v>103.85333333333335</v>
       </c>
       <c r="I225" s="42">
         <v>4.0490000000000004</v>
       </c>
       <c r="J225" s="37">
-        <f t="shared" si="117"/>
+        <f t="shared" si="119"/>
         <v>4.216333333333333</v>
       </c>
       <c r="K225" s="33">
-        <f t="shared" si="120"/>
+        <f t="shared" si="122"/>
         <v>4.3893333333333331</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A226" s="23">
         <v>2014</v>
       </c>
       <c r="B226" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C226" s="25">
         <v>96.21</v>
       </c>
       <c r="D226" s="37">
-        <f t="shared" ref="D226:D231" si="122">SUM(C215:C226)/12</f>
+        <f t="shared" ref="D226:D231" si="124">SUM(C215:C226)/12</f>
         <v>100.23416666666668</v>
       </c>
       <c r="E226" s="34">
-        <f t="shared" si="118"/>
+        <f t="shared" si="120"/>
         <v>101.29</v>
       </c>
       <c r="F226" s="25">
         <v>96.54</v>
       </c>
       <c r="G226" s="37">
+        <f t="shared" si="123"/>
+        <v>100.39416666666665</v>
+      </c>
+      <c r="H226" s="34">
         <f t="shared" si="121"/>
-        <v>100.39416666666665</v>
-[...2 lines deleted...]
-        <f t="shared" si="119"/>
         <v>101.97333333333334</v>
       </c>
       <c r="I226" s="27">
         <v>3.8959999999999999</v>
       </c>
       <c r="J226" s="37">
-        <f t="shared" ref="J226:J231" si="123">SUM(I215:I226)/12</f>
+        <f t="shared" ref="J226:J231" si="125">SUM(I215:I226)/12</f>
         <v>4.2573333333333334</v>
       </c>
       <c r="K226" s="34">
-        <f t="shared" si="120"/>
+        <f t="shared" si="122"/>
         <v>4.1803333333333335</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A227" s="28">
         <v>2014</v>
       </c>
       <c r="B227" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C227" s="30">
         <v>93.09</v>
       </c>
       <c r="D227" s="35">
-        <f t="shared" si="122"/>
+        <f t="shared" si="124"/>
         <v>99.123333333333335</v>
       </c>
       <c r="E227" s="31">
-        <f t="shared" ref="E227:E233" si="124">SUM(C225:C227)/3</f>
+        <f t="shared" ref="E227:E233" si="126">SUM(C225:C227)/3</f>
         <v>97.259999999999991</v>
       </c>
       <c r="F227" s="30">
         <v>93.21</v>
       </c>
       <c r="G227" s="35">
-        <f t="shared" si="121"/>
+        <f t="shared" si="123"/>
         <v>99.304166666666674</v>
       </c>
       <c r="H227" s="31">
-        <f t="shared" ref="H227:H233" si="125">SUM(F225:F227)/3</f>
+        <f t="shared" ref="H227:H233" si="127">SUM(F225:F227)/3</f>
         <v>97.779999999999987</v>
       </c>
       <c r="I227" s="32">
         <v>3.911</v>
       </c>
       <c r="J227" s="35">
-        <f t="shared" si="123"/>
+        <f t="shared" si="125"/>
         <v>4.2819166666666666</v>
       </c>
       <c r="K227" s="31">
-        <f t="shared" ref="K227:K233" si="126">SUM(I225:I227)/3</f>
+        <f t="shared" ref="K227:K233" si="128">SUM(I225:I227)/3</f>
         <v>3.952</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A228" s="23">
         <v>2014</v>
       </c>
       <c r="B228" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="40">
         <v>84.47</v>
       </c>
       <c r="D228" s="45">
-        <f t="shared" si="122"/>
+        <f t="shared" si="124"/>
         <v>97.770833333333329</v>
       </c>
       <c r="E228" s="33">
-        <f t="shared" si="124"/>
+        <f t="shared" si="126"/>
         <v>91.256666666666661</v>
       </c>
       <c r="F228" s="40">
         <v>84.4</v>
       </c>
       <c r="G228" s="45">
-        <f t="shared" si="121"/>
+        <f t="shared" si="123"/>
         <v>97.959166666666661</v>
       </c>
       <c r="H228" s="33">
-        <f t="shared" si="125"/>
+        <f t="shared" si="127"/>
         <v>91.383333333333326</v>
       </c>
       <c r="I228" s="42">
         <v>3.8050000000000002</v>
       </c>
       <c r="J228" s="45">
-        <f t="shared" si="123"/>
+        <f t="shared" si="125"/>
         <v>4.2937500000000002</v>
       </c>
       <c r="K228" s="33">
-        <f t="shared" si="126"/>
+        <f t="shared" si="128"/>
         <v>3.8706666666666667</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A229" s="23">
         <v>2014</v>
       </c>
       <c r="B229" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C229" s="25">
         <v>76.650000000000006</v>
       </c>
       <c r="D229" s="37">
-        <f t="shared" si="122"/>
+        <f t="shared" si="124"/>
         <v>96.326666666666668</v>
       </c>
       <c r="E229" s="34">
-        <f t="shared" si="124"/>
+        <f t="shared" si="126"/>
         <v>84.736666666666665</v>
       </c>
       <c r="F229" s="25">
         <v>75.790000000000006</v>
       </c>
       <c r="G229" s="37">
-        <f t="shared" si="121"/>
+        <f t="shared" si="123"/>
         <v>96.453333333333333</v>
       </c>
       <c r="H229" s="34">
-        <f t="shared" si="125"/>
+        <f t="shared" si="127"/>
         <v>84.466666666666683</v>
       </c>
       <c r="I229" s="27">
         <v>4.2039999999999997</v>
       </c>
       <c r="J229" s="37">
-        <f t="shared" si="123"/>
+        <f t="shared" si="125"/>
         <v>4.3395000000000001</v>
       </c>
       <c r="K229" s="34">
-        <f t="shared" si="126"/>
+        <f t="shared" si="128"/>
         <v>3.9733333333333332</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A230" s="28">
         <v>2014</v>
       </c>
       <c r="B230" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C230" s="30">
         <v>59.03</v>
       </c>
       <c r="D230" s="35">
-        <f t="shared" si="122"/>
+        <f t="shared" si="124"/>
         <v>93.085833333333355</v>
       </c>
       <c r="E230" s="31">
-        <f t="shared" si="124"/>
+        <f t="shared" si="126"/>
         <v>73.38333333333334</v>
       </c>
       <c r="F230" s="30">
         <v>59.29</v>
       </c>
       <c r="G230" s="35">
-        <f t="shared" si="121"/>
+        <f t="shared" si="123"/>
         <v>93.258333333333326</v>
       </c>
       <c r="H230" s="31">
-        <f t="shared" si="125"/>
+        <f t="shared" si="127"/>
         <v>73.16</v>
       </c>
       <c r="I230" s="32">
         <v>3.4950000000000001</v>
       </c>
       <c r="J230" s="35">
-        <f t="shared" si="123"/>
+        <f t="shared" si="125"/>
         <v>4.2739166666666666</v>
       </c>
       <c r="K230" s="31">
-        <f t="shared" si="126"/>
+        <f t="shared" si="128"/>
         <v>3.8346666666666671</v>
       </c>
     </row>
     <row r="231" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A231" s="23">
         <v>2015</v>
       </c>
       <c r="B231" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C231" s="40">
         <v>47.98</v>
       </c>
       <c r="D231" s="45">
-        <f t="shared" si="122"/>
+        <f t="shared" si="124"/>
         <v>89.180833333333339</v>
       </c>
       <c r="E231" s="33">
-        <f t="shared" si="124"/>
+        <f t="shared" si="126"/>
         <v>61.22</v>
       </c>
       <c r="F231" s="40">
         <v>47.22</v>
       </c>
       <c r="G231" s="45">
-        <f t="shared" ref="G231:G237" si="127">SUM(F220:F231)/12</f>
+        <f t="shared" ref="G231:G237" si="129">SUM(F220:F231)/12</f>
         <v>89.308333333333337</v>
       </c>
       <c r="H231" s="33">
-        <f t="shared" si="125"/>
+        <f t="shared" si="127"/>
         <v>60.766666666666673</v>
       </c>
       <c r="I231" s="42">
         <v>2.9489999999999998</v>
       </c>
       <c r="J231" s="45">
-        <f t="shared" si="123"/>
+        <f t="shared" si="125"/>
         <v>4.143583333333333</v>
       </c>
       <c r="K231" s="33">
-        <f t="shared" si="126"/>
+        <f t="shared" si="128"/>
         <v>3.5493333333333332</v>
       </c>
     </row>
     <row r="232" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A232" s="23">
         <v>2015</v>
       </c>
       <c r="B232" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C232" s="25">
         <v>50.86</v>
       </c>
       <c r="D232" s="37">
-        <f t="shared" ref="D232:D237" si="128">SUM(C221:C232)/12</f>
+        <f t="shared" ref="D232:D237" si="130">SUM(C221:C232)/12</f>
         <v>85.047499999999999</v>
       </c>
       <c r="E232" s="34">
-        <f t="shared" si="124"/>
+        <f t="shared" si="126"/>
         <v>52.623333333333335</v>
       </c>
       <c r="F232" s="25">
         <v>50.58</v>
       </c>
       <c r="G232" s="37">
+        <f t="shared" si="129"/>
+        <v>85.12166666666667</v>
+      </c>
+      <c r="H232" s="34">
         <f t="shared" si="127"/>
-        <v>85.12166666666667</v>
-[...2 lines deleted...]
-        <f t="shared" si="125"/>
         <v>52.363333333333323</v>
       </c>
       <c r="I232" s="27">
         <v>2.7589999999999999</v>
       </c>
       <c r="J232" s="37">
-        <f t="shared" ref="J232:J237" si="129">SUM(I221:I232)/12</f>
+        <f t="shared" ref="J232:J237" si="131">SUM(I221:I232)/12</f>
         <v>3.9406666666666665</v>
       </c>
       <c r="K232" s="34">
-        <f t="shared" si="126"/>
+        <f t="shared" si="128"/>
         <v>3.0676666666666663</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A233" s="28">
         <v>2015</v>
       </c>
       <c r="B233" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C233" s="30">
         <v>47.76</v>
       </c>
       <c r="D233" s="35">
-        <f t="shared" si="128"/>
+        <f t="shared" si="130"/>
         <v>80.637500000000003</v>
       </c>
       <c r="E233" s="31">
-        <f t="shared" si="124"/>
+        <f t="shared" si="126"/>
         <v>48.866666666666667</v>
       </c>
       <c r="F233" s="30">
         <v>47.82</v>
       </c>
       <c r="G233" s="35">
+        <f t="shared" si="129"/>
+        <v>80.706666666666663</v>
+      </c>
+      <c r="H233" s="31">
         <f t="shared" si="127"/>
-        <v>80.706666666666663</v>
-[...2 lines deleted...]
-        <f t="shared" si="125"/>
         <v>48.54</v>
       </c>
       <c r="I233" s="32">
         <v>2.7440000000000002</v>
       </c>
       <c r="J233" s="35">
-        <f t="shared" si="129"/>
+        <f t="shared" si="131"/>
         <v>3.7954166666666662</v>
       </c>
       <c r="K233" s="31">
-        <f t="shared" si="126"/>
+        <f t="shared" si="128"/>
         <v>2.8173333333333335</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A234" s="23">
         <v>2015</v>
       </c>
       <c r="B234" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C234" s="40">
         <v>54.12</v>
       </c>
       <c r="D234" s="45">
-        <f t="shared" si="128"/>
+        <f t="shared" si="130"/>
         <v>76.629166666666663</v>
       </c>
       <c r="E234" s="33">
-        <f t="shared" ref="E234:E239" si="130">SUM(C232:C234)/3</f>
+        <f t="shared" ref="E234:E239" si="132">SUM(C232:C234)/3</f>
         <v>50.913333333333334</v>
       </c>
       <c r="F234" s="40">
         <v>54.45</v>
       </c>
       <c r="G234" s="45">
-        <f t="shared" si="127"/>
+        <f t="shared" si="129"/>
         <v>76.738333333333344</v>
       </c>
       <c r="H234" s="33">
-        <f t="shared" ref="H234:H239" si="131">SUM(F232:F234)/3</f>
+        <f t="shared" ref="H234:H239" si="133">SUM(F232:F234)/3</f>
         <v>50.95000000000001</v>
       </c>
       <c r="I234" s="42">
         <v>2.597</v>
       </c>
       <c r="J234" s="45">
-        <f t="shared" si="129"/>
+        <f t="shared" si="131"/>
         <v>3.6273333333333331</v>
       </c>
       <c r="K234" s="33">
-        <f t="shared" ref="K234:K239" si="132">SUM(I232:I234)/3</f>
+        <f t="shared" ref="K234:K239" si="134">SUM(I232:I234)/3</f>
         <v>2.6999999999999997</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A235" s="23">
         <v>2015</v>
       </c>
       <c r="B235" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C235" s="25">
         <v>59.46</v>
       </c>
       <c r="D235" s="37">
-        <f t="shared" si="128"/>
+        <f t="shared" si="130"/>
         <v>73.107500000000002</v>
       </c>
       <c r="E235" s="34">
-        <f t="shared" si="130"/>
+        <f t="shared" si="132"/>
         <v>53.78</v>
       </c>
       <c r="F235" s="25">
         <v>59.27</v>
       </c>
       <c r="G235" s="37">
-        <f t="shared" si="127"/>
+        <f t="shared" si="129"/>
         <v>73.162500000000009</v>
       </c>
       <c r="H235" s="34">
-        <f t="shared" si="131"/>
+        <f t="shared" si="133"/>
         <v>53.846666666666671</v>
       </c>
       <c r="I235" s="27">
         <v>2.851</v>
       </c>
       <c r="J235" s="37">
-        <f t="shared" si="129"/>
+        <f t="shared" si="131"/>
         <v>3.488</v>
       </c>
       <c r="K235" s="34">
-        <f t="shared" si="132"/>
+        <f t="shared" si="134"/>
         <v>2.7306666666666666</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A236" s="28">
         <v>2015</v>
       </c>
       <c r="B236" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="30">
         <v>59.76</v>
       </c>
       <c r="D236" s="35">
-        <f t="shared" si="128"/>
+        <f t="shared" si="130"/>
         <v>69.322500000000005</v>
       </c>
       <c r="E236" s="31">
-        <f t="shared" si="130"/>
+        <f t="shared" si="132"/>
         <v>57.78</v>
       </c>
       <c r="F236" s="30">
         <v>59.82</v>
       </c>
       <c r="G236" s="35">
-        <f t="shared" si="127"/>
+        <f t="shared" si="129"/>
         <v>69.331666666666692</v>
       </c>
       <c r="H236" s="31">
-        <f t="shared" si="131"/>
+        <f t="shared" si="133"/>
         <v>57.846666666666664</v>
       </c>
       <c r="I236" s="32">
         <v>2.7589999999999999</v>
       </c>
       <c r="J236" s="35">
-        <f t="shared" si="129"/>
+        <f t="shared" si="131"/>
         <v>3.3349166666666665</v>
       </c>
       <c r="K236" s="31">
-        <f t="shared" si="132"/>
+        <f t="shared" si="134"/>
         <v>2.7356666666666669</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A237" s="23">
         <v>2015</v>
       </c>
       <c r="B237" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C237" s="40">
         <v>51.44</v>
       </c>
       <c r="D237" s="45">
-        <f t="shared" si="128"/>
+        <f t="shared" si="130"/>
         <v>65.069166666666661</v>
       </c>
       <c r="E237" s="33">
-        <f t="shared" si="130"/>
+        <f t="shared" si="132"/>
         <v>56.886666666666663</v>
       </c>
       <c r="F237" s="40">
         <v>50.9</v>
       </c>
       <c r="G237" s="45">
-        <f t="shared" si="127"/>
+        <f t="shared" si="129"/>
         <v>64.940833333333345</v>
       </c>
       <c r="H237" s="33">
-        <f t="shared" si="131"/>
+        <f t="shared" si="133"/>
         <v>56.663333333333334</v>
       </c>
       <c r="I237" s="42">
         <v>2.806</v>
       </c>
       <c r="J237" s="37">
-        <f t="shared" si="129"/>
+        <f t="shared" si="131"/>
         <v>3.2313333333333332</v>
       </c>
       <c r="K237" s="33">
-        <f t="shared" si="132"/>
+        <f t="shared" si="134"/>
         <v>2.8053333333333335</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A238" s="23">
         <v>2015</v>
       </c>
       <c r="B238" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C238" s="25">
         <v>43.19</v>
       </c>
       <c r="D238" s="37">
-        <f t="shared" ref="D238:D243" si="133">SUM(C227:C238)/12</f>
+        <f t="shared" ref="D238:D243" si="135">SUM(C227:C238)/12</f>
         <v>60.650833333333345</v>
       </c>
       <c r="E238" s="34">
-        <f t="shared" si="130"/>
+        <f t="shared" si="132"/>
         <v>51.463333333333331</v>
       </c>
       <c r="F238" s="25">
         <v>42.87</v>
       </c>
       <c r="G238" s="37">
-        <f t="shared" ref="G238:G245" si="134">SUM(F227:F238)/12</f>
+        <f t="shared" ref="G238:G245" si="136">SUM(F227:F238)/12</f>
         <v>60.468333333333341</v>
       </c>
       <c r="H238" s="34">
-        <f t="shared" si="131"/>
+        <f t="shared" si="133"/>
         <v>51.196666666666665</v>
       </c>
       <c r="I238" s="27">
         <v>2.75</v>
       </c>
       <c r="J238" s="37">
-        <f t="shared" ref="J238:J243" si="135">SUM(I227:I238)/12</f>
+        <f t="shared" ref="J238:J243" si="137">SUM(I227:I238)/12</f>
         <v>3.1358333333333328</v>
       </c>
       <c r="K238" s="34">
-        <f t="shared" si="132"/>
+        <f t="shared" si="134"/>
         <v>2.7716666666666665</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A239" s="28">
         <v>2015</v>
       </c>
       <c r="B239" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C239" s="30">
         <v>45.43</v>
       </c>
       <c r="D239" s="35">
-        <f t="shared" si="133"/>
+        <f t="shared" si="135"/>
         <v>56.679166666666667</v>
       </c>
       <c r="E239" s="31">
-        <f t="shared" si="130"/>
+        <f t="shared" si="132"/>
         <v>46.686666666666667</v>
       </c>
       <c r="F239" s="30">
         <v>45.48</v>
       </c>
       <c r="G239" s="35">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>56.490833333333335</v>
       </c>
       <c r="H239" s="31">
-        <f t="shared" si="131"/>
+        <f t="shared" si="133"/>
         <v>46.416666666666664</v>
       </c>
       <c r="I239" s="32">
         <v>2.637</v>
       </c>
       <c r="J239" s="35">
-        <f t="shared" si="135"/>
+        <f t="shared" si="137"/>
         <v>3.029666666666667</v>
       </c>
       <c r="K239" s="31">
-        <f t="shared" si="132"/>
+        <f t="shared" si="134"/>
         <v>2.7309999999999999</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A240" s="23">
         <v>2015</v>
       </c>
       <c r="B240" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="40">
         <v>46.5</v>
       </c>
       <c r="D240" s="45">
-        <f t="shared" si="133"/>
+        <f t="shared" si="135"/>
         <v>53.514999999999993</v>
       </c>
       <c r="E240" s="33">
-        <f t="shared" ref="E240:E246" si="136">SUM(C238:C240)/3</f>
+        <f t="shared" ref="E240:E246" si="138">SUM(C238:C240)/3</f>
         <v>45.04</v>
       </c>
       <c r="F240" s="40">
         <v>46.22</v>
       </c>
       <c r="G240" s="45">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>53.309166666666663</v>
       </c>
       <c r="H240" s="33">
-        <f t="shared" ref="H240:H245" si="137">SUM(F238:F240)/3</f>
+        <f t="shared" ref="H240:H245" si="139">SUM(F238:F240)/3</f>
         <v>44.856666666666662</v>
       </c>
       <c r="I240" s="42">
         <v>2.39</v>
       </c>
       <c r="J240" s="45">
-        <f t="shared" si="135"/>
+        <f t="shared" si="137"/>
         <v>2.9117500000000001</v>
       </c>
       <c r="K240" s="33">
-        <f t="shared" ref="K240:K246" si="138">SUM(I238:I240)/3</f>
+        <f t="shared" ref="K240:K246" si="140">SUM(I238:I240)/3</f>
         <v>2.5923333333333338</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A241" s="23">
         <v>2015</v>
       </c>
       <c r="B241" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C241" s="25">
         <v>42.79</v>
       </c>
       <c r="D241" s="37">
-        <f t="shared" si="133"/>
+        <f t="shared" si="135"/>
         <v>50.693333333333328</v>
       </c>
       <c r="E241" s="34">
-        <f t="shared" si="136"/>
+        <f t="shared" si="138"/>
         <v>44.906666666666666</v>
       </c>
       <c r="F241" s="25">
         <v>42.44</v>
       </c>
       <c r="G241" s="37">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>50.529999999999994</v>
       </c>
       <c r="H241" s="34">
-        <f t="shared" si="137"/>
+        <f t="shared" si="139"/>
         <v>44.713333333333331</v>
       </c>
       <c r="I241" s="27">
         <v>2.2789999999999999</v>
       </c>
       <c r="J241" s="37">
-        <f t="shared" si="135"/>
+        <f t="shared" si="137"/>
         <v>2.7513333333333336</v>
       </c>
       <c r="K241" s="34">
-        <f t="shared" si="138"/>
+        <f t="shared" si="140"/>
         <v>2.4353333333333333</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A242" s="28">
         <v>2015</v>
       </c>
       <c r="B242" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C242" s="30">
         <v>37.29</v>
       </c>
       <c r="D242" s="35">
-        <f t="shared" si="133"/>
+        <f t="shared" si="135"/>
         <v>48.881666666666661</v>
       </c>
       <c r="E242" s="31">
-        <f t="shared" si="136"/>
+        <f t="shared" si="138"/>
         <v>42.193333333333328</v>
       </c>
       <c r="F242" s="30">
         <v>37.19</v>
       </c>
       <c r="G242" s="35">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>48.688333333333333</v>
       </c>
       <c r="H242" s="31">
-        <f t="shared" si="137"/>
+        <f t="shared" si="139"/>
         <v>41.949999999999996</v>
       </c>
       <c r="I242" s="32">
         <v>2.0299999999999998</v>
       </c>
       <c r="J242" s="35">
-        <f t="shared" si="135"/>
+        <f t="shared" si="137"/>
         <v>2.6292500000000003</v>
       </c>
       <c r="K242" s="31">
-        <f t="shared" si="138"/>
+        <f t="shared" si="140"/>
         <v>2.2330000000000001</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A243" s="23">
         <v>2016</v>
       </c>
       <c r="B243" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C243" s="40">
         <v>32.29</v>
       </c>
       <c r="D243" s="45">
-        <f t="shared" si="133"/>
+        <f t="shared" si="135"/>
         <v>47.574166666666663</v>
       </c>
       <c r="E243" s="33">
-        <f t="shared" si="136"/>
+        <f t="shared" si="138"/>
         <v>37.456666666666671</v>
       </c>
       <c r="F243" s="40">
         <v>31.68</v>
       </c>
       <c r="G243" s="45">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>47.393333333333338</v>
       </c>
       <c r="H243" s="33">
-        <f t="shared" si="137"/>
+        <f t="shared" si="139"/>
         <v>37.103333333333332</v>
       </c>
       <c r="I243" s="42">
         <v>2.2440000000000002</v>
       </c>
       <c r="J243" s="45">
-        <f t="shared" si="135"/>
+        <f t="shared" si="137"/>
         <v>2.5705000000000005</v>
       </c>
       <c r="K243" s="33">
-        <f t="shared" si="138"/>
+        <f t="shared" si="140"/>
         <v>2.184333333333333</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A244" s="23">
         <v>2016</v>
       </c>
       <c r="B244" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C244" s="25">
         <v>30.6</v>
       </c>
       <c r="D244" s="37">
-        <f t="shared" ref="D244:D250" si="139">SUM(C233:C244)/12</f>
+        <f t="shared" ref="D244:D250" si="141">SUM(C233:C244)/12</f>
         <v>45.885833333333331</v>
       </c>
       <c r="E244" s="34">
-        <f t="shared" si="136"/>
+        <f t="shared" si="138"/>
         <v>33.393333333333338</v>
       </c>
       <c r="F244" s="25">
         <v>30.32</v>
       </c>
       <c r="G244" s="37">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>45.705000000000005</v>
       </c>
       <c r="H244" s="34">
-        <f t="shared" si="137"/>
+        <f t="shared" si="139"/>
         <v>33.063333333333333</v>
       </c>
       <c r="I244" s="27">
         <v>1.9239999999999999</v>
       </c>
       <c r="J244" s="37">
-        <f t="shared" ref="J244:J250" si="140">SUM(I233:I244)/12</f>
+        <f t="shared" ref="J244:J250" si="142">SUM(I233:I244)/12</f>
         <v>2.5009166666666669</v>
       </c>
       <c r="K244" s="34">
-        <f t="shared" si="138"/>
+        <f t="shared" si="140"/>
         <v>2.0660000000000003</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A245" s="28">
         <v>2016</v>
       </c>
       <c r="B245" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C245" s="30">
         <v>38.1</v>
       </c>
       <c r="D245" s="35">
-        <f t="shared" si="139"/>
+        <f t="shared" si="141"/>
         <v>45.080833333333345</v>
       </c>
       <c r="E245" s="31">
-        <f t="shared" si="136"/>
+        <f t="shared" si="138"/>
         <v>33.663333333333334</v>
       </c>
       <c r="F245" s="30">
         <v>37.549999999999997</v>
       </c>
       <c r="G245" s="35">
-        <f t="shared" si="134"/>
+        <f t="shared" si="136"/>
         <v>44.849166666666662</v>
       </c>
       <c r="H245" s="31">
-        <f t="shared" si="137"/>
+        <f t="shared" si="139"/>
         <v>33.18333333333333</v>
       </c>
       <c r="I245" s="32">
         <v>1.8089999999999999</v>
       </c>
       <c r="J245" s="35">
+        <f t="shared" si="142"/>
+        <v>2.4230000000000005</v>
+      </c>
+      <c r="K245" s="31">
         <f t="shared" si="140"/>
-        <v>2.4230000000000005</v>
-[...2 lines deleted...]
-        <f t="shared" si="138"/>
         <v>1.9923333333333335</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A246" s="23">
         <v>2016</v>
       </c>
       <c r="B246" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C246" s="40">
         <v>41.02</v>
       </c>
       <c r="D246" s="45">
-        <f t="shared" si="139"/>
+        <f t="shared" si="141"/>
         <v>43.989166666666677</v>
       </c>
       <c r="E246" s="33">
-        <f t="shared" si="136"/>
+        <f t="shared" si="138"/>
         <v>36.573333333333331</v>
       </c>
       <c r="F246" s="40">
         <v>40.75</v>
       </c>
       <c r="G246" s="45">
-        <f t="shared" ref="G246:G252" si="141">SUM(F235:F246)/12</f>
+        <f t="shared" ref="G246:G252" si="143">SUM(F235:F246)/12</f>
         <v>43.707500000000003</v>
       </c>
       <c r="H246" s="33">
-        <f t="shared" ref="H246:H251" si="142">SUM(F244:F246)/3</f>
+        <f t="shared" ref="H246:H251" si="144">SUM(F244:F246)/3</f>
         <v>36.206666666666671</v>
       </c>
       <c r="I246" s="42">
         <v>2.0150000000000001</v>
       </c>
       <c r="J246" s="45">
+        <f t="shared" si="142"/>
+        <v>2.3745000000000003</v>
+      </c>
+      <c r="K246" s="33">
         <f t="shared" si="140"/>
-        <v>2.3745000000000003</v>
-[...2 lines deleted...]
-        <f t="shared" si="138"/>
         <v>1.9159999999999997</v>
       </c>
     </row>
     <row r="247" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A247" s="23">
         <v>2016</v>
       </c>
       <c r="B247" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C247" s="25">
         <v>46.9</v>
       </c>
       <c r="D247" s="37">
-        <f t="shared" si="139"/>
+        <f t="shared" si="141"/>
         <v>42.942500000000003</v>
       </c>
       <c r="E247" s="34">
-        <f t="shared" ref="E247:E252" si="143">SUM(C245:C247)/3</f>
+        <f t="shared" ref="E247:E252" si="145">SUM(C245:C247)/3</f>
         <v>42.006666666666668</v>
       </c>
       <c r="F247" s="25">
         <v>46.83</v>
       </c>
       <c r="G247" s="37">
-        <f t="shared" si="141"/>
+        <f t="shared" si="143"/>
         <v>42.670833333333341</v>
       </c>
       <c r="H247" s="34">
-        <f t="shared" si="142"/>
+        <f t="shared" si="144"/>
         <v>41.71</v>
       </c>
       <c r="I247" s="27">
         <v>2.0950000000000002</v>
       </c>
       <c r="J247" s="37">
-        <f t="shared" si="140"/>
+        <f t="shared" si="142"/>
         <v>2.3115000000000001</v>
       </c>
       <c r="K247" s="34">
-        <f t="shared" ref="K247:K252" si="144">SUM(I245:I247)/3</f>
+        <f t="shared" ref="K247:K252" si="146">SUM(I245:I247)/3</f>
         <v>1.9730000000000001</v>
       </c>
     </row>
     <row r="248" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A248" s="28">
         <v>2016</v>
       </c>
       <c r="B248" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="30">
         <v>48.71</v>
       </c>
       <c r="D248" s="35">
-        <f t="shared" si="139"/>
+        <f t="shared" si="141"/>
         <v>42.021666666666668</v>
       </c>
       <c r="E248" s="31">
-        <f t="shared" si="143"/>
+        <f t="shared" si="145"/>
         <v>45.543333333333329</v>
       </c>
       <c r="F248" s="30">
         <v>48.76</v>
       </c>
       <c r="G248" s="35">
-        <f t="shared" si="141"/>
+        <f t="shared" si="143"/>
         <v>41.749166666666667</v>
       </c>
       <c r="H248" s="31">
-        <f t="shared" si="142"/>
+        <f t="shared" si="144"/>
         <v>45.446666666666665</v>
       </c>
       <c r="I248" s="32">
         <v>2.6059999999999999</v>
       </c>
       <c r="J248" s="35">
-        <f t="shared" si="140"/>
+        <f t="shared" si="142"/>
         <v>2.2987500000000001</v>
       </c>
       <c r="K248" s="31">
-        <f t="shared" si="144"/>
+        <f t="shared" si="146"/>
         <v>2.2386666666666666</v>
       </c>
     </row>
     <row r="249" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A249" s="23">
         <v>2016</v>
       </c>
       <c r="B249" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C249" s="40">
         <v>45.07</v>
       </c>
       <c r="D249" s="45">
-        <f t="shared" si="139"/>
+        <f t="shared" si="141"/>
         <v>41.490833333333327</v>
       </c>
       <c r="E249" s="33">
-        <f t="shared" si="143"/>
+        <f t="shared" si="145"/>
         <v>46.893333333333338</v>
       </c>
       <c r="F249" s="40">
         <v>44.65</v>
       </c>
       <c r="G249" s="45">
-        <f t="shared" si="141"/>
+        <f t="shared" si="143"/>
         <v>41.228333333333332</v>
       </c>
       <c r="H249" s="33">
-        <f t="shared" si="142"/>
+        <f t="shared" si="144"/>
         <v>46.74666666666667</v>
       </c>
       <c r="I249" s="42">
         <v>2.794</v>
       </c>
       <c r="J249" s="45">
-        <f t="shared" si="140"/>
+        <f t="shared" si="142"/>
         <v>2.2977500000000002</v>
       </c>
       <c r="K249" s="33">
-        <f t="shared" si="144"/>
+        <f t="shared" si="146"/>
         <v>2.4983333333333335</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A250" s="23">
         <v>2016</v>
       </c>
       <c r="B250" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C250" s="25">
         <v>45.01</v>
       </c>
       <c r="D250" s="37">
-        <f t="shared" si="139"/>
+        <f t="shared" si="141"/>
         <v>41.642499999999991</v>
       </c>
       <c r="E250" s="34">
-        <f t="shared" si="143"/>
+        <f t="shared" si="145"/>
         <v>46.263333333333328</v>
       </c>
       <c r="F250" s="25">
         <v>44.72</v>
       </c>
       <c r="G250" s="37">
-        <f t="shared" si="141"/>
+        <f t="shared" si="143"/>
         <v>41.382499999999993</v>
       </c>
       <c r="H250" s="34">
-        <f t="shared" si="142"/>
+        <f t="shared" si="144"/>
         <v>46.043333333333329</v>
       </c>
       <c r="I250" s="27">
         <v>2.7170000000000001</v>
       </c>
       <c r="J250" s="37">
-        <f t="shared" si="140"/>
+        <f t="shared" si="142"/>
         <v>2.2949999999999995</v>
       </c>
       <c r="K250" s="34">
-        <f t="shared" si="144"/>
+        <f t="shared" si="146"/>
         <v>2.7056666666666671</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A251" s="28">
         <v>2016</v>
       </c>
       <c r="B251" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C251" s="30">
         <v>44.99</v>
       </c>
       <c r="D251" s="35">
-        <f t="shared" ref="D251:D258" si="145">SUM(C240:C251)/12</f>
+        <f t="shared" ref="D251:D258" si="147">SUM(C240:C251)/12</f>
         <v>41.605833333333329</v>
       </c>
       <c r="E251" s="31">
-        <f t="shared" si="143"/>
+        <f t="shared" si="145"/>
         <v>45.023333333333333</v>
       </c>
       <c r="F251" s="30">
         <v>45.18</v>
       </c>
       <c r="G251" s="35">
-        <f t="shared" si="141"/>
+        <f t="shared" si="143"/>
         <v>41.357499999999995</v>
       </c>
       <c r="H251" s="31">
-        <f t="shared" si="142"/>
+        <f t="shared" si="144"/>
         <v>44.85</v>
       </c>
       <c r="I251" s="32">
         <v>2.891</v>
       </c>
       <c r="J251" s="35">
-        <f t="shared" ref="J251:J258" si="146">SUM(I240:I251)/12</f>
+        <f t="shared" ref="J251:J258" si="148">SUM(I240:I251)/12</f>
         <v>2.3161666666666663</v>
       </c>
       <c r="K251" s="31">
-        <f t="shared" si="144"/>
+        <f t="shared" si="146"/>
         <v>2.8006666666666669</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A252" s="23">
         <v>2016</v>
       </c>
       <c r="B252" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="40">
         <v>49.78</v>
       </c>
       <c r="D252" s="45">
+        <f t="shared" si="147"/>
+        <v>41.879166666666663</v>
+      </c>
+      <c r="E252" s="33">
         <f t="shared" si="145"/>
-        <v>41.879166666666663</v>
-[...2 lines deleted...]
-        <f t="shared" si="143"/>
         <v>46.593333333333334</v>
       </c>
       <c r="F252" s="40">
         <v>49.78</v>
       </c>
       <c r="G252" s="45">
-        <f t="shared" si="141"/>
+        <f t="shared" si="143"/>
         <v>41.654166666666669</v>
       </c>
       <c r="H252" s="33">
-        <f t="shared" ref="H252:H257" si="147">SUM(F250:F252)/3</f>
+        <f t="shared" ref="H252:H257" si="149">SUM(F250:F252)/3</f>
         <v>46.56</v>
       </c>
       <c r="I252" s="42">
         <v>3.0790000000000002</v>
       </c>
       <c r="J252" s="45">
+        <f t="shared" si="148"/>
+        <v>2.3735833333333329</v>
+      </c>
+      <c r="K252" s="33">
         <f t="shared" si="146"/>
-        <v>2.3735833333333329</v>
-[...2 lines deleted...]
-        <f t="shared" si="144"/>
         <v>2.8956666666666671</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A253" s="23">
         <v>2016</v>
       </c>
       <c r="B253" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C253" s="25">
         <v>45.9</v>
       </c>
       <c r="D253" s="37">
-        <f t="shared" si="145"/>
+        <f t="shared" si="147"/>
         <v>42.138333333333328</v>
       </c>
       <c r="E253" s="34">
-        <f t="shared" ref="E253:E258" si="148">SUM(C251:C253)/3</f>
+        <f t="shared" ref="E253:E258" si="150">SUM(C251:C253)/3</f>
         <v>46.890000000000008</v>
       </c>
       <c r="F253" s="25">
         <v>45.66</v>
       </c>
       <c r="G253" s="37">
-        <f t="shared" ref="G253:G259" si="149">SUM(F242:F253)/12</f>
+        <f t="shared" ref="G253:G259" si="151">SUM(F242:F253)/12</f>
         <v>41.922499999999992</v>
       </c>
       <c r="H253" s="34">
-        <f t="shared" si="147"/>
+        <f t="shared" si="149"/>
         <v>46.873333333333335</v>
       </c>
       <c r="I253" s="27">
         <v>2.8620000000000001</v>
       </c>
       <c r="J253" s="37">
-        <f t="shared" si="146"/>
+        <f t="shared" si="148"/>
         <v>2.422166666666667</v>
       </c>
       <c r="K253" s="34">
-        <f t="shared" ref="K253:K258" si="150">SUM(I251:I253)/3</f>
+        <f t="shared" ref="K253:K258" si="152">SUM(I251:I253)/3</f>
         <v>2.9440000000000004</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A254" s="28">
         <v>2016</v>
       </c>
       <c r="B254" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C254" s="30">
         <v>52.21</v>
       </c>
       <c r="D254" s="35">
-        <f t="shared" si="145"/>
+        <f t="shared" si="147"/>
         <v>43.381666666666668</v>
       </c>
       <c r="E254" s="31">
-        <f t="shared" si="148"/>
+        <f t="shared" si="150"/>
         <v>49.296666666666674</v>
       </c>
       <c r="F254" s="30">
         <v>51.97</v>
       </c>
       <c r="G254" s="35">
+        <f t="shared" si="151"/>
+        <v>43.154166666666669</v>
+      </c>
+      <c r="H254" s="31">
         <f t="shared" si="149"/>
-        <v>43.154166666666669</v>
-[...2 lines deleted...]
-        <f t="shared" si="147"/>
         <v>49.136666666666663</v>
       </c>
       <c r="I254" s="32">
         <v>3.589</v>
       </c>
       <c r="J254" s="35">
-        <f t="shared" si="146"/>
+        <f t="shared" si="148"/>
         <v>2.5520833333333335</v>
       </c>
       <c r="K254" s="31">
-        <f t="shared" si="150"/>
+        <f t="shared" si="152"/>
         <v>3.1766666666666672</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A255" s="23">
         <v>2017</v>
       </c>
       <c r="B255" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C255" s="40">
         <v>52.77</v>
       </c>
       <c r="D255" s="45">
-        <f t="shared" si="145"/>
+        <f t="shared" si="147"/>
         <v>45.088333333333338</v>
       </c>
       <c r="E255" s="33">
-        <f t="shared" si="148"/>
+        <f t="shared" si="150"/>
         <v>50.293333333333329</v>
       </c>
       <c r="F255" s="40">
         <v>52.5</v>
       </c>
       <c r="G255" s="45">
+        <f t="shared" si="151"/>
+        <v>44.889166666666661</v>
+      </c>
+      <c r="H255" s="33">
         <f t="shared" si="149"/>
-        <v>44.889166666666661</v>
-[...2 lines deleted...]
-        <f t="shared" si="147"/>
         <v>50.043333333333329</v>
       </c>
       <c r="I255" s="42">
         <v>3.3319999999999999</v>
       </c>
       <c r="J255" s="45">
-        <f t="shared" si="146"/>
+        <f t="shared" si="148"/>
         <v>2.6427499999999999</v>
       </c>
       <c r="K255" s="33">
-        <f t="shared" si="150"/>
+        <f t="shared" si="152"/>
         <v>3.2610000000000006</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A256" s="23">
         <v>2017</v>
       </c>
       <c r="B256" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C256" s="25">
         <v>53.55</v>
       </c>
       <c r="D256" s="37">
-        <f t="shared" si="145"/>
+        <f t="shared" si="147"/>
         <v>47.000833333333333</v>
       </c>
       <c r="E256" s="34">
-        <f t="shared" si="148"/>
+        <f t="shared" si="150"/>
         <v>52.843333333333334</v>
       </c>
       <c r="F256" s="25">
         <v>53.47</v>
       </c>
       <c r="G256" s="37">
+        <f t="shared" si="151"/>
+        <v>46.818333333333335</v>
+      </c>
+      <c r="H256" s="34">
         <f t="shared" si="149"/>
-        <v>46.818333333333335</v>
-[...2 lines deleted...]
-        <f t="shared" si="147"/>
         <v>52.646666666666668</v>
       </c>
       <c r="I256" s="27">
         <v>2.899</v>
       </c>
       <c r="J256" s="37">
-        <f t="shared" si="146"/>
+        <f t="shared" si="148"/>
         <v>2.7240000000000002</v>
       </c>
       <c r="K256" s="34">
-        <f t="shared" si="150"/>
+        <f t="shared" si="152"/>
         <v>3.2733333333333334</v>
       </c>
     </row>
     <row r="257" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A257" s="28">
         <v>2017</v>
       </c>
       <c r="B257" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C257" s="30">
         <v>49.67</v>
       </c>
       <c r="D257" s="35">
-        <f t="shared" si="145"/>
+        <f t="shared" si="147"/>
         <v>47.964999999999996</v>
       </c>
       <c r="E257" s="31">
-        <f t="shared" si="148"/>
+        <f t="shared" si="150"/>
         <v>51.99666666666667</v>
       </c>
       <c r="F257" s="30">
         <v>49.33</v>
       </c>
       <c r="G257" s="35">
+        <f t="shared" si="151"/>
+        <v>47.800000000000004</v>
+      </c>
+      <c r="H257" s="31">
         <f t="shared" si="149"/>
-        <v>47.800000000000004</v>
-[...2 lines deleted...]
-        <f t="shared" si="147"/>
         <v>51.766666666666673</v>
       </c>
       <c r="I257" s="32">
         <v>2.9849999999999999</v>
       </c>
       <c r="J257" s="35">
-        <f t="shared" si="146"/>
+        <f t="shared" si="148"/>
         <v>2.8219999999999996</v>
       </c>
       <c r="K257" s="31">
-        <f t="shared" si="150"/>
+        <f t="shared" si="152"/>
         <v>3.0719999999999996</v>
       </c>
     </row>
     <row r="258" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A258" s="23">
         <v>2017</v>
       </c>
       <c r="B258" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C258" s="40">
         <v>51.15</v>
       </c>
       <c r="D258" s="45">
-        <f t="shared" si="145"/>
+        <f t="shared" si="147"/>
         <v>48.809166666666663</v>
       </c>
       <c r="E258" s="33">
-        <f t="shared" si="148"/>
+        <f t="shared" si="150"/>
         <v>51.456666666666671</v>
       </c>
       <c r="F258" s="40">
         <v>51.06</v>
       </c>
       <c r="G258" s="45">
-        <f t="shared" si="149"/>
+        <f t="shared" si="151"/>
         <v>48.659166666666671</v>
       </c>
       <c r="H258" s="33">
-        <f t="shared" ref="H258:H263" si="151">SUM(F256:F258)/3</f>
+        <f t="shared" ref="H258:H263" si="153">SUM(F256:F258)/3</f>
         <v>51.286666666666669</v>
       </c>
       <c r="I258" s="42">
         <v>3.198</v>
       </c>
       <c r="J258" s="45">
-        <f t="shared" si="146"/>
+        <f t="shared" si="148"/>
         <v>2.9205833333333335</v>
       </c>
       <c r="K258" s="33">
-        <f t="shared" si="150"/>
+        <f t="shared" si="152"/>
         <v>3.0273333333333334</v>
       </c>
     </row>
     <row r="259" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A259" s="23">
         <v>2017</v>
       </c>
       <c r="B259" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C259" s="25">
         <v>48.58</v>
       </c>
       <c r="D259" s="37">
-        <f t="shared" ref="D259:D264" si="152">SUM(C248:C259)/12</f>
+        <f t="shared" ref="D259:D264" si="154">SUM(C248:C259)/12</f>
         <v>48.949166666666663</v>
       </c>
       <c r="E259" s="34">
-        <f t="shared" ref="E259:E264" si="153">SUM(C257:C259)/3</f>
+        <f t="shared" ref="E259:E264" si="155">SUM(C257:C259)/3</f>
         <v>49.79999999999999</v>
       </c>
       <c r="F259" s="25">
         <v>48.48</v>
       </c>
       <c r="G259" s="37">
-        <f t="shared" si="149"/>
+        <f t="shared" si="151"/>
         <v>48.796666666666674</v>
       </c>
       <c r="H259" s="34">
-        <f t="shared" si="151"/>
+        <f t="shared" si="153"/>
         <v>49.623333333333335</v>
       </c>
       <c r="I259" s="27">
         <v>3.2509999999999999</v>
       </c>
       <c r="J259" s="37">
-        <f t="shared" ref="J259:J264" si="154">SUM(I248:I259)/12</f>
+        <f t="shared" ref="J259:J264" si="156">SUM(I248:I259)/12</f>
         <v>3.0169166666666665</v>
       </c>
       <c r="K259" s="34">
-        <f t="shared" ref="K259:K264" si="155">SUM(I257:I259)/3</f>
+        <f t="shared" ref="K259:K264" si="157">SUM(I257:I259)/3</f>
         <v>3.1446666666666663</v>
       </c>
     </row>
     <row r="260" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A260" s="28">
         <v>2017</v>
       </c>
       <c r="B260" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="30">
         <v>45.23</v>
       </c>
       <c r="D260" s="35">
-        <f t="shared" si="152"/>
+        <f t="shared" si="154"/>
         <v>48.659166666666664</v>
       </c>
       <c r="E260" s="31">
-        <f t="shared" si="153"/>
+        <f t="shared" si="155"/>
         <v>48.319999999999993</v>
       </c>
       <c r="F260" s="30">
         <v>45.18</v>
       </c>
       <c r="G260" s="35">
-        <f t="shared" ref="G260:G267" si="156">SUM(F249:F260)/12</f>
+        <f t="shared" ref="G260:G267" si="158">SUM(F249:F260)/12</f>
         <v>48.498333333333335</v>
       </c>
       <c r="H260" s="31">
-        <f t="shared" si="151"/>
+        <f t="shared" si="153"/>
         <v>48.24</v>
       </c>
       <c r="I260" s="32">
         <v>2.996</v>
       </c>
       <c r="J260" s="35">
-        <f t="shared" si="154"/>
+        <f t="shared" si="156"/>
         <v>3.0494166666666671</v>
       </c>
       <c r="K260" s="31">
-        <f t="shared" si="155"/>
+        <f t="shared" si="157"/>
         <v>3.1483333333333334</v>
       </c>
     </row>
     <row r="261" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A261" s="23">
         <v>2017</v>
       </c>
       <c r="B261" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C261" s="40">
         <v>46.62</v>
       </c>
       <c r="D261" s="45">
-        <f t="shared" si="152"/>
+        <f t="shared" si="154"/>
         <v>48.788333333333334</v>
       </c>
       <c r="E261" s="33">
-        <f t="shared" si="153"/>
+        <f t="shared" si="155"/>
         <v>46.81</v>
       </c>
       <c r="F261" s="40">
         <v>46.63</v>
       </c>
       <c r="G261" s="45">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>48.663333333333327</v>
       </c>
       <c r="H261" s="33">
-        <f t="shared" si="151"/>
+        <f t="shared" si="153"/>
         <v>46.763333333333328</v>
       </c>
       <c r="I261" s="42">
         <v>2.956</v>
       </c>
       <c r="J261" s="45">
-        <f t="shared" si="154"/>
+        <f t="shared" si="156"/>
         <v>3.0629166666666676</v>
       </c>
       <c r="K261" s="33">
-        <f t="shared" si="155"/>
+        <f t="shared" si="157"/>
         <v>3.0676666666666663</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A262" s="23">
         <v>2017</v>
       </c>
       <c r="B262" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C262" s="25">
         <v>48.22</v>
       </c>
       <c r="D262" s="37">
-        <f t="shared" si="152"/>
+        <f t="shared" si="154"/>
         <v>49.055833333333339</v>
       </c>
       <c r="E262" s="34">
-        <f t="shared" si="153"/>
+        <f t="shared" si="155"/>
         <v>46.69</v>
       </c>
       <c r="F262" s="25">
         <v>48.04</v>
       </c>
       <c r="G262" s="37">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>48.94</v>
       </c>
       <c r="H262" s="34">
-        <f t="shared" si="151"/>
+        <f t="shared" si="153"/>
         <v>46.616666666666667</v>
       </c>
       <c r="I262" s="27">
         <v>2.9</v>
       </c>
       <c r="J262" s="37">
-        <f t="shared" si="154"/>
+        <f t="shared" si="156"/>
         <v>3.0781666666666667</v>
       </c>
       <c r="K262" s="34">
-        <f t="shared" si="155"/>
+        <f t="shared" si="157"/>
         <v>2.9506666666666668</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A263" s="28">
         <v>2017</v>
       </c>
       <c r="B263" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C263" s="30">
         <v>49.57</v>
       </c>
       <c r="D263" s="35">
-        <f t="shared" si="152"/>
+        <f t="shared" si="154"/>
         <v>49.437500000000007</v>
       </c>
       <c r="E263" s="31">
-        <f t="shared" si="153"/>
+        <f t="shared" si="155"/>
         <v>48.136666666666663</v>
       </c>
       <c r="F263" s="30">
         <v>49.82</v>
       </c>
       <c r="G263" s="35">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>49.326666666666675</v>
       </c>
       <c r="H263" s="31">
-        <f t="shared" si="151"/>
+        <f t="shared" si="153"/>
         <v>48.163333333333334</v>
       </c>
       <c r="I263" s="32">
         <v>3.0030000000000001</v>
       </c>
       <c r="J263" s="35">
-        <f t="shared" si="154"/>
+        <f t="shared" si="156"/>
         <v>3.0875000000000004</v>
       </c>
       <c r="K263" s="31">
-        <f t="shared" si="155"/>
+        <f t="shared" si="157"/>
         <v>2.9529999999999998</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A264" s="23">
         <v>2017</v>
       </c>
       <c r="B264" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="40">
         <v>51.57</v>
       </c>
       <c r="D264" s="45">
-        <f t="shared" si="152"/>
+        <f t="shared" si="154"/>
         <v>49.586666666666673</v>
       </c>
       <c r="E264" s="33">
-        <f t="shared" si="153"/>
+        <f t="shared" si="155"/>
         <v>49.786666666666662</v>
       </c>
       <c r="F264" s="40">
         <v>51.58</v>
       </c>
       <c r="G264" s="45">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>49.476666666666681</v>
       </c>
       <c r="H264" s="33">
-        <f t="shared" ref="H264:H269" si="157">SUM(F262:F264)/3</f>
+        <f t="shared" ref="H264:H269" si="159">SUM(F262:F264)/3</f>
         <v>49.813333333333333</v>
       </c>
       <c r="I264" s="42">
         <v>2.9089999999999998</v>
       </c>
       <c r="J264" s="45">
-        <f t="shared" si="154"/>
+        <f t="shared" si="156"/>
         <v>3.0733333333333337</v>
       </c>
       <c r="K264" s="33">
-        <f t="shared" si="155"/>
+        <f t="shared" si="157"/>
         <v>2.9373333333333336</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A265" s="23">
         <v>2017</v>
       </c>
       <c r="B265" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C265" s="25">
         <v>56.74</v>
       </c>
       <c r="D265" s="37">
-        <f t="shared" ref="D265:D270" si="158">SUM(C254:C265)/12</f>
+        <f t="shared" ref="D265:D270" si="160">SUM(C254:C265)/12</f>
         <v>50.49</v>
       </c>
       <c r="E265" s="34">
-        <f t="shared" ref="E265:E270" si="159">SUM(C263:C265)/3</f>
+        <f t="shared" ref="E265:E270" si="161">SUM(C263:C265)/3</f>
         <v>52.626666666666665</v>
       </c>
       <c r="F265" s="25">
         <v>56.64</v>
       </c>
       <c r="G265" s="37">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>50.391666666666673</v>
       </c>
       <c r="H265" s="34">
-        <f t="shared" si="157"/>
+        <f t="shared" si="159"/>
         <v>52.680000000000007</v>
       </c>
       <c r="I265" s="27">
         <v>3.0609999999999999</v>
       </c>
       <c r="J265" s="37">
-        <f t="shared" ref="J265:J270" si="160">SUM(I254:I265)/12</f>
+        <f t="shared" ref="J265:J270" si="162">SUM(I254:I265)/12</f>
         <v>3.0899166666666669</v>
       </c>
       <c r="K265" s="34">
-        <f t="shared" ref="K265:K270" si="161">SUM(I263:I265)/3</f>
+        <f t="shared" ref="K265:K270" si="163">SUM(I263:I265)/3</f>
         <v>2.9909999999999997</v>
       </c>
     </row>
     <row r="266" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A266" s="28">
         <v>2017</v>
       </c>
       <c r="B266" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C266" s="30">
         <v>58.1</v>
       </c>
       <c r="D266" s="35">
-        <f t="shared" si="158"/>
+        <f t="shared" si="160"/>
         <v>50.980833333333344</v>
       </c>
       <c r="E266" s="31">
-        <f t="shared" si="159"/>
+        <f t="shared" si="161"/>
         <v>55.47</v>
       </c>
       <c r="F266" s="30">
         <v>57.88</v>
       </c>
       <c r="G266" s="35">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>50.884166666666665</v>
       </c>
       <c r="H266" s="31">
-        <f t="shared" si="157"/>
+        <f t="shared" si="159"/>
         <v>55.366666666666667</v>
       </c>
       <c r="I266" s="32">
         <v>2.7839999999999998</v>
       </c>
       <c r="J266" s="35">
-        <f t="shared" si="160"/>
+        <f t="shared" si="162"/>
         <v>3.0228333333333328</v>
       </c>
       <c r="K266" s="31">
-        <f t="shared" si="161"/>
+        <f t="shared" si="163"/>
         <v>2.9179999999999997</v>
       </c>
     </row>
     <row r="267" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A267" s="23">
         <v>2018</v>
       </c>
       <c r="B267" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C267" s="40">
         <v>63.61</v>
       </c>
       <c r="D267" s="45">
-        <f t="shared" si="158"/>
+        <f t="shared" si="160"/>
         <v>51.884166666666665</v>
       </c>
       <c r="E267" s="33">
-        <f t="shared" si="159"/>
+        <f t="shared" si="161"/>
         <v>59.483333333333327</v>
       </c>
       <c r="F267" s="40">
         <v>63.7</v>
       </c>
       <c r="G267" s="45">
-        <f t="shared" si="156"/>
+        <f t="shared" si="158"/>
         <v>51.817500000000003</v>
       </c>
       <c r="H267" s="33">
-        <f t="shared" si="157"/>
+        <f t="shared" si="159"/>
         <v>59.406666666666673</v>
       </c>
       <c r="I267" s="42">
         <v>3.1579999999999999</v>
       </c>
       <c r="J267" s="45">
-        <f t="shared" si="160"/>
+        <f t="shared" si="162"/>
         <v>3.0083333333333333</v>
       </c>
       <c r="K267" s="33">
-        <f t="shared" si="161"/>
+        <f t="shared" si="163"/>
         <v>3.0009999999999999</v>
       </c>
     </row>
     <row r="268" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A268" s="23">
         <v>2018</v>
       </c>
       <c r="B268" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C268" s="25">
         <v>62.25</v>
       </c>
       <c r="D268" s="37">
-        <f t="shared" si="158"/>
+        <f t="shared" si="160"/>
         <v>52.60916666666666</v>
       </c>
       <c r="E268" s="34">
-        <f t="shared" si="159"/>
+        <f t="shared" si="161"/>
         <v>61.32</v>
       </c>
       <c r="F268" s="25">
         <v>62.23</v>
       </c>
       <c r="G268" s="37">
-        <f t="shared" ref="G268:G273" si="162">SUM(F257:F268)/12</f>
+        <f t="shared" ref="G268:G273" si="164">SUM(F257:F268)/12</f>
         <v>52.547500000000007</v>
       </c>
       <c r="H268" s="34">
-        <f t="shared" si="157"/>
+        <f t="shared" si="159"/>
         <v>61.27</v>
       </c>
       <c r="I268" s="27">
         <v>2.6560000000000001</v>
       </c>
       <c r="J268" s="37">
-        <f t="shared" si="160"/>
+        <f t="shared" si="162"/>
         <v>2.9880833333333325</v>
       </c>
       <c r="K268" s="34">
-        <f t="shared" si="161"/>
+        <f t="shared" si="163"/>
         <v>2.8660000000000001</v>
       </c>
     </row>
     <row r="269" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A269" s="28">
         <v>2018</v>
       </c>
       <c r="B269" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C269" s="30">
         <v>62.94</v>
       </c>
       <c r="D269" s="35">
-        <f t="shared" si="158"/>
+        <f t="shared" si="160"/>
         <v>53.714999999999996</v>
       </c>
       <c r="E269" s="31">
-        <f t="shared" si="159"/>
+        <f t="shared" si="161"/>
         <v>62.933333333333337</v>
       </c>
       <c r="F269" s="30">
         <v>62.73</v>
       </c>
       <c r="G269" s="35">
-        <f t="shared" si="162"/>
+        <f t="shared" si="164"/>
         <v>53.664166666666667</v>
       </c>
       <c r="H269" s="31">
-        <f t="shared" si="157"/>
+        <f t="shared" si="159"/>
         <v>62.886666666666663</v>
       </c>
       <c r="I269" s="32">
         <v>2.6960000000000002</v>
       </c>
       <c r="J269" s="35">
-        <f t="shared" si="160"/>
+        <f t="shared" si="162"/>
         <v>2.964</v>
       </c>
       <c r="K269" s="31">
-        <f t="shared" si="161"/>
+        <f t="shared" si="163"/>
         <v>2.8366666666666664</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A270" s="23">
         <v>2018</v>
       </c>
       <c r="B270" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C270" s="40">
         <v>66.319999999999993</v>
       </c>
       <c r="D270" s="45">
-        <f t="shared" si="158"/>
+        <f t="shared" si="160"/>
         <v>54.979166666666664</v>
       </c>
       <c r="E270" s="33">
-        <f t="shared" si="159"/>
+        <f t="shared" si="161"/>
         <v>63.836666666666666</v>
       </c>
       <c r="F270" s="40">
         <v>66.25</v>
       </c>
       <c r="G270" s="45">
-        <f t="shared" si="162"/>
+        <f t="shared" si="164"/>
         <v>54.93</v>
       </c>
       <c r="H270" s="33">
-        <f t="shared" ref="H270:H275" si="163">SUM(F268:F270)/3</f>
+        <f t="shared" ref="H270:H275" si="165">SUM(F268:F270)/3</f>
         <v>63.736666666666657</v>
       </c>
       <c r="I270" s="42">
         <v>2.7280000000000002</v>
       </c>
       <c r="J270" s="45">
-        <f t="shared" si="160"/>
+        <f t="shared" si="162"/>
         <v>2.9248333333333334</v>
       </c>
       <c r="K270" s="33">
-        <f t="shared" si="161"/>
+        <f t="shared" si="163"/>
         <v>2.6933333333333334</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A271" s="23">
         <v>2018</v>
       </c>
       <c r="B271" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C271" s="25">
         <v>69.89</v>
       </c>
       <c r="D271" s="37">
-        <f t="shared" ref="D271:D277" si="164">SUM(C260:C271)/12</f>
+        <f t="shared" ref="D271:D277" si="166">SUM(C260:C271)/12</f>
         <v>56.755000000000003</v>
       </c>
       <c r="E271" s="34">
-        <f t="shared" ref="E271:E276" si="165">SUM(C269:C271)/3</f>
+        <f t="shared" ref="E271:E276" si="167">SUM(C269:C271)/3</f>
         <v>66.383333333333326</v>
       </c>
       <c r="F271" s="25">
         <v>69.98</v>
       </c>
       <c r="G271" s="37">
-        <f t="shared" si="162"/>
+        <f t="shared" si="164"/>
         <v>56.721666666666664</v>
       </c>
       <c r="H271" s="34">
-        <f t="shared" si="163"/>
+        <f t="shared" si="165"/>
         <v>66.319999999999993</v>
       </c>
       <c r="I271" s="27">
         <v>2.8319999999999999</v>
       </c>
       <c r="J271" s="37">
-        <f t="shared" ref="J271:J277" si="166">SUM(I260:I271)/12</f>
+        <f t="shared" ref="J271:J277" si="168">SUM(I260:I271)/12</f>
         <v>2.8899166666666667</v>
       </c>
       <c r="K271" s="34">
-        <f t="shared" ref="K271:K276" si="167">SUM(I269:I271)/3</f>
+        <f t="shared" ref="K271:K276" si="169">SUM(I269:I271)/3</f>
         <v>2.7520000000000002</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A272" s="28">
         <v>2018</v>
       </c>
       <c r="B272" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="30">
         <v>67.28</v>
       </c>
       <c r="D272" s="35">
-        <f t="shared" si="164"/>
+        <f t="shared" si="166"/>
         <v>58.592500000000001</v>
       </c>
       <c r="E272" s="31">
-        <f t="shared" si="165"/>
+        <f t="shared" si="167"/>
         <v>67.83</v>
       </c>
       <c r="F272" s="30">
         <v>67.87</v>
       </c>
       <c r="G272" s="35">
-        <f t="shared" si="162"/>
+        <f t="shared" si="164"/>
         <v>58.612500000000004</v>
       </c>
       <c r="H272" s="31">
-        <f t="shared" si="163"/>
+        <f t="shared" si="165"/>
         <v>68.033333333333346</v>
       </c>
       <c r="I272" s="32">
         <v>2.9449999999999998</v>
       </c>
       <c r="J272" s="35">
-        <f t="shared" si="166"/>
+        <f t="shared" si="168"/>
         <v>2.8856666666666668</v>
       </c>
       <c r="K272" s="31">
-        <f t="shared" si="167"/>
+        <f t="shared" si="169"/>
         <v>2.8350000000000004</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A273" s="23">
         <v>2018</v>
       </c>
       <c r="B273" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C273" s="40">
         <v>70.92</v>
       </c>
       <c r="D273" s="45">
-        <f t="shared" si="164"/>
+        <f t="shared" si="166"/>
         <v>60.617499999999986</v>
       </c>
       <c r="E273" s="33">
-        <f t="shared" si="165"/>
+        <f t="shared" si="167"/>
         <v>69.363333333333344</v>
       </c>
       <c r="F273" s="40">
         <v>70.98</v>
       </c>
       <c r="G273" s="45">
-        <f t="shared" si="162"/>
+        <f t="shared" si="164"/>
         <v>60.641666666666673</v>
       </c>
       <c r="H273" s="33">
-        <f t="shared" si="163"/>
+        <f t="shared" si="165"/>
         <v>69.610000000000014</v>
       </c>
       <c r="I273" s="42">
         <v>2.9780000000000002</v>
       </c>
       <c r="J273" s="45">
-        <f t="shared" si="166"/>
+        <f t="shared" si="168"/>
         <v>2.8875000000000006</v>
       </c>
       <c r="K273" s="33">
-        <f t="shared" si="167"/>
+        <f t="shared" si="169"/>
         <v>2.918333333333333</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A274" s="23">
         <v>2018</v>
       </c>
       <c r="B274" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C274" s="25">
         <v>67.8</v>
       </c>
       <c r="D274" s="37">
-        <f t="shared" si="164"/>
+        <f t="shared" si="166"/>
         <v>62.24916666666666</v>
       </c>
       <c r="E274" s="34">
-        <f t="shared" si="165"/>
+        <f t="shared" si="167"/>
         <v>68.666666666666671</v>
       </c>
       <c r="F274" s="25">
         <v>68.06</v>
       </c>
       <c r="G274" s="37">
-        <f t="shared" ref="G274:G279" si="168">SUM(F263:F274)/12</f>
+        <f t="shared" ref="G274:G279" si="170">SUM(F263:F274)/12</f>
         <v>62.31</v>
       </c>
       <c r="H274" s="34">
-        <f t="shared" si="163"/>
+        <f t="shared" si="165"/>
         <v>68.970000000000013</v>
       </c>
       <c r="I274" s="27">
         <v>2.91</v>
       </c>
       <c r="J274" s="37">
-        <f t="shared" si="166"/>
+        <f t="shared" si="168"/>
         <v>2.8883333333333336</v>
       </c>
       <c r="K274" s="34">
-        <f t="shared" si="167"/>
+        <f t="shared" si="169"/>
         <v>2.9443333333333332</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A275" s="28">
         <v>2018</v>
       </c>
       <c r="B275" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C275" s="30">
         <v>70.09</v>
       </c>
       <c r="D275" s="35">
-        <f t="shared" si="164"/>
+        <f t="shared" si="166"/>
         <v>63.959166666666654</v>
       </c>
       <c r="E275" s="31">
-        <f t="shared" si="165"/>
+        <f t="shared" si="167"/>
         <v>69.603333333333339</v>
       </c>
       <c r="F275" s="30">
         <v>70.23</v>
       </c>
       <c r="G275" s="35">
-        <f t="shared" si="168"/>
+        <f t="shared" si="170"/>
         <v>64.010833333333338</v>
       </c>
       <c r="H275" s="31">
-        <f t="shared" si="163"/>
+        <f t="shared" si="165"/>
         <v>69.756666666666675</v>
       </c>
       <c r="I275" s="32">
         <v>2.8940000000000001</v>
       </c>
       <c r="J275" s="35">
-        <f t="shared" si="166"/>
+        <f t="shared" si="168"/>
         <v>2.8792500000000003</v>
       </c>
       <c r="K275" s="31">
-        <f t="shared" si="167"/>
+        <f t="shared" si="169"/>
         <v>2.9273333333333333</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A276" s="23">
         <v>2018</v>
       </c>
       <c r="B276" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="40">
         <v>70.72</v>
       </c>
       <c r="D276" s="45">
-        <f t="shared" si="164"/>
+        <f t="shared" si="166"/>
         <v>65.554999999999993</v>
       </c>
       <c r="E276" s="33">
-        <f t="shared" si="165"/>
+        <f t="shared" si="167"/>
         <v>69.536666666666662</v>
       </c>
       <c r="F276" s="40">
         <v>70.75</v>
       </c>
       <c r="G276" s="45">
-        <f t="shared" si="168"/>
+        <f t="shared" si="170"/>
         <v>65.608333333333334</v>
       </c>
       <c r="H276" s="33">
-        <f t="shared" ref="H276:H284" si="169">SUM(F274:F276)/3</f>
+        <f t="shared" ref="H276:H284" si="171">SUM(F274:F276)/3</f>
         <v>69.680000000000007</v>
       </c>
       <c r="I276" s="42">
         <v>3.202</v>
       </c>
       <c r="J276" s="45">
-        <f t="shared" si="166"/>
+        <f t="shared" si="168"/>
         <v>2.9036666666666666</v>
       </c>
       <c r="K276" s="33">
-        <f t="shared" si="167"/>
+        <f t="shared" si="169"/>
         <v>3.0020000000000002</v>
       </c>
     </row>
     <row r="277" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A277" s="23">
         <v>2018</v>
       </c>
       <c r="B277" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C277" s="25">
         <v>56.85</v>
       </c>
       <c r="D277" s="37">
-        <f t="shared" si="164"/>
+        <f t="shared" si="166"/>
         <v>65.564166666666665</v>
       </c>
       <c r="E277" s="34">
-        <f t="shared" ref="E277:E282" si="170">SUM(C275:C277)/3</f>
+        <f t="shared" ref="E277:E282" si="172">SUM(C275:C277)/3</f>
         <v>65.88666666666667</v>
       </c>
       <c r="F277" s="25">
         <v>56.96</v>
       </c>
       <c r="G277" s="37">
-        <f t="shared" si="168"/>
+        <f t="shared" si="170"/>
         <v>65.635000000000005</v>
       </c>
       <c r="H277" s="34">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>65.98</v>
       </c>
       <c r="I277" s="27">
         <v>4.0529999999999999</v>
       </c>
       <c r="J277" s="37">
-        <f t="shared" si="166"/>
+        <f t="shared" si="168"/>
         <v>2.9863333333333331</v>
       </c>
       <c r="K277" s="34">
-        <f t="shared" ref="K277:K282" si="171">SUM(I275:I277)/3</f>
+        <f t="shared" ref="K277:K282" si="173">SUM(I275:I277)/3</f>
         <v>3.3830000000000005</v>
       </c>
     </row>
     <row r="278" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A278" s="28">
         <v>2018</v>
       </c>
       <c r="B278" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C278" s="30">
         <v>48.82</v>
       </c>
       <c r="D278" s="35">
-        <f t="shared" ref="D278:D284" si="172">SUM(C267:C278)/12</f>
+        <f t="shared" ref="D278:D284" si="174">SUM(C267:C278)/12</f>
         <v>64.790833333333339</v>
       </c>
       <c r="E278" s="31">
-        <f t="shared" si="170"/>
+        <f t="shared" si="172"/>
         <v>58.79666666666666</v>
       </c>
       <c r="F278" s="30">
         <v>49.52</v>
       </c>
       <c r="G278" s="35">
-        <f t="shared" si="168"/>
+        <f t="shared" si="170"/>
         <v>64.938333333333333</v>
       </c>
       <c r="H278" s="31">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>59.076666666666675</v>
       </c>
       <c r="I278" s="32">
         <v>3.9380000000000002</v>
       </c>
       <c r="J278" s="35">
-        <f t="shared" ref="J278:J283" si="173">SUM(I267:I278)/12</f>
+        <f t="shared" ref="J278:J283" si="175">SUM(I267:I278)/12</f>
         <v>3.0825</v>
       </c>
       <c r="K278" s="31">
-        <f t="shared" si="171"/>
+        <f t="shared" si="173"/>
         <v>3.7309999999999999</v>
       </c>
     </row>
     <row r="279" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A279" s="23">
         <v>2019</v>
       </c>
       <c r="B279" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C279" s="40">
         <v>51.48</v>
       </c>
       <c r="D279" s="45">
+        <f t="shared" si="174"/>
+        <v>63.780000000000008</v>
+      </c>
+      <c r="E279" s="33">
         <f t="shared" si="172"/>
-        <v>63.780000000000008</v>
-[...2 lines deleted...]
-        <f t="shared" si="170"/>
         <v>52.383333333333333</v>
       </c>
       <c r="F279" s="40">
         <v>51.38</v>
       </c>
       <c r="G279" s="45">
-        <f t="shared" si="168"/>
+        <f t="shared" si="170"/>
         <v>63.911666666666669</v>
       </c>
       <c r="H279" s="33">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>52.620000000000005</v>
       </c>
       <c r="I279" s="42">
         <v>3.133</v>
       </c>
       <c r="J279" s="45">
+        <f t="shared" si="175"/>
+        <v>3.0804166666666668</v>
+      </c>
+      <c r="K279" s="33">
         <f t="shared" si="173"/>
-        <v>3.0804166666666668</v>
-[...2 lines deleted...]
-        <f t="shared" si="171"/>
         <v>3.7079999999999997</v>
       </c>
     </row>
     <row r="280" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A280" s="23">
         <v>2019</v>
       </c>
       <c r="B280" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C280" s="25">
         <v>55.07</v>
       </c>
       <c r="D280" s="37">
+        <f t="shared" si="174"/>
+        <v>63.181666666666679</v>
+      </c>
+      <c r="E280" s="34">
         <f t="shared" si="172"/>
-        <v>63.181666666666679</v>
-[...2 lines deleted...]
-        <f t="shared" si="170"/>
         <v>51.79</v>
       </c>
       <c r="F280" s="25">
         <v>54.95</v>
       </c>
       <c r="G280" s="37">
-        <f t="shared" ref="G280:G285" si="174">SUM(F269:F280)/12</f>
+        <f t="shared" ref="G280:G285" si="176">SUM(F269:F280)/12</f>
         <v>63.305000000000007</v>
       </c>
       <c r="H280" s="34">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>51.95000000000001</v>
       </c>
       <c r="I280" s="27">
         <v>2.6749999999999998</v>
       </c>
       <c r="J280" s="37">
+        <f t="shared" si="175"/>
+        <v>3.0819999999999994</v>
+      </c>
+      <c r="K280" s="34">
         <f t="shared" si="173"/>
-        <v>3.0819999999999994</v>
-[...2 lines deleted...]
-        <f t="shared" si="171"/>
         <v>3.2486666666666664</v>
       </c>
     </row>
     <row r="281" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A281" s="28">
         <v>2019</v>
       </c>
       <c r="B281" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C281" s="30">
         <v>58.09</v>
       </c>
       <c r="D281" s="35">
+        <f t="shared" si="174"/>
+        <v>62.777500000000011</v>
+      </c>
+      <c r="E281" s="31">
         <f t="shared" si="172"/>
-        <v>62.777500000000011</v>
-[...2 lines deleted...]
-        <f t="shared" si="170"/>
         <v>54.879999999999995</v>
       </c>
       <c r="F281" s="30">
         <v>58.15</v>
       </c>
       <c r="G281" s="35">
-        <f t="shared" si="174"/>
+        <f t="shared" si="176"/>
         <v>62.923333333333339</v>
       </c>
       <c r="H281" s="31">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>54.826666666666675</v>
       </c>
       <c r="I281" s="32">
         <v>2.7989999999999999</v>
       </c>
       <c r="J281" s="35">
+        <f t="shared" si="175"/>
+        <v>3.090583333333333</v>
+      </c>
+      <c r="K281" s="31">
         <f t="shared" si="173"/>
-        <v>3.090583333333333</v>
-[...2 lines deleted...]
-        <f t="shared" si="171"/>
         <v>2.8689999999999998</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A282" s="23">
         <v>2019</v>
       </c>
       <c r="B282" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C282" s="40">
         <v>63.79</v>
       </c>
       <c r="D282" s="45">
+        <f t="shared" si="174"/>
+        <v>62.566666666666684</v>
+      </c>
+      <c r="E282" s="33">
         <f t="shared" si="172"/>
-        <v>62.566666666666684</v>
-[...2 lines deleted...]
-        <f t="shared" si="170"/>
         <v>58.983333333333327</v>
       </c>
       <c r="F282" s="40">
         <v>63.86</v>
       </c>
       <c r="G282" s="45">
-        <f t="shared" si="174"/>
+        <f t="shared" si="176"/>
         <v>62.724166666666669</v>
       </c>
       <c r="H282" s="33">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>58.986666666666657</v>
       </c>
       <c r="I282" s="42">
         <v>2.597</v>
       </c>
       <c r="J282" s="45">
+        <f t="shared" si="175"/>
+        <v>3.0796666666666668</v>
+      </c>
+      <c r="K282" s="33">
         <f t="shared" si="173"/>
-        <v>3.0796666666666668</v>
-[...2 lines deleted...]
-        <f t="shared" si="171"/>
         <v>2.6903333333333332</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A283" s="23">
         <v>2019</v>
       </c>
       <c r="B283" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C283" s="25">
         <v>60.89</v>
       </c>
       <c r="D283" s="37">
-        <f t="shared" si="172"/>
+        <f t="shared" si="174"/>
         <v>61.81666666666667</v>
       </c>
       <c r="E283" s="34">
-        <f t="shared" ref="E283:E288" si="175">SUM(C281:C283)/3</f>
+        <f t="shared" ref="E283:E288" si="177">SUM(C281:C283)/3</f>
         <v>60.923333333333325</v>
       </c>
       <c r="F283" s="25">
         <v>60.83</v>
       </c>
       <c r="G283" s="37">
-        <f t="shared" si="174"/>
+        <f t="shared" si="176"/>
         <v>61.961666666666673</v>
       </c>
       <c r="H283" s="34">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>60.946666666666658</v>
       </c>
       <c r="I283" s="27">
         <v>2.5960000000000001</v>
       </c>
       <c r="J283" s="37">
-        <f t="shared" si="173"/>
+        <f t="shared" si="175"/>
         <v>3.06</v>
       </c>
       <c r="K283" s="34">
-        <f t="shared" ref="K283:K288" si="176">SUM(I281:I283)/3</f>
+        <f t="shared" ref="K283:K288" si="178">SUM(I281:I283)/3</f>
         <v>2.6640000000000001</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A284" s="28">
         <v>2019</v>
       </c>
       <c r="B284" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="30">
         <v>54.86</v>
       </c>
       <c r="D284" s="35">
-        <f t="shared" si="172"/>
+        <f t="shared" si="174"/>
         <v>60.781666666666666</v>
       </c>
       <c r="E284" s="31">
-        <f t="shared" si="175"/>
+        <f t="shared" si="177"/>
         <v>59.846666666666671</v>
       </c>
       <c r="F284" s="30">
         <v>54.66</v>
       </c>
       <c r="G284" s="35">
-        <f t="shared" si="174"/>
+        <f t="shared" si="176"/>
         <v>60.860833333333339</v>
       </c>
       <c r="H284" s="31">
-        <f t="shared" si="169"/>
+        <f t="shared" si="171"/>
         <v>59.783333333333331</v>
       </c>
       <c r="I284" s="32">
         <v>2.3319999999999999</v>
       </c>
       <c r="J284" s="35">
-        <f t="shared" ref="J284:J290" si="177">SUM(I273:I284)/12</f>
+        <f t="shared" ref="J284:J290" si="179">SUM(I273:I284)/12</f>
         <v>3.0089166666666665</v>
       </c>
       <c r="K284" s="31">
-        <f t="shared" si="176"/>
+        <f t="shared" si="178"/>
         <v>2.5083333333333333</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A285" s="23">
         <v>2019</v>
       </c>
       <c r="B285" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C285" s="25">
         <v>57.5</v>
       </c>
       <c r="D285" s="37">
-        <f t="shared" ref="D285:D291" si="178">SUM(C274:C285)/12</f>
+        <f t="shared" ref="D285:D291" si="180">SUM(C274:C285)/12</f>
         <v>59.663333333333327</v>
       </c>
       <c r="E285" s="34">
-        <f t="shared" si="175"/>
+        <f t="shared" si="177"/>
         <v>57.75</v>
       </c>
       <c r="F285" s="25">
         <v>57.35</v>
       </c>
       <c r="G285" s="37">
-        <f t="shared" si="174"/>
+        <f t="shared" si="176"/>
         <v>59.724999999999994</v>
       </c>
       <c r="H285" s="34">
-        <f t="shared" ref="H285:H290" si="179">SUM(F283:F285)/3</f>
+        <f t="shared" ref="H285:H290" si="181">SUM(F283:F285)/3</f>
         <v>57.613333333333337</v>
       </c>
       <c r="I285" s="27">
         <v>2.3079999999999998</v>
       </c>
       <c r="J285" s="37">
-        <f t="shared" si="177"/>
+        <f t="shared" si="179"/>
         <v>2.9530833333333333</v>
       </c>
       <c r="K285" s="34">
-        <f t="shared" si="176"/>
+        <f t="shared" si="178"/>
         <v>2.4119999999999999</v>
       </c>
     </row>
     <row r="286" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A286" s="23">
         <v>2019</v>
       </c>
       <c r="B286" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C286" s="25">
         <v>54.84</v>
       </c>
       <c r="D286" s="37">
-        <f t="shared" si="178"/>
+        <f t="shared" si="180"/>
         <v>58.583333333333343</v>
       </c>
       <c r="E286" s="34">
-        <f t="shared" si="175"/>
+        <f t="shared" si="177"/>
         <v>55.733333333333327</v>
       </c>
       <c r="F286" s="25">
         <v>54.81</v>
       </c>
       <c r="G286" s="37">
-        <f t="shared" ref="G286:G291" si="180">SUM(F275:F286)/12</f>
+        <f t="shared" ref="G286:G291" si="182">SUM(F275:F286)/12</f>
         <v>58.620833333333337</v>
       </c>
       <c r="H286" s="34">
-        <f t="shared" si="179"/>
+        <f t="shared" si="181"/>
         <v>55.606666666666662</v>
       </c>
       <c r="I286" s="27">
         <v>2.1709999999999998</v>
       </c>
       <c r="J286" s="37">
-        <f t="shared" si="177"/>
+        <f t="shared" si="179"/>
         <v>2.8915000000000002</v>
       </c>
       <c r="K286" s="34">
-        <f t="shared" si="176"/>
+        <f t="shared" si="178"/>
         <v>2.2703333333333333</v>
       </c>
     </row>
     <row r="287" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A287" s="28">
         <v>2019</v>
       </c>
       <c r="B287" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C287" s="30">
         <v>56.68</v>
       </c>
       <c r="D287" s="35">
-        <f t="shared" si="178"/>
+        <f t="shared" si="180"/>
         <v>57.465833333333329</v>
       </c>
       <c r="E287" s="31">
-        <f t="shared" si="175"/>
+        <f t="shared" si="177"/>
         <v>56.34</v>
       </c>
       <c r="F287" s="30">
         <v>56.95</v>
       </c>
       <c r="G287" s="35">
-        <f t="shared" si="180"/>
+        <f t="shared" si="182"/>
         <v>57.514166666666675</v>
       </c>
       <c r="H287" s="31">
-        <f t="shared" si="179"/>
+        <f t="shared" si="181"/>
         <v>56.370000000000005</v>
       </c>
       <c r="I287" s="32">
         <v>2.5019999999999998</v>
       </c>
       <c r="J287" s="35">
-        <f t="shared" si="177"/>
+        <f t="shared" si="179"/>
         <v>2.8588333333333336</v>
       </c>
       <c r="K287" s="31">
-        <f t="shared" si="176"/>
+        <f t="shared" si="178"/>
         <v>2.3269999999999995</v>
       </c>
     </row>
     <row r="288" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A288" s="23">
         <v>2019</v>
       </c>
       <c r="B288" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C288" s="25">
         <v>54.13</v>
       </c>
       <c r="D288" s="37">
-        <f t="shared" si="178"/>
+        <f t="shared" si="180"/>
         <v>56.083333333333336</v>
       </c>
       <c r="E288" s="34">
-        <f t="shared" si="175"/>
+        <f t="shared" si="177"/>
         <v>55.216666666666669</v>
       </c>
       <c r="F288" s="25">
         <v>53.96</v>
       </c>
       <c r="G288" s="37">
-        <f t="shared" si="180"/>
+        <f t="shared" si="182"/>
         <v>56.115000000000009</v>
       </c>
       <c r="H288" s="34">
-        <f t="shared" si="179"/>
+        <f t="shared" si="181"/>
         <v>55.24</v>
       </c>
       <c r="I288" s="27">
         <v>2.3279999999999998</v>
       </c>
       <c r="J288" s="37">
-        <f t="shared" si="177"/>
+        <f t="shared" si="179"/>
         <v>2.786</v>
       </c>
       <c r="K288" s="34">
-        <f t="shared" si="176"/>
+        <f t="shared" si="178"/>
         <v>2.3336666666666663</v>
       </c>
     </row>
     <row r="289" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A289" s="23">
         <v>2019</v>
       </c>
       <c r="B289" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C289" s="25">
         <v>57.08</v>
       </c>
       <c r="D289" s="37">
-        <f t="shared" si="178"/>
+        <f t="shared" si="180"/>
         <v>56.102499999999999</v>
       </c>
       <c r="E289" s="34">
-        <f t="shared" ref="E289:E295" si="181">SUM(C287:C289)/3</f>
+        <f t="shared" ref="E289:E295" si="183">SUM(C287:C289)/3</f>
         <v>55.963333333333331</v>
       </c>
       <c r="F289" s="25">
         <v>57.03</v>
       </c>
       <c r="G289" s="37">
-        <f t="shared" si="180"/>
+        <f t="shared" si="182"/>
         <v>56.120833333333337</v>
       </c>
       <c r="H289" s="34">
-        <f t="shared" si="179"/>
+        <f t="shared" si="181"/>
         <v>55.98</v>
       </c>
       <c r="I289" s="27">
         <v>2.637</v>
       </c>
       <c r="J289" s="37">
-        <f t="shared" si="177"/>
+        <f t="shared" si="179"/>
         <v>2.6679999999999997</v>
       </c>
       <c r="K289" s="34">
-        <f t="shared" ref="K289:K295" si="182">SUM(I287:I289)/3</f>
+        <f t="shared" ref="K289:K295" si="184">SUM(I287:I289)/3</f>
         <v>2.4890000000000003</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A290" s="28">
         <v>2019</v>
       </c>
       <c r="B290" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C290" s="30">
         <v>59.84</v>
       </c>
       <c r="D290" s="37">
-        <f t="shared" si="178"/>
+        <f t="shared" si="180"/>
         <v>57.020833333333336</v>
       </c>
       <c r="E290" s="34">
-        <f t="shared" si="181"/>
+        <f t="shared" si="183"/>
         <v>57.016666666666673</v>
       </c>
       <c r="F290" s="25">
         <v>59.88</v>
       </c>
       <c r="G290" s="37">
-        <f t="shared" si="180"/>
+        <f t="shared" si="182"/>
         <v>56.984166666666674</v>
       </c>
       <c r="H290" s="34">
-        <f t="shared" si="179"/>
+        <f t="shared" si="181"/>
         <v>56.956666666666671</v>
       </c>
       <c r="I290" s="27">
         <v>2.282</v>
       </c>
       <c r="J290" s="37">
-        <f t="shared" si="177"/>
+        <f t="shared" si="179"/>
         <v>2.5299999999999998</v>
       </c>
       <c r="K290" s="34">
-        <f t="shared" si="182"/>
+        <f t="shared" si="184"/>
         <v>2.4156666666666666</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A291" s="23">
         <v>2020</v>
       </c>
       <c r="B291" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C291" s="40">
         <v>57.98</v>
       </c>
       <c r="D291" s="45">
-        <f t="shared" si="178"/>
+        <f t="shared" si="180"/>
         <v>57.562500000000007</v>
       </c>
       <c r="E291" s="33">
-        <f t="shared" si="181"/>
+        <f t="shared" si="183"/>
         <v>58.300000000000004</v>
       </c>
       <c r="F291" s="40">
         <v>57.52</v>
       </c>
       <c r="G291" s="45">
-        <f t="shared" si="180"/>
+        <f t="shared" si="182"/>
         <v>57.49583333333333</v>
       </c>
       <c r="H291" s="33">
-        <f t="shared" ref="H291:H296" si="183">SUM(F289:F291)/3</f>
+        <f t="shared" ref="H291:H296" si="185">SUM(F289:F291)/3</f>
         <v>58.143333333333338</v>
       </c>
       <c r="I291" s="42">
         <v>2.0409999999999999</v>
       </c>
       <c r="J291" s="45">
-        <f t="shared" ref="J291:J296" si="184">SUM(I280:I291)/12</f>
+        <f t="shared" ref="J291:J296" si="186">SUM(I280:I291)/12</f>
         <v>2.4389999999999996</v>
       </c>
       <c r="K291" s="33">
-        <f t="shared" si="182"/>
+        <f t="shared" si="184"/>
         <v>2.3200000000000003</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A292" s="23">
         <v>2020</v>
       </c>
       <c r="B292" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C292" s="25">
         <v>50.75</v>
       </c>
       <c r="D292" s="37">
-        <f t="shared" ref="D292:D298" si="185">SUM(C281:C292)/12</f>
+        <f t="shared" ref="D292:D298" si="187">SUM(C281:C292)/12</f>
         <v>57.202500000000008</v>
       </c>
       <c r="E292" s="34">
-        <f t="shared" si="181"/>
+        <f t="shared" si="183"/>
         <v>56.19</v>
       </c>
       <c r="F292" s="25">
         <v>50.54</v>
       </c>
       <c r="G292" s="37">
-        <f t="shared" ref="G292:G298" si="186">SUM(F281:F292)/12</f>
+        <f t="shared" ref="G292:G298" si="188">SUM(F281:F292)/12</f>
         <v>57.128333333333323</v>
       </c>
       <c r="H292" s="34">
-        <f t="shared" si="183"/>
+        <f t="shared" si="185"/>
         <v>55.98</v>
       </c>
       <c r="I292" s="27">
         <v>1.8420000000000001</v>
       </c>
       <c r="J292" s="37">
+        <f t="shared" si="186"/>
+        <v>2.3695833333333334</v>
+      </c>
+      <c r="K292" s="34">
         <f t="shared" si="184"/>
-        <v>2.3695833333333334</v>
-[...2 lines deleted...]
-        <f t="shared" si="182"/>
         <v>2.0550000000000002</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A293" s="28">
         <v>2020</v>
       </c>
       <c r="B293" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C293" s="30">
         <v>30.6</v>
       </c>
       <c r="D293" s="35">
-        <f t="shared" si="185"/>
+        <f t="shared" si="187"/>
         <v>54.911666666666669</v>
       </c>
       <c r="E293" s="31">
-        <f t="shared" si="181"/>
+        <f t="shared" si="183"/>
         <v>46.443333333333328</v>
       </c>
       <c r="F293" s="30">
         <v>29.21</v>
       </c>
       <c r="G293" s="35">
-        <f t="shared" si="186"/>
+        <f t="shared" si="188"/>
         <v>54.716666666666661</v>
       </c>
       <c r="H293" s="31">
-        <f t="shared" si="183"/>
+        <f t="shared" si="185"/>
         <v>45.756666666666668</v>
       </c>
       <c r="I293" s="32">
         <v>1.7230000000000001</v>
       </c>
       <c r="J293" s="35">
+        <f t="shared" si="186"/>
+        <v>2.2799166666666664</v>
+      </c>
+      <c r="K293" s="31">
         <f t="shared" si="184"/>
-        <v>2.2799166666666664</v>
-[...2 lines deleted...]
-        <f t="shared" si="182"/>
         <v>1.8686666666666667</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A294" s="23">
         <v>2020</v>
       </c>
       <c r="B294" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C294" s="40">
         <v>18.2</v>
       </c>
       <c r="D294" s="37">
-        <f t="shared" si="185"/>
+        <f t="shared" si="187"/>
         <v>51.112500000000004</v>
       </c>
       <c r="E294" s="34">
-        <f t="shared" si="181"/>
+        <f t="shared" si="183"/>
         <v>33.18333333333333</v>
       </c>
       <c r="F294" s="40">
         <v>16.55</v>
       </c>
       <c r="G294" s="37">
-        <f t="shared" si="186"/>
+        <f t="shared" si="188"/>
         <v>50.774166666666666</v>
       </c>
       <c r="H294" s="34">
-        <f t="shared" si="183"/>
+        <f t="shared" si="185"/>
         <v>32.1</v>
       </c>
       <c r="I294" s="42">
         <v>1.746</v>
       </c>
       <c r="J294" s="37">
+        <f t="shared" si="186"/>
+        <v>2.2089999999999996</v>
+      </c>
+      <c r="K294" s="34">
         <f t="shared" si="184"/>
-        <v>2.2089999999999996</v>
-[...2 lines deleted...]
-        <f t="shared" si="182"/>
         <v>1.7703333333333333</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A295" s="23">
         <v>2020</v>
       </c>
       <c r="B295" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C295" s="25">
         <v>28.68</v>
       </c>
       <c r="D295" s="37">
-        <f t="shared" si="185"/>
+        <f t="shared" si="187"/>
         <v>48.428333333333335</v>
       </c>
       <c r="E295" s="34">
-        <f t="shared" si="181"/>
+        <f t="shared" si="183"/>
         <v>25.826666666666664</v>
       </c>
       <c r="F295" s="25">
         <v>28.56</v>
       </c>
       <c r="G295" s="37">
-        <f t="shared" si="186"/>
+        <f t="shared" si="188"/>
         <v>48.084999999999987</v>
       </c>
       <c r="H295" s="34">
-        <f t="shared" si="183"/>
+        <f t="shared" si="185"/>
         <v>24.773333333333337</v>
       </c>
       <c r="I295" s="27">
         <v>1.8</v>
       </c>
       <c r="J295" s="37">
+        <f t="shared" si="186"/>
+        <v>2.1426666666666665</v>
+      </c>
+      <c r="K295" s="34">
         <f t="shared" si="184"/>
-        <v>2.1426666666666665</v>
-[...2 lines deleted...]
-        <f t="shared" si="182"/>
         <v>1.7563333333333333</v>
       </c>
     </row>
     <row r="296" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A296" s="28">
         <v>2020</v>
       </c>
       <c r="B296" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="30">
         <v>38.369999999999997</v>
       </c>
       <c r="D296" s="35">
-        <f t="shared" si="185"/>
+        <f t="shared" si="187"/>
         <v>47.054166666666674</v>
       </c>
       <c r="E296" s="31">
-        <f t="shared" ref="E296:E301" si="187">SUM(C294:C296)/3</f>
+        <f t="shared" ref="E296:E301" si="189">SUM(C294:C296)/3</f>
         <v>28.416666666666668</v>
       </c>
       <c r="F296" s="30">
         <v>38.31</v>
       </c>
       <c r="G296" s="35">
-        <f t="shared" si="186"/>
+        <f t="shared" si="188"/>
         <v>46.722500000000004</v>
       </c>
       <c r="H296" s="31">
-        <f t="shared" si="183"/>
+        <f t="shared" si="185"/>
         <v>27.806666666666668</v>
       </c>
       <c r="I296" s="32">
         <v>1.6919999999999999</v>
       </c>
       <c r="J296" s="35">
-        <f t="shared" si="184"/>
+        <f t="shared" si="186"/>
         <v>2.0893333333333328</v>
       </c>
       <c r="K296" s="31">
-        <f t="shared" ref="K296:K301" si="188">SUM(I294:I296)/3</f>
+        <f t="shared" ref="K296:K301" si="190">SUM(I294:I296)/3</f>
         <v>1.7460000000000002</v>
       </c>
     </row>
     <row r="297" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A297" s="23">
         <v>2020</v>
       </c>
       <c r="B297" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C297" s="25">
         <v>40.76</v>
       </c>
       <c r="D297" s="37">
-        <f t="shared" si="185"/>
+        <f t="shared" si="187"/>
         <v>45.659166666666671</v>
       </c>
       <c r="E297" s="34">
-        <f t="shared" si="187"/>
+        <f t="shared" si="189"/>
         <v>35.936666666666667</v>
       </c>
       <c r="F297" s="25">
         <v>40.71</v>
       </c>
       <c r="G297" s="37">
-        <f t="shared" si="186"/>
+        <f t="shared" si="188"/>
         <v>45.335833333333333</v>
       </c>
       <c r="H297" s="34">
-        <f t="shared" ref="H297:H302" si="189">SUM(F295:F297)/3</f>
+        <f t="shared" ref="H297:H302" si="191">SUM(F295:F297)/3</f>
         <v>35.860000000000007</v>
       </c>
       <c r="I297" s="27">
         <v>1.764</v>
       </c>
       <c r="J297" s="37">
-        <f t="shared" ref="J297:J302" si="190">SUM(I286:I297)/12</f>
+        <f t="shared" ref="J297:J302" si="192">SUM(I286:I297)/12</f>
         <v>2.044</v>
       </c>
       <c r="K297" s="34">
-        <f t="shared" si="188"/>
+        <f t="shared" si="190"/>
         <v>1.752</v>
       </c>
     </row>
     <row r="298" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A298" s="23">
         <v>2020</v>
       </c>
       <c r="B298" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C298" s="25">
         <v>42.19</v>
       </c>
       <c r="D298" s="37">
-        <f t="shared" si="185"/>
+        <f t="shared" si="187"/>
         <v>44.604999999999997</v>
       </c>
       <c r="E298" s="34">
-        <f t="shared" si="187"/>
+        <f t="shared" si="189"/>
         <v>40.44</v>
       </c>
       <c r="F298" s="25">
         <v>42.34</v>
       </c>
       <c r="G298" s="37">
-        <f t="shared" si="186"/>
+        <f t="shared" si="188"/>
         <v>44.29666666666666</v>
       </c>
       <c r="H298" s="34">
-        <f t="shared" si="189"/>
+        <f t="shared" si="191"/>
         <v>40.45333333333334</v>
       </c>
       <c r="I298" s="27">
         <v>2.3290000000000002</v>
       </c>
       <c r="J298" s="37">
+        <f t="shared" si="192"/>
+        <v>2.0571666666666668</v>
+      </c>
+      <c r="K298" s="34">
         <f t="shared" si="190"/>
-        <v>2.0571666666666668</v>
-[...2 lines deleted...]
-        <f t="shared" si="188"/>
         <v>1.9283333333333335</v>
       </c>
     </row>
     <row r="299" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A299" s="28">
         <v>2020</v>
       </c>
       <c r="B299" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C299" s="30">
         <v>39.630000000000003</v>
       </c>
       <c r="D299" s="35">
-        <f t="shared" ref="D299:D306" si="191">SUM(C288:C299)/12</f>
+        <f t="shared" ref="D299:D306" si="193">SUM(C288:C299)/12</f>
         <v>43.18416666666667</v>
       </c>
       <c r="E299" s="31">
-        <f t="shared" si="187"/>
+        <f t="shared" si="189"/>
         <v>40.859999999999992</v>
       </c>
       <c r="F299" s="30">
         <v>39.630000000000003</v>
       </c>
       <c r="G299" s="35">
-        <f t="shared" ref="G299:G306" si="192">SUM(F288:F299)/12</f>
+        <f t="shared" ref="G299:G306" si="194">SUM(F288:F299)/12</f>
         <v>42.853333333333332</v>
       </c>
       <c r="H299" s="31">
-        <f t="shared" si="189"/>
+        <f t="shared" si="191"/>
         <v>40.893333333333338</v>
       </c>
       <c r="I299" s="32">
         <v>2.2850000000000001</v>
       </c>
       <c r="J299" s="35">
+        <f t="shared" si="192"/>
+        <v>2.0390833333333336</v>
+      </c>
+      <c r="K299" s="31">
         <f t="shared" si="190"/>
-        <v>2.0390833333333336</v>
-[...2 lines deleted...]
-        <f t="shared" si="188"/>
         <v>2.1259999999999999</v>
       </c>
     </row>
     <row r="300" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A300" s="23">
         <v>2020</v>
       </c>
       <c r="B300" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="25">
         <v>39.44</v>
       </c>
       <c r="D300" s="37">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>41.96</v>
       </c>
       <c r="E300" s="34">
-        <f t="shared" si="187"/>
+        <f t="shared" si="189"/>
         <v>40.419999999999995</v>
       </c>
       <c r="F300" s="25">
         <v>39.4</v>
       </c>
       <c r="G300" s="37">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>41.639999999999993</v>
       </c>
       <c r="H300" s="34">
-        <f t="shared" si="189"/>
+        <f t="shared" si="191"/>
         <v>40.456666666666671</v>
       </c>
       <c r="I300" s="27">
         <v>2.8260000000000001</v>
       </c>
       <c r="J300" s="37">
+        <f t="shared" si="192"/>
+        <v>2.0805833333333337</v>
+      </c>
+      <c r="K300" s="34">
         <f t="shared" si="190"/>
-        <v>2.0805833333333337</v>
-[...2 lines deleted...]
-        <f t="shared" si="188"/>
         <v>2.4800000000000004</v>
       </c>
     </row>
     <row r="301" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A301" s="23">
         <v>2020</v>
       </c>
       <c r="B301" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C301" s="25">
         <v>41.28</v>
       </c>
       <c r="D301" s="37">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>40.643333333333324</v>
       </c>
       <c r="E301" s="34">
-        <f t="shared" si="187"/>
+        <f t="shared" si="189"/>
         <v>40.116666666666667</v>
       </c>
       <c r="F301" s="25">
         <v>40.94</v>
       </c>
       <c r="G301" s="37">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>40.299166666666665</v>
       </c>
       <c r="H301" s="34">
-        <f t="shared" si="189"/>
+        <f t="shared" si="191"/>
         <v>39.99</v>
       </c>
       <c r="I301" s="27">
         <v>2.887</v>
       </c>
       <c r="J301" s="37">
+        <f t="shared" si="192"/>
+        <v>2.1014166666666667</v>
+      </c>
+      <c r="K301" s="34">
         <f t="shared" si="190"/>
-        <v>2.1014166666666667</v>
-[...2 lines deleted...]
-        <f t="shared" si="188"/>
         <v>2.6660000000000004</v>
       </c>
     </row>
     <row r="302" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A302" s="28">
         <v>2020</v>
       </c>
       <c r="B302" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C302" s="30">
         <v>47.23</v>
       </c>
       <c r="D302" s="35">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>39.592500000000001</v>
       </c>
       <c r="E302" s="31">
-        <f t="shared" ref="E302:E307" si="193">SUM(C300:C302)/3</f>
+        <f t="shared" ref="E302:E307" si="195">SUM(C300:C302)/3</f>
         <v>42.65</v>
       </c>
       <c r="F302" s="30">
         <v>47.02</v>
       </c>
       <c r="G302" s="35">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>39.227499999999999</v>
       </c>
       <c r="H302" s="31">
-        <f t="shared" si="189"/>
+        <f t="shared" si="191"/>
         <v>42.45333333333334</v>
       </c>
       <c r="I302" s="32">
         <v>2.585</v>
       </c>
       <c r="J302" s="35">
-        <f t="shared" si="190"/>
+        <f t="shared" si="192"/>
         <v>2.1266666666666669</v>
       </c>
       <c r="K302" s="31">
-        <f t="shared" ref="K302:K307" si="194">SUM(I300:I302)/3</f>
+        <f t="shared" ref="K302:K307" si="196">SUM(I300:I302)/3</f>
         <v>2.766</v>
       </c>
     </row>
     <row r="303" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A303" s="23">
         <v>2021</v>
       </c>
       <c r="B303" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C303" s="40">
         <v>51.81</v>
       </c>
       <c r="D303" s="45">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>39.078333333333333</v>
       </c>
       <c r="E303" s="33">
-        <f t="shared" si="193"/>
+        <f t="shared" si="195"/>
         <v>46.773333333333333</v>
       </c>
       <c r="F303" s="40">
         <v>52</v>
       </c>
       <c r="G303" s="45">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>38.767499999999998</v>
       </c>
       <c r="H303" s="33">
-        <f t="shared" ref="H303:H308" si="195">SUM(F301:F303)/3</f>
+        <f t="shared" ref="H303:H308" si="197">SUM(F301:F303)/3</f>
         <v>46.653333333333336</v>
       </c>
       <c r="I303" s="42">
         <v>2.6309999999999998</v>
       </c>
       <c r="J303" s="45">
-        <f t="shared" ref="J303:J309" si="196">SUM(I292:I303)/12</f>
+        <f t="shared" ref="J303:J309" si="198">SUM(I292:I303)/12</f>
         <v>2.1758333333333333</v>
       </c>
       <c r="K303" s="33">
-        <f t="shared" si="194"/>
+        <f t="shared" si="196"/>
         <v>2.7010000000000001</v>
       </c>
     </row>
     <row r="304" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A304" s="23">
         <v>2021</v>
       </c>
       <c r="B304" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C304" s="25">
         <v>59.13</v>
       </c>
       <c r="D304" s="37">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>39.776666666666664</v>
       </c>
       <c r="E304" s="34">
-        <f t="shared" si="193"/>
+        <f t="shared" si="195"/>
         <v>52.723333333333329</v>
       </c>
       <c r="F304" s="25">
         <v>59.04</v>
       </c>
       <c r="G304" s="37">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>39.475833333333334</v>
       </c>
       <c r="H304" s="34">
-        <f t="shared" si="195"/>
+        <f t="shared" si="197"/>
         <v>52.686666666666667</v>
       </c>
       <c r="I304" s="27">
         <v>2.9129999999999998</v>
       </c>
       <c r="J304" s="37">
+        <f t="shared" si="198"/>
+        <v>2.2650833333333336</v>
+      </c>
+      <c r="K304" s="34">
         <f t="shared" si="196"/>
-        <v>2.2650833333333336</v>
-[...2 lines deleted...]
-        <f t="shared" si="194"/>
         <v>2.7096666666666667</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A305" s="28">
         <v>2021</v>
       </c>
       <c r="B305" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C305" s="30">
         <v>62.66</v>
       </c>
       <c r="D305" s="35">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>42.448333333333331</v>
       </c>
       <c r="E305" s="31">
-        <f t="shared" si="193"/>
+        <f t="shared" si="195"/>
         <v>57.866666666666667</v>
       </c>
       <c r="F305" s="30">
         <v>62.33</v>
       </c>
       <c r="G305" s="35">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>42.235833333333332</v>
       </c>
       <c r="H305" s="31">
-        <f t="shared" si="195"/>
+        <f t="shared" si="197"/>
         <v>57.79</v>
       </c>
       <c r="I305" s="32">
         <v>2.6160000000000001</v>
       </c>
       <c r="J305" s="35">
+        <f t="shared" si="198"/>
+        <v>2.3395000000000001</v>
+      </c>
+      <c r="K305" s="31">
         <f t="shared" si="196"/>
-        <v>2.3395000000000001</v>
-[...2 lines deleted...]
-        <f t="shared" si="194"/>
         <v>2.72</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A306" s="23">
         <v>2021</v>
       </c>
       <c r="B306" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C306" s="40">
         <v>61.64</v>
       </c>
       <c r="D306" s="37">
-        <f t="shared" si="191"/>
+        <f t="shared" si="193"/>
         <v>46.068333333333335</v>
       </c>
       <c r="E306" s="34">
-        <f t="shared" si="193"/>
+        <f t="shared" si="195"/>
         <v>61.143333333333338</v>
       </c>
       <c r="F306" s="40">
         <v>61.72</v>
       </c>
       <c r="G306" s="37">
-        <f t="shared" si="192"/>
+        <f t="shared" si="194"/>
         <v>46</v>
       </c>
       <c r="H306" s="34">
-        <f t="shared" si="195"/>
+        <f t="shared" si="197"/>
         <v>61.03</v>
       </c>
       <c r="I306" s="42">
         <v>2.673</v>
       </c>
       <c r="J306" s="37">
+        <f t="shared" si="198"/>
+        <v>2.4167500000000004</v>
+      </c>
+      <c r="K306" s="34">
         <f t="shared" si="196"/>
-        <v>2.4167500000000004</v>
-[...2 lines deleted...]
-        <f t="shared" si="194"/>
         <v>2.734</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A307" s="23">
         <v>2021</v>
       </c>
       <c r="B307" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C307" s="25">
         <v>65.06</v>
       </c>
       <c r="D307" s="37">
-        <f t="shared" ref="D307:D313" si="197">SUM(C296:C307)/12</f>
+        <f t="shared" ref="D307:D313" si="199">SUM(C296:C307)/12</f>
         <v>49.1</v>
       </c>
       <c r="E307" s="34">
-        <f t="shared" si="193"/>
+        <f t="shared" si="195"/>
         <v>63.120000000000005</v>
       </c>
       <c r="F307" s="25">
         <v>65.17</v>
       </c>
       <c r="G307" s="37">
-        <f t="shared" ref="G307:G313" si="198">SUM(F296:F307)/12</f>
+        <f t="shared" ref="G307:G313" si="200">SUM(F296:F307)/12</f>
         <v>49.050833333333337</v>
       </c>
       <c r="H307" s="34">
-        <f t="shared" si="195"/>
+        <f t="shared" si="197"/>
         <v>63.073333333333331</v>
       </c>
       <c r="I307" s="27">
         <v>2.9569999999999999</v>
       </c>
       <c r="J307" s="37">
+        <f t="shared" si="198"/>
+        <v>2.5131666666666668</v>
+      </c>
+      <c r="K307" s="34">
         <f t="shared" si="196"/>
-        <v>2.5131666666666668</v>
-[...2 lines deleted...]
-        <f t="shared" si="194"/>
         <v>2.7486666666666664</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A308" s="28">
         <v>2021</v>
       </c>
       <c r="B308" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C308" s="30">
         <v>71.41</v>
       </c>
       <c r="D308" s="35">
-        <f t="shared" si="197"/>
+        <f t="shared" si="199"/>
         <v>51.853333333333325</v>
       </c>
       <c r="E308" s="31">
-        <f t="shared" ref="E308:E313" si="199">SUM(C306:C308)/3</f>
+        <f t="shared" ref="E308:E313" si="201">SUM(C306:C308)/3</f>
         <v>66.036666666666676</v>
       </c>
       <c r="F308" s="30">
         <v>71.38</v>
       </c>
       <c r="G308" s="35">
-        <f t="shared" si="198"/>
+        <f t="shared" si="200"/>
         <v>51.806666666666665</v>
       </c>
       <c r="H308" s="31">
-        <f t="shared" si="195"/>
+        <f t="shared" si="197"/>
         <v>66.089999999999989</v>
       </c>
       <c r="I308" s="32">
         <v>3.2730000000000001</v>
       </c>
       <c r="J308" s="35">
-        <f t="shared" si="196"/>
+        <f t="shared" si="198"/>
         <v>2.6449166666666666</v>
       </c>
       <c r="K308" s="31">
-        <f t="shared" ref="K308:K313" si="200">SUM(I306:I308)/3</f>
+        <f t="shared" ref="K308:K313" si="202">SUM(I306:I308)/3</f>
         <v>2.9676666666666667</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A309" s="23">
         <v>2021</v>
       </c>
       <c r="B309" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C309" s="25">
         <v>72.819999999999993</v>
       </c>
       <c r="D309" s="37">
-        <f t="shared" si="197"/>
+        <f t="shared" si="199"/>
         <v>54.524999999999999</v>
       </c>
       <c r="E309" s="34">
-        <f t="shared" si="199"/>
+        <f t="shared" si="201"/>
         <v>69.763333333333335</v>
       </c>
       <c r="F309" s="25">
         <v>72.489999999999995</v>
       </c>
       <c r="G309" s="37">
-        <f t="shared" si="198"/>
+        <f t="shared" si="200"/>
         <v>54.455000000000005</v>
       </c>
       <c r="H309" s="34">
-        <f t="shared" ref="H309:H314" si="201">SUM(F307:F309)/3</f>
+        <f t="shared" ref="H309:H314" si="203">SUM(F307:F309)/3</f>
         <v>69.680000000000007</v>
       </c>
       <c r="I309" s="27">
         <v>3.8050000000000002</v>
       </c>
       <c r="J309" s="37">
-        <f t="shared" si="196"/>
+        <f t="shared" si="198"/>
         <v>2.8150000000000008</v>
       </c>
       <c r="K309" s="34">
-        <f t="shared" si="200"/>
+        <f t="shared" si="202"/>
         <v>3.3450000000000002</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A310" s="23">
         <v>2021</v>
       </c>
       <c r="B310" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C310" s="25">
         <v>67.709999999999994</v>
       </c>
       <c r="D310" s="37">
-        <f t="shared" si="197"/>
+        <f t="shared" si="199"/>
         <v>56.651666666666664</v>
       </c>
       <c r="E310" s="34">
-        <f t="shared" si="199"/>
+        <f t="shared" si="201"/>
         <v>70.646666666666661</v>
       </c>
       <c r="F310" s="25">
         <v>67.73</v>
       </c>
       <c r="G310" s="37">
-        <f t="shared" si="198"/>
+        <f t="shared" si="200"/>
         <v>56.570833333333347</v>
       </c>
       <c r="H310" s="34">
-        <f t="shared" si="201"/>
+        <f t="shared" si="203"/>
         <v>70.533333333333346</v>
       </c>
       <c r="I310" s="27">
         <v>4.0339999999999998</v>
       </c>
       <c r="J310" s="37">
-        <f t="shared" ref="J310:J316" si="202">SUM(I299:I310)/12</f>
+        <f t="shared" ref="J310:J316" si="204">SUM(I299:I310)/12</f>
         <v>2.9570833333333337</v>
       </c>
       <c r="K310" s="34">
-        <f t="shared" si="200"/>
+        <f t="shared" si="202"/>
         <v>3.7040000000000002</v>
       </c>
     </row>
     <row r="311" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A311" s="28">
         <v>2021</v>
       </c>
       <c r="B311" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C311" s="30">
         <v>71.39</v>
       </c>
       <c r="D311" s="35">
-        <f t="shared" si="197"/>
+        <f t="shared" si="199"/>
         <v>59.298333333333339</v>
       </c>
       <c r="E311" s="31">
-        <f t="shared" si="199"/>
+        <f t="shared" si="201"/>
         <v>70.639999999999986</v>
       </c>
       <c r="F311" s="30">
         <v>71.650000000000006</v>
       </c>
       <c r="G311" s="35">
-        <f t="shared" si="198"/>
+        <f t="shared" si="200"/>
         <v>59.239166666666669</v>
       </c>
       <c r="H311" s="31">
-        <f t="shared" si="201"/>
+        <f t="shared" si="203"/>
         <v>70.623333333333335</v>
       </c>
       <c r="I311" s="32">
         <v>5.0640000000000001</v>
       </c>
       <c r="J311" s="35">
+        <f t="shared" si="204"/>
+        <v>3.1886666666666668</v>
+      </c>
+      <c r="K311" s="31">
         <f t="shared" si="202"/>
-        <v>3.1886666666666668</v>
-[...2 lines deleted...]
-        <f t="shared" si="200"/>
         <v>4.3010000000000002</v>
       </c>
     </row>
     <row r="312" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A312" s="23">
         <v>2021</v>
       </c>
       <c r="B312" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C312" s="25">
         <v>81.14</v>
       </c>
       <c r="D312" s="37">
-        <f t="shared" si="197"/>
+        <f t="shared" si="199"/>
         <v>62.773333333333333</v>
       </c>
       <c r="E312" s="34">
-        <f t="shared" si="199"/>
+        <f t="shared" si="201"/>
         <v>73.413333333333341</v>
       </c>
       <c r="F312" s="25">
         <v>81.48</v>
       </c>
       <c r="G312" s="37">
-        <f t="shared" si="198"/>
+        <f t="shared" si="200"/>
         <v>62.74583333333333</v>
       </c>
       <c r="H312" s="34">
-        <f t="shared" si="201"/>
+        <f t="shared" si="203"/>
         <v>73.62</v>
       </c>
       <c r="I312" s="27">
         <v>5.5419999999999998</v>
       </c>
       <c r="J312" s="37">
+        <f t="shared" si="204"/>
+        <v>3.4150000000000005</v>
+      </c>
+      <c r="K312" s="34">
         <f t="shared" si="202"/>
-        <v>3.4150000000000005</v>
-[...2 lines deleted...]
-        <f t="shared" si="200"/>
         <v>4.88</v>
       </c>
     </row>
     <row r="313" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A313" s="23">
         <v>2021</v>
       </c>
       <c r="B313" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C313" s="25">
         <v>79.12</v>
       </c>
       <c r="D313" s="37">
-        <f t="shared" si="197"/>
+        <f t="shared" si="199"/>
         <v>65.926666666666662</v>
       </c>
       <c r="E313" s="34">
-        <f t="shared" si="199"/>
+        <f t="shared" si="201"/>
         <v>77.216666666666669</v>
       </c>
       <c r="F313" s="25">
         <v>79.83</v>
       </c>
       <c r="G313" s="37">
-        <f t="shared" si="198"/>
+        <f t="shared" si="200"/>
         <v>65.986666666666665</v>
       </c>
       <c r="H313" s="34">
-        <f t="shared" si="201"/>
+        <f t="shared" si="203"/>
         <v>77.653333333333322</v>
       </c>
       <c r="I313" s="27">
         <v>5.1029999999999998</v>
       </c>
       <c r="J313" s="37">
+        <f t="shared" si="204"/>
+        <v>3.5996666666666672</v>
+      </c>
+      <c r="K313" s="34">
         <f t="shared" si="202"/>
-        <v>3.5996666666666672</v>
-[...2 lines deleted...]
-        <f t="shared" si="200"/>
         <v>5.2363333333333335</v>
       </c>
     </row>
     <row r="314" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A314" s="28">
         <v>2021</v>
       </c>
       <c r="B314" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C314" s="30">
         <v>71.489999999999995</v>
       </c>
       <c r="D314" s="35">
-        <f t="shared" ref="D314:D320" si="203">SUM(C303:C314)/12</f>
+        <f t="shared" ref="D314:D320" si="205">SUM(C303:C314)/12</f>
         <v>67.948333333333338</v>
       </c>
       <c r="E314" s="31">
-        <f t="shared" ref="E314:E319" si="204">SUM(C312:C314)/3</f>
+        <f t="shared" ref="E314:E319" si="206">SUM(C312:C314)/3</f>
         <v>77.25</v>
       </c>
       <c r="F314" s="30">
         <v>71.709999999999994</v>
       </c>
       <c r="G314" s="35">
-        <f t="shared" ref="G314:G321" si="205">SUM(F303:F314)/12</f>
+        <f t="shared" ref="G314:G321" si="207">SUM(F303:F314)/12</f>
         <v>68.044166666666669</v>
       </c>
       <c r="H314" s="31">
-        <f t="shared" si="201"/>
+        <f t="shared" si="203"/>
         <v>77.673333333333332</v>
       </c>
       <c r="I314" s="32">
         <v>3.8610000000000002</v>
       </c>
       <c r="J314" s="35">
-        <f t="shared" si="202"/>
+        <f t="shared" si="204"/>
         <v>3.7059999999999995</v>
       </c>
       <c r="K314" s="31">
-        <f t="shared" ref="K314:K319" si="206">SUM(I312:I314)/3</f>
+        <f t="shared" ref="K314:K319" si="208">SUM(I312:I314)/3</f>
         <v>4.8353333333333337</v>
       </c>
     </row>
     <row r="315" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A315" s="23">
         <v>2022</v>
       </c>
       <c r="B315" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C315" s="40">
         <v>82.68</v>
       </c>
       <c r="D315" s="45">
-        <f t="shared" si="203"/>
+        <f t="shared" si="205"/>
         <v>70.520833333333329</v>
       </c>
       <c r="E315" s="33">
-        <f t="shared" si="204"/>
+        <f t="shared" si="206"/>
         <v>77.763333333333335</v>
       </c>
       <c r="F315" s="40">
         <v>83.22</v>
       </c>
       <c r="G315" s="45">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>70.645833333333343</v>
       </c>
       <c r="H315" s="33">
-        <f t="shared" ref="H315:H320" si="207">SUM(F313:F315)/3</f>
+        <f t="shared" ref="H315:H320" si="209">SUM(F313:F315)/3</f>
         <v>78.25333333333333</v>
       </c>
       <c r="I315" s="42">
         <v>4.2080000000000002</v>
       </c>
       <c r="J315" s="45">
-        <f t="shared" si="202"/>
+        <f t="shared" si="204"/>
         <v>3.837416666666666</v>
       </c>
       <c r="K315" s="33">
-        <f t="shared" si="206"/>
+        <f t="shared" si="208"/>
         <v>4.3906666666666672</v>
       </c>
     </row>
     <row r="316" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A316" s="23">
         <v>2022</v>
       </c>
       <c r="B316" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C316" s="25">
         <v>91.73</v>
       </c>
       <c r="D316" s="37">
-        <f t="shared" si="203"/>
+        <f t="shared" si="205"/>
         <v>73.237499999999997</v>
       </c>
       <c r="E316" s="34">
-        <f t="shared" si="204"/>
+        <f t="shared" si="206"/>
         <v>81.966666666666683</v>
       </c>
       <c r="F316" s="25">
         <v>91.64</v>
       </c>
       <c r="G316" s="37">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>73.362500000000011</v>
       </c>
       <c r="H316" s="34">
-        <f t="shared" si="207"/>
+        <f t="shared" si="209"/>
         <v>82.19</v>
       </c>
       <c r="I316" s="27">
         <v>4.4279999999999999</v>
       </c>
       <c r="J316" s="37">
-        <f t="shared" si="202"/>
+        <f t="shared" si="204"/>
         <v>3.9636666666666662</v>
       </c>
       <c r="K316" s="34">
-        <f t="shared" si="206"/>
+        <f t="shared" si="208"/>
         <v>4.1656666666666666</v>
       </c>
     </row>
     <row r="317" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A317" s="28">
         <v>2022</v>
       </c>
       <c r="B317" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C317" s="30">
         <v>108.94</v>
       </c>
       <c r="D317" s="35">
-        <f t="shared" si="203"/>
+        <f t="shared" si="205"/>
         <v>77.09416666666668</v>
       </c>
       <c r="E317" s="31">
-        <f t="shared" si="204"/>
+        <f t="shared" si="206"/>
         <v>94.45</v>
       </c>
       <c r="F317" s="30">
         <v>108.5</v>
       </c>
       <c r="G317" s="35">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>77.210000000000008</v>
       </c>
       <c r="H317" s="31">
-        <f t="shared" si="207"/>
+        <f t="shared" si="209"/>
         <v>94.453333333333333</v>
       </c>
       <c r="I317" s="32">
         <v>4.9960000000000004</v>
       </c>
       <c r="J317" s="35">
-        <f t="shared" ref="J317:J322" si="208">SUM(I306:I317)/12</f>
+        <f t="shared" ref="J317:J322" si="210">SUM(I306:I317)/12</f>
         <v>4.1619999999999999</v>
       </c>
       <c r="K317" s="31">
-        <f t="shared" si="206"/>
+        <f t="shared" si="208"/>
         <v>4.5439999999999996</v>
       </c>
     </row>
     <row r="318" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A318" s="23">
         <v>2022</v>
       </c>
       <c r="B318" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C318" s="40">
         <v>101.92</v>
       </c>
       <c r="D318" s="37">
-        <f t="shared" si="203"/>
+        <f t="shared" si="205"/>
         <v>80.450833333333335</v>
       </c>
       <c r="E318" s="34">
-        <f t="shared" si="204"/>
+        <f t="shared" si="206"/>
         <v>100.86333333333334</v>
       </c>
       <c r="F318" s="40">
         <v>101.78</v>
       </c>
       <c r="G318" s="37">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>80.548333333333332</v>
       </c>
       <c r="H318" s="34">
-        <f t="shared" si="207"/>
+        <f t="shared" si="209"/>
         <v>100.63999999999999</v>
       </c>
       <c r="I318" s="42">
         <v>6.6769999999999996</v>
       </c>
       <c r="J318" s="37">
+        <f t="shared" si="210"/>
+        <v>4.4956666666666658</v>
+      </c>
+      <c r="K318" s="34">
         <f t="shared" si="208"/>
-        <v>4.4956666666666658</v>
-[...2 lines deleted...]
-        <f t="shared" si="206"/>
         <v>5.367</v>
       </c>
     </row>
     <row r="319" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A319" s="23">
         <v>2022</v>
       </c>
       <c r="B319" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C319" s="25">
         <v>110.04</v>
       </c>
       <c r="D319" s="37">
-        <f t="shared" si="203"/>
+        <f t="shared" si="205"/>
         <v>84.19916666666667</v>
       </c>
       <c r="E319" s="34">
-        <f t="shared" si="204"/>
+        <f t="shared" si="206"/>
         <v>106.96666666666668</v>
       </c>
       <c r="F319" s="25">
         <v>109.55</v>
       </c>
       <c r="G319" s="37">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>84.246666666666655</v>
       </c>
       <c r="H319" s="34">
-        <f t="shared" si="207"/>
+        <f t="shared" si="209"/>
         <v>106.61</v>
       </c>
       <c r="I319" s="27">
         <v>8.1430000000000007</v>
       </c>
       <c r="J319" s="37">
+        <f t="shared" si="210"/>
+        <v>4.927833333333334</v>
+      </c>
+      <c r="K319" s="34">
         <f t="shared" si="208"/>
-        <v>4.927833333333334</v>
-[...2 lines deleted...]
-        <f t="shared" si="206"/>
         <v>6.6053333333333342</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A320" s="28">
         <v>2022</v>
       </c>
       <c r="B320" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="30">
         <v>114.14</v>
       </c>
       <c r="D320" s="35">
-        <f t="shared" si="203"/>
+        <f t="shared" si="205"/>
         <v>87.759999999999991</v>
       </c>
       <c r="E320" s="31">
-        <f t="shared" ref="E320:E325" si="209">SUM(C318:C320)/3</f>
+        <f t="shared" ref="E320:E325" si="211">SUM(C318:C320)/3</f>
         <v>108.7</v>
       </c>
       <c r="F320" s="30">
         <v>114.84</v>
       </c>
       <c r="G320" s="35">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>87.868333333333325</v>
       </c>
       <c r="H320" s="31">
-        <f t="shared" si="207"/>
+        <f t="shared" si="209"/>
         <v>108.72333333333331</v>
       </c>
       <c r="I320" s="32">
         <v>7.5860000000000003</v>
       </c>
       <c r="J320" s="35">
-        <f t="shared" si="208"/>
+        <f t="shared" si="210"/>
         <v>5.2872500000000002</v>
       </c>
       <c r="K320" s="31">
-        <f t="shared" ref="K320:K325" si="210">SUM(I318:I320)/3</f>
+        <f t="shared" ref="K320:K325" si="212">SUM(I318:I320)/3</f>
         <v>7.4686666666666666</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A321" s="23">
         <v>2022</v>
       </c>
       <c r="B321" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C321" s="25">
         <v>100.14</v>
       </c>
       <c r="D321" s="37">
-        <f t="shared" ref="D321:D324" si="211">SUM(C310:C321)/12</f>
+        <f t="shared" ref="D321:D324" si="213">SUM(C310:C321)/12</f>
         <v>90.036666666666676</v>
       </c>
       <c r="E321" s="34">
-        <f t="shared" si="209"/>
+        <f t="shared" si="211"/>
         <v>108.10666666666667</v>
       </c>
       <c r="F321" s="25">
         <v>101.62</v>
       </c>
       <c r="G321" s="37">
-        <f t="shared" si="205"/>
+        <f t="shared" si="207"/>
         <v>90.295833333333334</v>
       </c>
       <c r="H321" s="34">
-        <f t="shared" ref="H321:H326" si="212">SUM(F319:F321)/3</f>
+        <f t="shared" ref="H321:H326" si="214">SUM(F319:F321)/3</f>
         <v>108.67</v>
       </c>
       <c r="I321" s="27">
         <v>7.1</v>
       </c>
       <c r="J321" s="37">
-        <f t="shared" si="208"/>
+        <f t="shared" si="210"/>
         <v>5.5618333333333325</v>
       </c>
       <c r="K321" s="34">
-        <f t="shared" si="210"/>
+        <f t="shared" si="212"/>
         <v>7.6096666666666666</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A322" s="23">
         <v>2022</v>
       </c>
       <c r="B322" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C322" s="25">
         <v>91.42</v>
       </c>
       <c r="D322" s="37">
+        <f t="shared" si="213"/>
+        <v>92.012499999999989</v>
+      </c>
+      <c r="E322" s="34">
         <f t="shared" si="211"/>
-        <v>92.012499999999989</v>
-[...2 lines deleted...]
-        <f t="shared" si="209"/>
         <v>101.89999999999999</v>
       </c>
       <c r="F322" s="25">
         <v>93.67</v>
       </c>
       <c r="G322" s="37">
-        <f t="shared" ref="G322:G326" si="213">SUM(F311:F322)/12</f>
+        <f t="shared" ref="G322:G326" si="215">SUM(F311:F322)/12</f>
         <v>92.457499999999996</v>
       </c>
       <c r="H322" s="34">
-        <f t="shared" si="212"/>
+        <f t="shared" si="214"/>
         <v>103.37666666666667</v>
       </c>
       <c r="I322" s="27">
         <v>8.8019999999999996</v>
       </c>
       <c r="J322" s="37">
-        <f t="shared" si="208"/>
+        <f t="shared" si="210"/>
         <v>5.9591666666666656</v>
       </c>
       <c r="K322" s="34">
-        <f t="shared" si="210"/>
+        <f t="shared" si="212"/>
         <v>7.8293333333333335</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A323" s="28">
         <v>2022</v>
       </c>
       <c r="B323" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C323" s="30">
         <v>84.06</v>
       </c>
       <c r="D323" s="35">
+        <f t="shared" si="213"/>
+        <v>93.068333333333328</v>
+      </c>
+      <c r="E323" s="31">
         <f t="shared" si="211"/>
-        <v>93.068333333333328</v>
-[...2 lines deleted...]
-        <f t="shared" si="209"/>
         <v>91.873333333333335</v>
       </c>
       <c r="F323" s="30">
         <v>84.26</v>
       </c>
       <c r="G323" s="35">
-        <f t="shared" si="213"/>
+        <f t="shared" si="215"/>
         <v>93.508333333333326</v>
       </c>
       <c r="H323" s="31">
-        <f t="shared" si="212"/>
+        <f t="shared" si="214"/>
         <v>93.183333333333337</v>
       </c>
       <c r="I323" s="32">
         <v>7.8150000000000004</v>
       </c>
       <c r="J323" s="35">
-        <f t="shared" ref="J323:J328" si="214">SUM(I312:I323)/12</f>
+        <f t="shared" ref="J323:J328" si="216">SUM(I312:I323)/12</f>
         <v>6.188416666666666</v>
       </c>
       <c r="K323" s="31">
-        <f t="shared" si="210"/>
+        <f t="shared" si="212"/>
         <v>7.905666666666666</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A324" s="23">
         <v>2022</v>
       </c>
       <c r="B324" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C324" s="25">
         <v>86.74</v>
       </c>
       <c r="D324" s="37">
+        <f t="shared" si="213"/>
+        <v>93.534999999999982</v>
+      </c>
+      <c r="E324" s="34">
         <f t="shared" si="211"/>
-        <v>93.534999999999982</v>
-[...2 lines deleted...]
-        <f t="shared" si="209"/>
         <v>87.40666666666668</v>
       </c>
       <c r="F324" s="25">
         <v>87.55</v>
       </c>
       <c r="G324" s="37">
-        <f t="shared" si="213"/>
+        <f t="shared" si="215"/>
         <v>94.014166666666654</v>
       </c>
       <c r="H324" s="34">
-        <f t="shared" si="212"/>
+        <f t="shared" si="214"/>
         <v>88.493333333333339</v>
       </c>
       <c r="I324" s="27">
         <v>6.0970000000000004</v>
       </c>
       <c r="J324" s="37">
-        <f t="shared" si="214"/>
+        <f t="shared" si="216"/>
         <v>6.2346666666666666</v>
       </c>
       <c r="K324" s="34">
-        <f t="shared" si="210"/>
+        <f t="shared" si="212"/>
         <v>7.5713333333333344</v>
       </c>
     </row>
     <row r="325" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A325" s="23">
         <v>2022</v>
       </c>
       <c r="B325" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C325" s="25">
         <v>84.2</v>
       </c>
       <c r="D325" s="37">
-        <f t="shared" ref="D325:D329" si="215">SUM(C314:C325)/12</f>
+        <f t="shared" ref="D325:D329" si="217">SUM(C314:C325)/12</f>
         <v>93.958333333333329</v>
       </c>
       <c r="E325" s="34">
-        <f t="shared" si="209"/>
+        <f t="shared" si="211"/>
         <v>85</v>
       </c>
       <c r="F325" s="25">
         <v>84.37</v>
       </c>
       <c r="G325" s="37">
-        <f t="shared" si="213"/>
+        <f t="shared" si="215"/>
         <v>94.392499999999998</v>
       </c>
       <c r="H325" s="34">
-        <f t="shared" si="212"/>
+        <f t="shared" si="214"/>
         <v>85.393333333333331</v>
       </c>
       <c r="I325" s="27">
         <v>6.452</v>
       </c>
       <c r="J325" s="37">
-        <f t="shared" si="214"/>
+        <f t="shared" si="216"/>
         <v>6.347083333333333</v>
       </c>
       <c r="K325" s="34">
-        <f t="shared" si="210"/>
+        <f t="shared" si="212"/>
         <v>6.7880000000000003</v>
       </c>
     </row>
     <row r="326" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A326" s="28">
         <v>2022</v>
       </c>
       <c r="B326" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C326" s="30">
         <v>76.66</v>
       </c>
       <c r="D326" s="35">
-        <f t="shared" si="215"/>
+        <f t="shared" si="217"/>
         <v>94.389166666666668</v>
       </c>
       <c r="E326" s="31">
-        <f t="shared" ref="E326" si="216">SUM(C324:C326)/3</f>
+        <f t="shared" ref="E326" si="218">SUM(C324:C326)/3</f>
         <v>82.533333333333331</v>
       </c>
       <c r="F326" s="30">
         <v>76.44</v>
       </c>
       <c r="G326" s="35">
-        <f t="shared" si="213"/>
+        <f t="shared" si="215"/>
         <v>94.786666666666676</v>
       </c>
       <c r="H326" s="31">
-        <f t="shared" si="212"/>
+        <f t="shared" si="214"/>
         <v>82.786666666666676</v>
       </c>
       <c r="I326" s="32">
         <v>5.7770000000000001</v>
       </c>
       <c r="J326" s="35">
-        <f t="shared" si="214"/>
+        <f t="shared" si="216"/>
         <v>6.5067499999999994</v>
       </c>
       <c r="K326" s="31">
-        <f t="shared" ref="K326" si="217">SUM(I324:I326)/3</f>
+        <f t="shared" ref="K326" si="219">SUM(I324:I326)/3</f>
         <v>6.1086666666666671</v>
       </c>
     </row>
     <row r="327" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A327" s="23">
         <v>2023</v>
       </c>
       <c r="B327" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C327" s="40">
         <v>78.48</v>
       </c>
       <c r="D327" s="45">
-        <f t="shared" si="215"/>
+        <f t="shared" si="217"/>
         <v>94.039166666666688</v>
       </c>
       <c r="E327" s="33">
-        <f t="shared" ref="E327:E328" si="218">SUM(C325:C327)/3</f>
+        <f t="shared" ref="E327:E328" si="220">SUM(C325:C327)/3</f>
         <v>79.780000000000015</v>
       </c>
       <c r="F327" s="40">
         <v>78.12</v>
       </c>
       <c r="G327" s="45">
-        <f t="shared" ref="G327:G328" si="219">SUM(F316:F327)/12</f>
+        <f t="shared" ref="G327:G328" si="221">SUM(F316:F327)/12</f>
         <v>94.361666666666636</v>
       </c>
       <c r="H327" s="33">
-        <f t="shared" ref="H327:H332" si="220">SUM(F325:F327)/3</f>
+        <f t="shared" ref="H327:H332" si="222">SUM(F325:F327)/3</f>
         <v>79.643333333333331</v>
       </c>
       <c r="I327" s="42">
         <v>3.4729999999999999</v>
       </c>
       <c r="J327" s="45">
-        <f t="shared" si="214"/>
+        <f t="shared" si="216"/>
         <v>6.4455</v>
       </c>
       <c r="K327" s="33">
         <f>SUM(I325:I327)/3</f>
         <v>5.2339999999999991</v>
       </c>
     </row>
     <row r="328" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A328" s="23">
         <v>2023</v>
       </c>
       <c r="B328" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C328" s="25">
         <v>76.72</v>
       </c>
       <c r="D328" s="37">
-        <f t="shared" si="215"/>
+        <f t="shared" si="217"/>
         <v>92.788333333333341</v>
       </c>
       <c r="E328" s="34">
-        <f t="shared" si="218"/>
+        <f t="shared" si="220"/>
         <v>77.286666666666662</v>
       </c>
       <c r="F328" s="25">
         <v>76.83</v>
       </c>
       <c r="G328" s="37">
-        <f t="shared" si="219"/>
+        <f t="shared" si="221"/>
         <v>93.127499999999984</v>
       </c>
       <c r="H328" s="34">
-        <f t="shared" si="220"/>
+        <f t="shared" si="222"/>
         <v>77.13</v>
       </c>
       <c r="I328" s="27">
         <v>2.4249999999999998</v>
       </c>
       <c r="J328" s="37">
-        <f t="shared" si="214"/>
+        <f t="shared" si="216"/>
         <v>6.2785833333333327</v>
       </c>
       <c r="K328" s="34">
-        <f t="shared" ref="K328:K331" si="221">SUM(I326:I328)/3</f>
+        <f t="shared" ref="K328:K331" si="223">SUM(I326:I328)/3</f>
         <v>3.8916666666666671</v>
       </c>
     </row>
     <row r="329" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A329" s="28">
         <v>2023</v>
       </c>
       <c r="B329" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C329" s="30">
         <v>73.3</v>
       </c>
       <c r="D329" s="35">
-        <f t="shared" si="215"/>
+        <f t="shared" si="217"/>
         <v>89.818333333333342</v>
       </c>
       <c r="E329" s="31">
-        <f t="shared" ref="E329" si="222">SUM(C327:C329)/3</f>
+        <f t="shared" ref="E329" si="224">SUM(C327:C329)/3</f>
         <v>76.166666666666671</v>
       </c>
       <c r="F329" s="30">
         <v>73.28</v>
       </c>
       <c r="G329" s="35">
         <f>SUM(F318:F329)/12</f>
         <v>90.192499999999995</v>
       </c>
       <c r="H329" s="31">
-        <f t="shared" si="220"/>
+        <f t="shared" si="222"/>
         <v>76.076666666666668</v>
       </c>
       <c r="I329" s="32">
         <v>2.431</v>
       </c>
       <c r="J329" s="35">
         <f>SUM(I318:I329)/12</f>
         <v>6.0648333333333326</v>
       </c>
       <c r="K329" s="31">
-        <f t="shared" si="221"/>
+        <f t="shared" si="223"/>
         <v>2.7763333333333335</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A330" s="23">
         <v>2023</v>
       </c>
       <c r="B330" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C330" s="40">
         <v>79.239999999999995</v>
       </c>
       <c r="D330" s="37">
         <f>SUM(C319:C330)/12</f>
         <v>87.928333333333327</v>
       </c>
       <c r="E330" s="34">
         <f>SUM(C328:C330)/3</f>
         <v>76.42</v>
       </c>
       <c r="F330" s="40">
         <v>79.45</v>
       </c>
       <c r="G330" s="37">
-        <f t="shared" ref="G330:G331" si="223">SUM(F319:F330)/12</f>
+        <f t="shared" ref="G330:G331" si="225">SUM(F319:F330)/12</f>
         <v>88.331666666666663</v>
       </c>
       <c r="H330" s="34">
-        <f t="shared" si="220"/>
+        <f t="shared" si="222"/>
         <v>76.52</v>
       </c>
       <c r="I330" s="42">
         <v>2.1909999999999998</v>
       </c>
       <c r="J330" s="37">
-        <f t="shared" ref="J330:J331" si="224">SUM(I319:I330)/12</f>
+        <f t="shared" ref="J330:J331" si="226">SUM(I319:I330)/12</f>
         <v>5.6909999999999998</v>
       </c>
       <c r="K330" s="34">
-        <f t="shared" si="221"/>
+        <f t="shared" si="223"/>
         <v>2.3489999999999998</v>
       </c>
     </row>
     <row r="331" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A331" s="23">
         <v>2023</v>
       </c>
       <c r="B331" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C331" s="25">
         <v>71.599999999999994</v>
       </c>
       <c r="D331" s="37">
-        <f t="shared" ref="D331" si="225">SUM(C320:C331)/12</f>
+        <f t="shared" ref="D331" si="227">SUM(C320:C331)/12</f>
         <v>84.725000000000009</v>
       </c>
       <c r="E331" s="34">
-        <f t="shared" ref="E331" si="226">SUM(C329:C331)/3</f>
+        <f t="shared" ref="E331" si="228">SUM(C329:C331)/3</f>
         <v>74.713333333333324</v>
       </c>
       <c r="F331" s="25">
         <v>71.58</v>
       </c>
       <c r="G331" s="37">
-        <f t="shared" si="223"/>
+        <f t="shared" si="225"/>
         <v>85.167500000000004</v>
       </c>
       <c r="H331" s="34">
-        <f t="shared" si="220"/>
+        <f t="shared" si="222"/>
         <v>74.77</v>
       </c>
       <c r="I331" s="27">
         <v>2.294</v>
       </c>
       <c r="J331" s="37">
-        <f t="shared" si="224"/>
+        <f t="shared" si="226"/>
         <v>5.2035833333333326</v>
       </c>
       <c r="K331" s="34">
-        <f t="shared" si="221"/>
+        <f t="shared" si="223"/>
         <v>2.3053333333333335</v>
       </c>
     </row>
     <row r="332" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A332" s="28">
         <v>2023</v>
       </c>
       <c r="B332" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="30">
         <v>70.44</v>
       </c>
       <c r="D332" s="35">
         <f>SUM(C321:C332)/12</f>
         <v>81.083333333333329</v>
       </c>
       <c r="E332" s="31">
-        <f t="shared" ref="E332" si="227">SUM(C330:C332)/3</f>
+        <f t="shared" ref="E332" si="229">SUM(C330:C332)/3</f>
         <v>73.759999999999991</v>
       </c>
       <c r="F332" s="30">
         <v>70.25</v>
       </c>
       <c r="G332" s="35">
         <f>SUM(F321:F332)/12</f>
         <v>81.451666666666682</v>
       </c>
       <c r="H332" s="31">
-        <f t="shared" si="220"/>
+        <f t="shared" si="222"/>
         <v>73.760000000000005</v>
       </c>
       <c r="I332" s="32">
         <v>2.472</v>
       </c>
       <c r="J332" s="35">
         <f>SUM(I321:I332)/12</f>
         <v>4.7774166666666664</v>
       </c>
       <c r="K332" s="31">
         <f>SUM(I330:I332)/3</f>
         <v>2.3189999999999995</v>
       </c>
     </row>
     <row r="333" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A333" s="23">
         <v>2023</v>
       </c>
       <c r="B333" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C333" s="25">
         <v>75.67</v>
       </c>
       <c r="D333" s="37">
@@ -17687,118 +17695,118 @@
         <v>72.633333333333326</v>
       </c>
       <c r="I333" s="27">
         <v>2.645</v>
       </c>
       <c r="J333" s="37">
         <f>SUM(I322:I333)/12</f>
         <v>4.4061666666666666</v>
       </c>
       <c r="K333" s="34">
         <f>SUM(I331:I333)/3</f>
         <v>2.470333333333333</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A334" s="23">
         <v>2023</v>
       </c>
       <c r="B334" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C334" s="25">
         <v>81.44</v>
       </c>
       <c r="D334" s="37">
-        <f t="shared" ref="D334" si="228">SUM(C323:C334)/12</f>
+        <f t="shared" ref="D334" si="230">SUM(C323:C334)/12</f>
         <v>78.212499999999991</v>
       </c>
       <c r="E334" s="34">
-        <f t="shared" ref="E334:E335" si="229">SUM(C332:C334)/3</f>
+        <f t="shared" ref="E334:E335" si="231">SUM(C332:C334)/3</f>
         <v>75.850000000000009</v>
       </c>
       <c r="F334" s="25">
         <v>81.39</v>
       </c>
       <c r="G334" s="37">
-        <f t="shared" ref="G334" si="230">SUM(F323:F334)/12</f>
+        <f t="shared" ref="G334" si="232">SUM(F323:F334)/12</f>
         <v>78.299166666666665</v>
       </c>
       <c r="H334" s="34">
-        <f t="shared" ref="H334:H335" si="231">SUM(F332:F334)/3</f>
+        <f t="shared" ref="H334:H335" si="233">SUM(F332:F334)/3</f>
         <v>75.903333333333322</v>
       </c>
       <c r="I334" s="27">
         <v>2.6360000000000001</v>
       </c>
       <c r="J334" s="37">
-        <f t="shared" ref="J334" si="232">SUM(I323:I334)/12</f>
+        <f t="shared" ref="J334" si="234">SUM(I323:I334)/12</f>
         <v>3.8923333333333336</v>
       </c>
       <c r="K334" s="34">
-        <f t="shared" ref="K334:K335" si="233">SUM(I332:I334)/3</f>
+        <f t="shared" ref="K334:K335" si="235">SUM(I332:I334)/3</f>
         <v>2.5843333333333334</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A335" s="28">
         <v>2023</v>
       </c>
       <c r="B335" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C335" s="30">
         <v>89.09</v>
       </c>
       <c r="D335" s="35">
         <f>SUM(C324:C335)/12</f>
         <v>78.631666666666646</v>
       </c>
       <c r="E335" s="31">
-        <f t="shared" si="229"/>
+        <f t="shared" si="231"/>
         <v>82.066666666666677</v>
       </c>
       <c r="F335" s="30">
         <v>89.43</v>
       </c>
       <c r="G335" s="35">
         <f>SUM(F324:F335)/12</f>
         <v>78.73</v>
       </c>
       <c r="H335" s="31">
-        <f t="shared" si="231"/>
+        <f t="shared" si="233"/>
         <v>82.296666666666667</v>
       </c>
       <c r="I335" s="32">
         <v>2.6970000000000001</v>
       </c>
       <c r="J335" s="35">
         <f>SUM(I324:I335)/12</f>
         <v>3.4658333333333342</v>
       </c>
       <c r="K335" s="31">
-        <f t="shared" si="233"/>
+        <f t="shared" si="235"/>
         <v>2.6593333333333335</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A336" s="23">
         <v>2023</v>
       </c>
       <c r="B336" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C336" s="25">
         <v>85.83</v>
       </c>
       <c r="D336" s="37">
         <f>SUM(C325:C336)/12</f>
         <v>78.555833333333339</v>
       </c>
       <c r="E336" s="34">
         <f>SUM(C334:C336)/3</f>
         <v>85.453333333333333</v>
       </c>
       <c r="F336" s="25">
         <v>85.84</v>
       </c>
       <c r="G336" s="37">
@@ -17832,54 +17840,56 @@
         <v>77.34</v>
       </c>
       <c r="D337" s="37">
         <f>SUM(C326:C337)/12</f>
         <v>77.984166666666667</v>
       </c>
       <c r="E337" s="34">
         <f>SUM(C335:C337)/3</f>
         <v>84.086666666666673</v>
       </c>
       <c r="F337" s="25">
         <v>77.69</v>
       </c>
       <c r="G337" s="37">
         <f>SUM(F326:F337)/12</f>
         <v>78.03083333333332</v>
       </c>
       <c r="H337" s="34">
         <f>SUM(F335:F337)/3</f>
         <v>84.320000000000007</v>
       </c>
       <c r="I337" s="27">
         <v>3.06</v>
       </c>
       <c r="J337" s="37">
-        <v>3.2198333333333338</v>
+        <f>SUM(I326:I337)/12</f>
+        <v>2.9371666666666667</v>
       </c>
       <c r="K337" s="34">
-        <v>2.8260000000000001</v>
+        <f>SUM(I335:I337)/3</f>
+        <v>2.9673333333333338</v>
       </c>
     </row>
     <row r="338" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A338" s="28">
         <v>2023</v>
       </c>
       <c r="B338" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C338" s="30">
         <v>72.260000000000005</v>
       </c>
       <c r="D338" s="35">
         <f>SUM(C327:C338)/12</f>
         <v>77.617500000000021</v>
       </c>
       <c r="E338" s="31">
         <f>SUM(C336:C338)/3</f>
         <v>78.476666666666674</v>
       </c>
       <c r="F338" s="30">
         <v>71.900000000000006</v>
       </c>
       <c r="G338" s="35">
         <f>SUM(F327:F338)/12</f>
@@ -17890,979 +17900,979 @@
         <v>78.476666666666674</v>
       </c>
       <c r="I338" s="32">
         <v>2.5619999999999998</v>
       </c>
       <c r="J338" s="35">
         <f>SUM(I327:I338)/12</f>
         <v>2.6692499999999999</v>
       </c>
       <c r="K338" s="31">
         <f>SUM(I336:I338)/3</f>
         <v>2.922333333333333</v>
       </c>
     </row>
     <row r="339" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A339" s="23">
         <v>2024</v>
       </c>
       <c r="B339" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C339" s="40">
         <v>73.91</v>
       </c>
       <c r="D339" s="45">
-        <f t="shared" ref="D339" si="234">SUM(C328:C339)/12</f>
+        <f t="shared" ref="D339" si="236">SUM(C328:C339)/12</f>
         <v>77.236666666666679</v>
       </c>
       <c r="E339" s="33">
-        <f t="shared" ref="E339" si="235">SUM(C337:C339)/3</f>
+        <f t="shared" ref="E339" si="237">SUM(C337:C339)/3</f>
         <v>74.503333333333345</v>
       </c>
       <c r="F339" s="40">
         <v>74.150000000000006</v>
       </c>
       <c r="G339" s="45">
-        <f t="shared" ref="G339:G346" si="236">SUM(F328:F339)/12</f>
+        <f t="shared" ref="G339:G346" si="238">SUM(F328:F339)/12</f>
         <v>77.321666666666658</v>
       </c>
       <c r="H339" s="33">
-        <f t="shared" ref="H339:H346" si="237">SUM(F337:F339)/3</f>
+        <f t="shared" ref="H339:H346" si="239">SUM(F337:F339)/3</f>
         <v>74.58</v>
       </c>
       <c r="I339" s="42">
         <v>2.7650000000000001</v>
       </c>
       <c r="J339" s="45">
-        <f t="shared" ref="J339" si="238">SUM(I328:I339)/12</f>
+        <f t="shared" ref="J339" si="240">SUM(I328:I339)/12</f>
         <v>2.6102499999999997</v>
       </c>
       <c r="K339" s="33">
         <f>SUM(I337:I339)/3</f>
         <v>2.795666666666667</v>
       </c>
     </row>
     <row r="340" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A340" s="23">
         <v>2024</v>
       </c>
       <c r="B340" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C340" s="25">
         <v>76.59</v>
       </c>
       <c r="D340" s="37">
-        <f t="shared" ref="D340" si="239">SUM(C329:C340)/12</f>
+        <f t="shared" ref="D340" si="241">SUM(C329:C340)/12</f>
         <v>77.225833333333341</v>
       </c>
       <c r="E340" s="34">
-        <f t="shared" ref="E340" si="240">SUM(C338:C340)/3</f>
+        <f t="shared" ref="E340" si="242">SUM(C338:C340)/3</f>
         <v>74.253333333333345</v>
       </c>
       <c r="F340" s="25">
         <v>77.25</v>
       </c>
       <c r="G340" s="37">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>77.356666666666669</v>
       </c>
       <c r="H340" s="34">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>74.433333333333337</v>
       </c>
       <c r="I340" s="27">
         <v>1.786</v>
       </c>
       <c r="J340" s="37">
         <f>SUM(I329:I340)/12</f>
         <v>2.5569999999999999</v>
       </c>
       <c r="K340" s="34">
         <f>SUM(I338:I340)/3</f>
         <v>2.371</v>
       </c>
     </row>
     <row r="341" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A341" s="28">
         <v>2024</v>
       </c>
       <c r="B341" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C341" s="30">
         <v>80.55</v>
       </c>
       <c r="D341" s="35">
-        <f t="shared" ref="D341:D343" si="241">SUM(C330:C341)/12</f>
+        <f t="shared" ref="D341:D343" si="243">SUM(C330:C341)/12</f>
         <v>77.83</v>
       </c>
       <c r="E341" s="31">
-        <f t="shared" ref="E341:E343" si="242">SUM(C339:C341)/3</f>
+        <f t="shared" ref="E341:E343" si="244">SUM(C339:C341)/3</f>
         <v>77.016666666666666</v>
       </c>
       <c r="F341" s="30">
         <v>81.28</v>
       </c>
       <c r="G341" s="35">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>78.023333333333326</v>
       </c>
       <c r="H341" s="31">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>77.56</v>
       </c>
       <c r="I341" s="32">
         <v>1.7470000000000001</v>
       </c>
       <c r="J341" s="35">
-        <f t="shared" ref="J341:J348" si="243">SUM(I330:I341)/12</f>
+        <f t="shared" ref="J341:J348" si="245">SUM(I330:I341)/12</f>
         <v>2.5</v>
       </c>
       <c r="K341" s="31">
-        <f t="shared" ref="K341:K348" si="244">SUM(I339:I341)/3</f>
+        <f t="shared" ref="K341:K348" si="246">SUM(I339:I341)/3</f>
         <v>2.0993333333333335</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A342" s="23">
         <v>2024</v>
       </c>
       <c r="B342" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C342" s="40">
         <v>84.53</v>
       </c>
       <c r="D342" s="37">
-        <f t="shared" si="241"/>
+        <f t="shared" si="243"/>
         <v>78.270833333333329</v>
       </c>
       <c r="E342" s="34">
-        <f t="shared" si="242"/>
+        <f t="shared" si="244"/>
         <v>80.556666666666658</v>
       </c>
       <c r="F342" s="40">
         <v>85.35</v>
       </c>
       <c r="G342" s="37">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>78.515000000000001</v>
       </c>
       <c r="H342" s="34">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>81.293333333333337</v>
       </c>
       <c r="I342" s="42">
         <v>1.7749999999999999</v>
       </c>
       <c r="J342" s="37">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.4653333333333332</v>
       </c>
       <c r="K342" s="34">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>1.7693333333333332</v>
       </c>
     </row>
     <row r="343" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A343" s="23">
         <v>2024</v>
       </c>
       <c r="B343" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C343" s="25">
         <v>78.569999999999993</v>
       </c>
       <c r="D343" s="37">
-        <f t="shared" si="241"/>
+        <f t="shared" si="243"/>
         <v>78.851666666666645</v>
       </c>
       <c r="E343" s="34">
-        <f t="shared" si="242"/>
+        <f t="shared" si="244"/>
         <v>81.216666666666654</v>
       </c>
       <c r="F343" s="25">
         <v>80.02</v>
       </c>
       <c r="G343" s="37">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>79.218333333333334</v>
       </c>
       <c r="H343" s="34">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>82.216666666666654</v>
       </c>
       <c r="I343" s="27">
         <v>2.4129999999999998</v>
       </c>
       <c r="J343" s="37">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.47525</v>
       </c>
       <c r="K343" s="34">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>1.9783333333333335</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A344" s="28">
         <v>2024</v>
       </c>
       <c r="B344" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="30">
         <v>78.78</v>
       </c>
       <c r="D344" s="35">
-        <f t="shared" ref="D344" si="245">SUM(C333:C344)/12</f>
+        <f t="shared" ref="D344" si="247">SUM(C333:C344)/12</f>
         <v>79.546666666666667</v>
       </c>
       <c r="E344" s="31">
-        <f t="shared" ref="E344" si="246">SUM(C342:C344)/3</f>
+        <f t="shared" ref="E344" si="248">SUM(C342:C344)/3</f>
         <v>80.626666666666665</v>
       </c>
       <c r="F344" s="30">
         <v>79.77</v>
       </c>
       <c r="G344" s="35">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>80.01166666666667</v>
       </c>
       <c r="H344" s="31">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>81.713333333333324</v>
       </c>
       <c r="I344" s="32">
         <v>2.7890000000000001</v>
       </c>
       <c r="J344" s="35">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.5016666666666669</v>
       </c>
       <c r="K344" s="31">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>2.3256666666666668</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A345" s="23">
         <v>2024</v>
       </c>
       <c r="B345" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C345" s="25">
         <v>80.64</v>
       </c>
       <c r="D345" s="37">
-        <f t="shared" ref="D345" si="247">SUM(C334:C345)/12</f>
+        <f t="shared" ref="D345" si="249">SUM(C334:C345)/12</f>
         <v>79.960833333333326</v>
       </c>
       <c r="E345" s="34">
-        <f t="shared" ref="E345" si="248">SUM(C343:C345)/3</f>
+        <f t="shared" ref="E345" si="250">SUM(C343:C345)/3</f>
         <v>79.33</v>
       </c>
       <c r="F345" s="25">
         <v>81.8</v>
       </c>
       <c r="G345" s="37">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>80.489166666666662</v>
       </c>
       <c r="H345" s="34">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>80.529999999999987</v>
       </c>
       <c r="I345" s="27">
         <v>2.2120000000000002</v>
       </c>
       <c r="J345" s="37">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.4655833333333335</v>
       </c>
       <c r="K345" s="34">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>2.4713333333333334</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A346" s="23">
         <v>2024</v>
       </c>
       <c r="B346" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C346" s="25">
         <v>75.38</v>
       </c>
       <c r="D346" s="37">
-        <f t="shared" ref="D346:D347" si="249">SUM(C335:C346)/12</f>
+        <f t="shared" ref="D346:D347" si="251">SUM(C335:C346)/12</f>
         <v>79.455833333333331</v>
       </c>
       <c r="E346" s="34">
-        <f t="shared" ref="E346:E347" si="250">SUM(C344:C346)/3</f>
+        <f t="shared" ref="E346:E347" si="252">SUM(C344:C346)/3</f>
         <v>78.266666666666666</v>
       </c>
       <c r="F346" s="25">
         <v>76.680000000000007</v>
       </c>
       <c r="G346" s="37">
-        <f t="shared" si="236"/>
+        <f t="shared" si="238"/>
         <v>80.09666666666665</v>
       </c>
       <c r="H346" s="34">
-        <f t="shared" si="237"/>
+        <f t="shared" si="239"/>
         <v>79.416666666666671</v>
       </c>
       <c r="I346" s="27">
         <v>2.081</v>
       </c>
       <c r="J346" s="37">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.4193333333333333</v>
       </c>
       <c r="K346" s="34">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>2.3606666666666669</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A347" s="28">
         <v>2024</v>
       </c>
       <c r="B347" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C347" s="30">
         <v>69.58</v>
       </c>
       <c r="D347" s="35">
-        <f t="shared" si="249"/>
+        <f t="shared" si="251"/>
         <v>77.830000000000013</v>
       </c>
       <c r="E347" s="31">
-        <f t="shared" si="250"/>
+        <f t="shared" si="252"/>
         <v>75.199999999999989</v>
       </c>
       <c r="F347" s="30">
         <v>70.239999999999995</v>
       </c>
       <c r="G347" s="35">
-        <f t="shared" ref="G347:G348" si="251">SUM(F336:F347)/12</f>
+        <f t="shared" ref="G347:G348" si="253">SUM(F336:F347)/12</f>
         <v>78.497500000000002</v>
       </c>
       <c r="H347" s="31">
-        <f t="shared" ref="H347:H348" si="252">SUM(F345:F347)/3</f>
+        <f t="shared" ref="H347:H348" si="254">SUM(F345:F347)/3</f>
         <v>76.240000000000009</v>
       </c>
       <c r="I347" s="32">
         <v>2.4089999999999998</v>
       </c>
       <c r="J347" s="35">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.3953333333333333</v>
       </c>
       <c r="K347" s="31">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>2.234</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A348" s="23">
         <v>2024</v>
       </c>
       <c r="B348" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C348" s="25">
         <v>71.86</v>
       </c>
       <c r="D348" s="37">
-        <f t="shared" ref="D348" si="253">SUM(C337:C348)/12</f>
+        <f t="shared" ref="D348" si="255">SUM(C337:C348)/12</f>
         <v>76.665833333333339</v>
       </c>
       <c r="E348" s="34">
-        <f t="shared" ref="E348" si="254">SUM(C346:C348)/3</f>
+        <f t="shared" ref="E348" si="256">SUM(C346:C348)/3</f>
         <v>72.273333333333326</v>
       </c>
       <c r="F348" s="25">
         <v>71.989999999999995</v>
       </c>
       <c r="G348" s="37">
-        <f t="shared" si="251"/>
+        <f t="shared" si="253"/>
         <v>77.34333333333332</v>
       </c>
       <c r="H348" s="34">
-        <f t="shared" si="252"/>
+        <f t="shared" si="254"/>
         <v>72.970000000000013</v>
       </c>
       <c r="I348" s="27">
         <v>2.577</v>
       </c>
       <c r="J348" s="37">
-        <f t="shared" si="243"/>
+        <f t="shared" si="245"/>
         <v>2.3480000000000003</v>
       </c>
       <c r="K348" s="34">
-        <f t="shared" si="244"/>
+        <f t="shared" si="246"/>
         <v>2.3556666666666666</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A349" s="23">
         <v>2024</v>
       </c>
       <c r="B349" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C349" s="25">
         <v>69.459999999999994</v>
       </c>
       <c r="D349" s="37">
-        <f t="shared" ref="D349:D354" si="255">SUM(C338:C349)/12</f>
+        <f t="shared" ref="D349:D354" si="257">SUM(C338:C349)/12</f>
         <v>76.009166666666673</v>
       </c>
       <c r="E349" s="34">
         <f>SUM(C347:C349)/3</f>
         <v>70.3</v>
       </c>
       <c r="F349" s="25">
         <v>69.95</v>
       </c>
       <c r="G349" s="37">
         <f>SUM(F338:F349)/12</f>
         <v>76.698333333333338</v>
       </c>
       <c r="H349" s="34">
         <f>SUM(F347:F349)/3</f>
         <v>70.726666666666674</v>
       </c>
       <c r="I349" s="27">
         <v>2.9590000000000001</v>
       </c>
       <c r="J349" s="37">
         <f>SUM(I338:I349)/12</f>
         <v>2.3395833333333331</v>
       </c>
       <c r="K349" s="34">
         <f>SUM(I347:I349)/3</f>
         <v>2.6483333333333334</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A350" s="28">
         <v>2024</v>
       </c>
       <c r="B350" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C350" s="30">
         <v>69.64</v>
       </c>
       <c r="D350" s="35">
-        <f t="shared" si="255"/>
+        <f t="shared" si="257"/>
         <v>75.790833333333339</v>
       </c>
       <c r="E350" s="31">
         <f>SUM(C348:C350)/3</f>
         <v>70.319999999999993</v>
       </c>
       <c r="F350" s="30">
         <v>70.12</v>
       </c>
       <c r="G350" s="35">
         <f>SUM(F339:F350)/12</f>
         <v>76.55</v>
       </c>
       <c r="H350" s="31">
         <f>SUM(F348:F350)/3</f>
         <v>70.686666666666667</v>
       </c>
       <c r="I350" s="32">
         <v>3.4220000000000002</v>
       </c>
       <c r="J350" s="35">
         <f>SUM(I339:I350)/12</f>
         <v>2.4112500000000003</v>
       </c>
       <c r="K350" s="31">
         <f>SUM(I348:I350)/3</f>
         <v>2.9860000000000002</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A351" s="23">
         <v>2025</v>
       </c>
       <c r="B351" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C351" s="40">
         <v>75.25</v>
       </c>
       <c r="D351" s="45">
-        <f t="shared" si="255"/>
+        <f t="shared" si="257"/>
         <v>75.902500000000003</v>
       </c>
       <c r="E351" s="33">
-        <f t="shared" ref="E351" si="256">SUM(C349:C351)/3</f>
+        <f t="shared" ref="E351" si="258">SUM(C349:C351)/3</f>
         <v>71.45</v>
       </c>
       <c r="F351" s="40">
         <v>75.739999999999995</v>
       </c>
       <c r="G351" s="45">
-        <f t="shared" ref="G351" si="257">SUM(F340:F351)/12</f>
+        <f t="shared" ref="G351" si="259">SUM(F340:F351)/12</f>
         <v>76.682500000000005</v>
       </c>
       <c r="H351" s="33">
-        <f t="shared" ref="H351:H352" si="258">SUM(F349:F351)/3</f>
+        <f t="shared" ref="H351:H352" si="260">SUM(F349:F351)/3</f>
         <v>71.936666666666667</v>
       </c>
       <c r="I351" s="42">
         <v>3.754</v>
       </c>
       <c r="J351" s="45">
-        <f t="shared" ref="J351" si="259">SUM(I340:I351)/12</f>
+        <f t="shared" ref="J351" si="261">SUM(I340:I351)/12</f>
         <v>2.4936666666666669</v>
       </c>
       <c r="K351" s="33">
         <f>SUM(I349:I351)/3</f>
         <v>3.3783333333333334</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A352" s="23">
         <v>2025</v>
       </c>
       <c r="B352" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C352" s="25">
         <v>71.180000000000007</v>
       </c>
       <c r="D352" s="37">
-        <f t="shared" si="255"/>
+        <f t="shared" si="257"/>
         <v>75.451666666666668</v>
       </c>
       <c r="E352" s="34">
-        <f t="shared" ref="E352" si="260">SUM(C350:C352)/3</f>
+        <f t="shared" ref="E352" si="262">SUM(C350:C352)/3</f>
         <v>72.023333333333326</v>
       </c>
       <c r="F352" s="25">
         <v>71.53</v>
       </c>
       <c r="G352" s="37">
         <f>SUM(F341:F352)/12</f>
         <v>76.205833333333331</v>
       </c>
       <c r="H352" s="34">
-        <f t="shared" si="258"/>
+        <f t="shared" si="260"/>
         <v>72.463333333333338</v>
       </c>
       <c r="I352" s="27">
         <v>3.694</v>
       </c>
       <c r="J352" s="37">
         <f>SUM(I341:I352)/12</f>
         <v>2.6526666666666667</v>
       </c>
       <c r="K352" s="34">
-        <f t="shared" ref="K352" si="261">SUM(I350:I352)/3</f>
+        <f t="shared" ref="K352" si="263">SUM(I350:I352)/3</f>
         <v>3.6233333333333335</v>
       </c>
     </row>
     <row r="353" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A353" s="28">
         <v>2025</v>
       </c>
       <c r="B353" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C353" s="30">
         <v>68.06</v>
       </c>
       <c r="D353" s="35">
-        <f t="shared" si="255"/>
+        <f t="shared" si="257"/>
         <v>74.410833333333315</v>
       </c>
       <c r="E353" s="31">
-        <f t="shared" ref="E353:E359" si="262">SUM(C351:C353)/3</f>
+        <f t="shared" ref="E353:E359" si="264">SUM(C351:C353)/3</f>
         <v>71.49666666666667</v>
       </c>
       <c r="F353" s="30">
         <v>68.239999999999995</v>
       </c>
       <c r="G353" s="35">
         <f>SUM(F342:F353)/12</f>
         <v>75.119166666666672</v>
       </c>
       <c r="H353" s="31">
-        <f t="shared" ref="H353:H359" si="263">SUM(F351:F353)/3</f>
+        <f t="shared" ref="H353:H359" si="265">SUM(F351:F353)/3</f>
         <v>71.836666666666659</v>
       </c>
       <c r="I353" s="32">
         <v>4.1180000000000003</v>
       </c>
       <c r="J353" s="35">
         <f>SUM(I342:I353)/12</f>
         <v>2.8502500000000004</v>
       </c>
       <c r="K353" s="31">
-        <f t="shared" ref="K353:K358" si="264">SUM(I351:I353)/3</f>
+        <f t="shared" ref="K353:K358" si="266">SUM(I351:I353)/3</f>
         <v>3.8553333333333337</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A354" s="23">
         <v>2025</v>
       </c>
       <c r="B354" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C354" s="40">
         <v>62.98</v>
       </c>
       <c r="D354" s="37">
-        <f t="shared" si="255"/>
+        <f t="shared" si="257"/>
         <v>72.614999999999995</v>
       </c>
       <c r="E354" s="34">
-        <f t="shared" si="262"/>
+        <f t="shared" si="264"/>
         <v>67.406666666666666</v>
       </c>
       <c r="F354" s="40">
         <v>63.54</v>
       </c>
       <c r="G354" s="37">
         <f>SUM(F343:F354)/12</f>
         <v>73.301666666666662</v>
       </c>
       <c r="H354" s="34">
-        <f t="shared" si="263"/>
+        <f t="shared" si="265"/>
         <v>67.77</v>
       </c>
       <c r="I354" s="42">
         <v>3.4089999999999998</v>
       </c>
       <c r="J354" s="37">
         <f>SUM(I343:I354)/12</f>
         <v>2.9864166666666669</v>
       </c>
       <c r="K354" s="34">
-        <f t="shared" si="264"/>
+        <f t="shared" si="266"/>
         <v>3.7403333333333335</v>
       </c>
     </row>
     <row r="355" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A355" s="23">
         <v>2025</v>
       </c>
       <c r="B355" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C355" s="25">
         <v>60.92</v>
       </c>
       <c r="D355" s="37">
-        <f t="shared" ref="D355:D356" si="265">SUM(C344:C355)/12</f>
+        <f t="shared" ref="D355:D356" si="267">SUM(C344:C355)/12</f>
         <v>71.144166666666663</v>
       </c>
       <c r="E355" s="34">
-        <f t="shared" si="262"/>
+        <f t="shared" si="264"/>
         <v>63.986666666666657</v>
       </c>
       <c r="F355" s="25">
         <v>62.17</v>
       </c>
       <c r="G355" s="37">
-        <f t="shared" ref="G355:G357" si="266">SUM(F344:F355)/12</f>
+        <f t="shared" ref="G355:G357" si="268">SUM(F344:F355)/12</f>
         <v>71.814166666666651</v>
       </c>
       <c r="H355" s="34">
-        <f t="shared" si="263"/>
+        <f t="shared" si="265"/>
         <v>64.649999999999991</v>
       </c>
       <c r="I355" s="27">
         <v>3.472</v>
       </c>
       <c r="J355" s="37">
-        <f t="shared" ref="J355" si="267">SUM(I344:I355)/12</f>
+        <f t="shared" ref="J355" si="269">SUM(I344:I355)/12</f>
         <v>3.0746666666666669</v>
       </c>
       <c r="K355" s="34">
-        <f t="shared" si="264"/>
+        <f t="shared" si="266"/>
         <v>3.6663333333333337</v>
       </c>
     </row>
     <row r="356" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A356" s="28">
         <v>2025</v>
       </c>
       <c r="B356" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="30">
         <v>67.95</v>
       </c>
       <c r="D356" s="35">
-        <f t="shared" si="265"/>
+        <f t="shared" si="267"/>
         <v>70.24166666666666</v>
       </c>
       <c r="E356" s="31">
-        <f t="shared" si="262"/>
+        <f t="shared" si="264"/>
         <v>63.95000000000001</v>
       </c>
       <c r="F356" s="30">
         <v>68.17</v>
       </c>
       <c r="G356" s="35">
-        <f t="shared" si="266"/>
+        <f t="shared" si="268"/>
         <v>70.847499999999982</v>
       </c>
       <c r="H356" s="31">
-        <f t="shared" si="263"/>
+        <f t="shared" si="265"/>
         <v>64.626666666666665</v>
       </c>
       <c r="I356" s="32">
         <v>3.6739999999999999</v>
       </c>
       <c r="J356" s="35">
-        <f t="shared" ref="J356:J357" si="268">SUM(I345:I356)/12</f>
+        <f t="shared" ref="J356:J357" si="270">SUM(I345:I356)/12</f>
         <v>3.1484166666666664</v>
       </c>
       <c r="K356" s="31">
-        <f t="shared" si="264"/>
+        <f t="shared" si="266"/>
         <v>3.5183333333333331</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A357" s="23">
         <v>2025</v>
       </c>
       <c r="B357" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C357" s="25">
         <v>67.17</v>
       </c>
       <c r="D357" s="37">
-        <f t="shared" ref="D357" si="269">SUM(C346:C357)/12</f>
+        <f t="shared" ref="D357" si="271">SUM(C346:C357)/12</f>
         <v>69.119166666666658</v>
       </c>
       <c r="E357" s="34">
-        <f t="shared" si="262"/>
+        <f t="shared" si="264"/>
         <v>65.346666666666678</v>
       </c>
       <c r="F357" s="25">
         <v>68.39</v>
       </c>
       <c r="G357" s="37">
-        <f t="shared" si="266"/>
+        <f t="shared" si="268"/>
         <v>69.72999999999999</v>
       </c>
       <c r="H357" s="34">
-        <f t="shared" si="263"/>
+        <f t="shared" si="265"/>
         <v>66.243333333333339</v>
       </c>
       <c r="I357" s="27">
         <v>3.3180000000000001</v>
       </c>
       <c r="J357" s="37">
-        <f t="shared" si="268"/>
+        <f t="shared" si="270"/>
         <v>3.2405833333333334</v>
       </c>
       <c r="K357" s="34">
-        <f t="shared" si="264"/>
+        <f t="shared" si="266"/>
         <v>3.488</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A358" s="23">
         <v>2025</v>
       </c>
       <c r="B358" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C358" s="25">
         <v>64.12</v>
       </c>
       <c r="D358" s="37">
         <f>SUM(C347:C358)/12</f>
         <v>68.180833333333325</v>
       </c>
       <c r="E358" s="34">
-        <f t="shared" si="262"/>
+        <f t="shared" si="264"/>
         <v>66.413333333333341</v>
       </c>
       <c r="F358" s="25">
         <v>64.86</v>
       </c>
       <c r="G358" s="37">
         <f>SUM(F347:F358)/12</f>
         <v>68.74499999999999</v>
       </c>
       <c r="H358" s="34">
-        <f t="shared" si="263"/>
+        <f t="shared" si="265"/>
         <v>67.14</v>
       </c>
       <c r="I358" s="27">
         <v>2.9039999999999999</v>
       </c>
       <c r="J358" s="37">
         <f>SUM(I347:I358)/12</f>
         <v>3.3091666666666661</v>
       </c>
       <c r="K358" s="34">
-        <f t="shared" si="264"/>
+        <f t="shared" si="266"/>
         <v>3.2986666666666671</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A359" s="28">
         <v>2025</v>
       </c>
       <c r="B359" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C359" s="30">
         <v>63.47</v>
       </c>
       <c r="D359" s="35">
-        <f t="shared" ref="D359" si="270">SUM(C348:C359)/12</f>
+        <f t="shared" ref="D359" si="272">SUM(C348:C359)/12</f>
         <v>67.671666666666667</v>
       </c>
       <c r="E359" s="31">
-        <f t="shared" si="262"/>
+        <f t="shared" si="264"/>
         <v>64.92</v>
       </c>
       <c r="F359" s="30">
         <v>63.96</v>
       </c>
       <c r="G359" s="35">
-        <f t="shared" ref="G359" si="271">SUM(F348:F359)/12</f>
+        <f t="shared" ref="G359" si="273">SUM(F348:F359)/12</f>
         <v>68.221666666666678</v>
       </c>
       <c r="H359" s="31">
-        <f t="shared" si="263"/>
+        <f t="shared" si="265"/>
         <v>65.736666666666665</v>
       </c>
       <c r="I359" s="32">
         <v>2.988</v>
       </c>
       <c r="J359" s="35">
-        <f t="shared" ref="J359" si="272">SUM(I348:I359)/12</f>
+        <f t="shared" ref="J359" si="274">SUM(I348:I359)/12</f>
         <v>3.3574166666666669</v>
       </c>
       <c r="K359" s="31">
-        <f t="shared" ref="K359:K361" si="273">SUM(I357:I359)/3</f>
+        <f t="shared" ref="K359:K361" si="275">SUM(I357:I359)/3</f>
         <v>3.07</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A360" s="23">
         <v>2025</v>
       </c>
       <c r="B360" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C360" s="25">
         <v>59.96</v>
       </c>
       <c r="D360" s="37">
         <f>SUM(C349:C360)/12</f>
         <v>66.680000000000007</v>
       </c>
       <c r="E360" s="34">
         <f>SUM(C358:C360)/3</f>
         <v>62.516666666666673</v>
       </c>
       <c r="F360" s="25">
         <v>60.89</v>
       </c>
       <c r="G360" s="37">
         <f>SUM(F349:F360)/12</f>
         <v>67.296666666666667</v>
       </c>
       <c r="H360" s="34">
         <f>SUM(F358:F360)/3</f>
         <v>63.236666666666657</v>
       </c>
       <c r="I360" s="27">
         <v>3.31</v>
       </c>
       <c r="J360" s="37">
         <f>SUM(I349:I360)/12</f>
         <v>3.4185000000000003</v>
       </c>
       <c r="K360" s="34">
-        <f t="shared" si="273"/>
+        <f t="shared" si="275"/>
         <v>3.0673333333333335</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A361" s="23">
         <v>2025</v>
       </c>
       <c r="B361" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C361" s="25">
         <v>59.41</v>
       </c>
       <c r="D361" s="37">
-        <f t="shared" ref="D361" si="274">SUM(C350:C361)/12</f>
+        <f t="shared" ref="D361" si="276">SUM(C350:C361)/12</f>
         <v>65.842500000000001</v>
       </c>
       <c r="E361" s="34">
-        <f t="shared" ref="E361" si="275">SUM(C359:C361)/3</f>
+        <f t="shared" ref="E361" si="277">SUM(C359:C361)/3</f>
         <v>60.946666666666665</v>
       </c>
       <c r="F361" s="25">
         <v>60.06</v>
       </c>
       <c r="G361" s="37">
-        <f t="shared" ref="G361" si="276">SUM(F350:F361)/12</f>
+        <f t="shared" ref="G361" si="278">SUM(F350:F361)/12</f>
         <v>66.472500000000011</v>
       </c>
       <c r="H361" s="34">
-        <f t="shared" ref="H361" si="277">SUM(F359:F361)/3</f>
+        <f t="shared" ref="H361" si="279">SUM(F359:F361)/3</f>
         <v>61.636666666666663</v>
       </c>
       <c r="I361" s="27">
         <v>4.4770000000000003</v>
       </c>
       <c r="J361" s="37">
-        <f t="shared" ref="J361" si="278">SUM(I350:I361)/12</f>
+        <f t="shared" ref="J361" si="280">SUM(I350:I361)/12</f>
         <v>3.5450000000000004</v>
       </c>
       <c r="K361" s="34">
-        <f t="shared" si="273"/>
+        <f t="shared" si="275"/>
         <v>3.5916666666666668</v>
       </c>
     </row>
     <row r="362" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A362" s="28">
         <v>2025</v>
       </c>
       <c r="B362" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C362" s="30">
         <v>57.85</v>
       </c>
       <c r="D362" s="35">
         <f>SUM(C351:C362)/12</f>
         <v>64.860000000000014</v>
       </c>
       <c r="E362" s="31">
         <f>SUM(C360:C362)/3</f>
         <v>59.073333333333331</v>
       </c>
       <c r="F362" s="30">
         <v>57.97</v>
       </c>
       <c r="G362" s="35">
@@ -18915,383 +18925,407 @@
         <v>59.356666666666662</v>
       </c>
       <c r="I363" s="42">
         <v>4.0910000000000002</v>
       </c>
       <c r="J363" s="45">
         <f>SUM(I352:I363)/12</f>
         <v>3.654666666666667</v>
       </c>
       <c r="K363" s="33">
         <f>SUM(I361:I363)/3</f>
         <v>4.3230000000000004</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A364" s="23">
         <v>2026</v>
       </c>
       <c r="B364" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C364" s="25">
         <v>64.53</v>
       </c>
       <c r="D364" s="37">
-        <f t="shared" ref="D364" si="279">SUM(C353:C364)/12</f>
+        <f t="shared" ref="D364" si="281">SUM(C353:C364)/12</f>
         <v>63.038333333333327</v>
       </c>
       <c r="E364" s="34">
-        <f t="shared" ref="E364" si="280">SUM(C362:C364)/3</f>
+        <f t="shared" ref="E364" si="282">SUM(C362:C364)/3</f>
         <v>60.806666666666672</v>
       </c>
       <c r="F364" s="25">
         <v>64.510000000000005</v>
       </c>
       <c r="G364" s="37">
-        <f t="shared" ref="G364" si="281">SUM(F353:F364)/12</f>
+        <f t="shared" ref="G364" si="283">SUM(F353:F364)/12</f>
         <v>63.566666666666663</v>
       </c>
       <c r="H364" s="34">
-        <f t="shared" ref="H364" si="282">SUM(F362:F364)/3</f>
+        <f t="shared" ref="H364" si="284">SUM(F362:F364)/3</f>
         <v>60.839999999999996</v>
       </c>
       <c r="I364" s="27">
         <v>3.1909999999999998</v>
       </c>
       <c r="J364" s="37">
-        <f t="shared" ref="J364" si="283">SUM(I353:I364)/12</f>
+        <f t="shared" ref="J364" si="285">SUM(I353:I364)/12</f>
         <v>3.6127500000000001</v>
       </c>
       <c r="K364" s="34">
-        <f t="shared" ref="K364" si="284">SUM(I362:I364)/3</f>
+        <f t="shared" ref="K364" si="286">SUM(I362:I364)/3</f>
         <v>3.8943333333333334</v>
       </c>
     </row>
     <row r="365" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A365" s="28">
         <v>2026</v>
       </c>
       <c r="B365" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C365" s="30">
         <v>91.75</v>
       </c>
       <c r="D365" s="35">
-        <f t="shared" ref="D365:D371" si="285">SUM(C354:C365)/12</f>
+        <f t="shared" ref="D365:D371" si="287">SUM(C354:C365)/12</f>
         <v>65.012500000000003</v>
       </c>
       <c r="E365" s="31">
-        <f t="shared" ref="E365:E371" si="286">SUM(C363:C365)/3</f>
+        <f t="shared" ref="E365:E371" si="288">SUM(C363:C365)/3</f>
         <v>72.106666666666669</v>
       </c>
       <c r="F365" s="30">
         <v>91.38</v>
       </c>
       <c r="G365" s="35">
-        <f t="shared" ref="G365:G371" si="287">SUM(F354:F365)/12</f>
+        <f t="shared" ref="G365:G372" si="289">SUM(F354:F365)/12</f>
         <v>65.49499999999999</v>
       </c>
       <c r="H365" s="31">
-        <f t="shared" ref="H365:H370" si="288">SUM(F363:F365)/3</f>
+        <f t="shared" ref="H365:H370" si="290">SUM(F363:F365)/3</f>
         <v>71.976666666666674</v>
       </c>
       <c r="I365" s="32">
         <v>3.056</v>
       </c>
       <c r="J365" s="35">
-        <f t="shared" ref="J365:J371" si="289">SUM(I354:I365)/12</f>
+        <f t="shared" ref="J365:J372" si="291">SUM(I354:I365)/12</f>
         <v>3.5242499999999999</v>
       </c>
       <c r="K365" s="31">
-        <f t="shared" ref="K365:K371" si="290">SUM(I363:I365)/3</f>
+        <f t="shared" ref="K365:K372" si="292">SUM(I363:I365)/3</f>
         <v>3.4460000000000002</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A366" s="23">
         <v>2026</v>
       </c>
       <c r="B366" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C366" s="40">
         <v>98.12</v>
       </c>
       <c r="D366" s="37">
-        <f t="shared" si="285"/>
+        <f t="shared" si="287"/>
         <v>67.94083333333333</v>
       </c>
       <c r="E366" s="34">
-        <f t="shared" si="286"/>
+        <f t="shared" si="288"/>
         <v>84.8</v>
       </c>
       <c r="F366" s="40">
         <v>100.32</v>
       </c>
       <c r="G366" s="37">
-        <f t="shared" si="287"/>
+        <f t="shared" si="289"/>
         <v>68.56</v>
       </c>
       <c r="H366" s="34">
-        <f t="shared" si="288"/>
+        <f t="shared" si="290"/>
         <v>85.403333333333322</v>
       </c>
       <c r="I366" s="42">
         <v>2.6789999999999998</v>
       </c>
       <c r="J366" s="37">
-        <f t="shared" si="289"/>
+        <f t="shared" si="291"/>
         <v>3.4634166666666668</v>
       </c>
       <c r="K366" s="34">
-        <f t="shared" si="290"/>
+        <f t="shared" si="292"/>
         <v>2.9753333333333334</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A367" s="23">
         <v>2026</v>
       </c>
       <c r="B367" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C367" s="25">
         <v>98.08</v>
       </c>
       <c r="D367" s="37">
-        <f t="shared" si="285"/>
+        <f t="shared" si="287"/>
         <v>71.037500000000009</v>
       </c>
       <c r="E367" s="34">
-        <f t="shared" si="286"/>
+        <f t="shared" si="288"/>
         <v>95.983333333333334</v>
       </c>
       <c r="F367" s="25">
         <v>102.13</v>
       </c>
       <c r="G367" s="37">
-        <f t="shared" si="287"/>
+        <f t="shared" si="289"/>
         <v>71.89</v>
       </c>
       <c r="H367" s="34">
-        <f t="shared" si="288"/>
+        <f t="shared" si="290"/>
         <v>97.943333333333328</v>
       </c>
       <c r="I367" s="27">
         <v>2.9369999999999998</v>
       </c>
       <c r="J367" s="37">
-        <f t="shared" si="289"/>
+        <f t="shared" si="291"/>
         <v>3.4188333333333332</v>
       </c>
       <c r="K367" s="34">
-        <f t="shared" si="290"/>
+        <f t="shared" si="292"/>
         <v>2.8906666666666663</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A368" s="28">
         <v>2026</v>
       </c>
       <c r="B368" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="30">
         <v>81.22</v>
       </c>
       <c r="D368" s="35">
-        <f t="shared" si="285"/>
+        <f t="shared" si="287"/>
         <v>72.143333333333345</v>
       </c>
       <c r="E368" s="31">
-        <f t="shared" si="286"/>
+        <f t="shared" si="288"/>
         <v>92.473333333333315</v>
       </c>
       <c r="F368" s="30">
         <v>84.81</v>
       </c>
       <c r="G368" s="35">
-        <f t="shared" si="287"/>
+        <f t="shared" si="289"/>
         <v>73.276666666666657</v>
       </c>
       <c r="H368" s="31">
-        <f t="shared" si="288"/>
+        <f t="shared" si="290"/>
         <v>95.75333333333333</v>
       </c>
       <c r="I368" s="32">
         <v>3.2029999999999998</v>
       </c>
       <c r="J368" s="35">
-        <f t="shared" si="289"/>
+        <f t="shared" si="291"/>
         <v>3.3795833333333332</v>
       </c>
       <c r="K368" s="31">
-        <f t="shared" si="290"/>
+        <f t="shared" si="292"/>
         <v>2.9396666666666662</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A369" s="23">
         <v>2026</v>
       </c>
       <c r="B369" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C369" s="25">
         <v>78.56</v>
       </c>
       <c r="D369" s="37">
-        <f t="shared" si="285"/>
+        <f t="shared" si="287"/>
         <v>73.092500000000015</v>
       </c>
       <c r="E369" s="34">
-        <f t="shared" si="286"/>
+        <f t="shared" si="288"/>
         <v>85.953333333333333</v>
       </c>
       <c r="F369" s="25">
         <v>80.459999999999994</v>
       </c>
       <c r="G369" s="37">
-        <f t="shared" si="287"/>
+        <f t="shared" si="289"/>
         <v>74.282500000000013</v>
       </c>
       <c r="H369" s="34">
-        <f t="shared" si="288"/>
+        <f t="shared" si="290"/>
         <v>89.133333333333326</v>
       </c>
       <c r="I369" s="27">
         <v>2.9580000000000002</v>
       </c>
       <c r="J369" s="37">
-        <f t="shared" si="289"/>
+        <f t="shared" si="291"/>
         <v>3.3495833333333334</v>
       </c>
       <c r="K369" s="34">
-        <f t="shared" si="290"/>
+        <f t="shared" si="292"/>
         <v>3.0326666666666662</v>
       </c>
     </row>
     <row r="370" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A370" s="23">
         <v>2026</v>
       </c>
       <c r="B370" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C370" s="25">
         <v>82.67</v>
       </c>
       <c r="D370" s="37">
-        <f t="shared" si="285"/>
+        <f t="shared" si="287"/>
         <v>74.638333333333335</v>
       </c>
       <c r="E370" s="34">
-        <f t="shared" si="286"/>
+        <f t="shared" si="288"/>
         <v>80.816666666666663</v>
       </c>
       <c r="F370" s="25">
         <v>83.9</v>
       </c>
       <c r="G370" s="37">
-        <f t="shared" si="287"/>
+        <f t="shared" si="289"/>
         <v>75.869166666666658</v>
       </c>
       <c r="H370" s="34">
-        <f t="shared" si="288"/>
+        <f t="shared" si="290"/>
         <v>83.056666666666658</v>
       </c>
       <c r="I370" s="27">
         <v>2.7679999999999998</v>
       </c>
       <c r="J370" s="37">
-        <f t="shared" si="289"/>
+        <f t="shared" si="291"/>
         <v>3.3382499999999999</v>
       </c>
       <c r="K370" s="34">
-        <f t="shared" si="290"/>
+        <f t="shared" si="292"/>
         <v>2.9763333333333328</v>
       </c>
     </row>
     <row r="371" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A371" s="28">
         <v>2026</v>
       </c>
       <c r="B371" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C371" s="30">
         <v>95.65</v>
       </c>
       <c r="D371" s="35">
-        <f t="shared" si="285"/>
+        <f t="shared" si="287"/>
         <v>77.319999999999993</v>
       </c>
       <c r="E371" s="31">
-        <f t="shared" si="286"/>
+        <f t="shared" si="288"/>
         <v>85.626666666666665</v>
       </c>
       <c r="F371" s="30">
         <v>97.31</v>
       </c>
       <c r="G371" s="35">
-        <f t="shared" si="287"/>
+        <f t="shared" si="289"/>
         <v>78.648333333333326</v>
       </c>
       <c r="H371" s="31">
-        <f t="shared" ref="H371" si="291">SUM(F369:F371)/3</f>
+        <f t="shared" ref="H371:H372" si="293">SUM(F369:F371)/3</f>
         <v>87.223333333333343</v>
       </c>
       <c r="I371" s="32">
         <v>2.9609999999999999</v>
       </c>
       <c r="J371" s="35">
-        <f t="shared" si="289"/>
+        <f t="shared" si="291"/>
         <v>3.3359999999999999</v>
       </c>
       <c r="K371" s="31">
-        <f t="shared" si="290"/>
+        <f t="shared" si="292"/>
         <v>2.8956666666666666</v>
       </c>
     </row>
     <row r="372" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A372" s="23">
         <v>2026</v>
       </c>
       <c r="B372" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C372" s="25"/>
-[...7 lines deleted...]
-      <c r="K372" s="34"/>
+      <c r="C372" s="25">
+        <v>97.17</v>
+      </c>
+      <c r="D372" s="37">
+        <f t="shared" ref="D372" si="294">SUM(C361:C372)/12</f>
+        <v>80.42083333333332</v>
+      </c>
+      <c r="E372" s="34">
+        <f t="shared" ref="E372" si="295">SUM(C370:C372)/3</f>
+        <v>91.83</v>
+      </c>
+      <c r="F372" s="25">
+        <v>102.07</v>
+      </c>
+      <c r="G372" s="37">
+        <f t="shared" si="289"/>
+        <v>82.08</v>
+      </c>
+      <c r="H372" s="34">
+        <f t="shared" si="293"/>
+        <v>94.426666666666662</v>
+      </c>
+      <c r="I372" s="27">
+        <v>2.9969999999999999</v>
+      </c>
+      <c r="J372" s="37">
+        <f t="shared" si="291"/>
+        <v>3.3099166666666666</v>
+      </c>
+      <c r="K372" s="34">
+        <f t="shared" si="292"/>
+        <v>2.9086666666666665</v>
+      </c>
     </row>
     <row r="373" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A373" s="23">
         <v>2026</v>
       </c>
       <c r="B373" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C373" s="25"/>
       <c r="D373" s="37"/>
       <c r="E373" s="34"/>
       <c r="F373" s="25"/>
       <c r="G373" s="37"/>
       <c r="H373" s="34"/>
       <c r="I373" s="27"/>
       <c r="J373" s="37"/>
       <c r="K373" s="34"/>
     </row>
     <row r="374" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A374" s="28">
         <v>2026</v>
       </c>
       <c r="B374" s="29" t="s">
         <v>11</v>
       </c>
@@ -19504,51 +19538,51 @@
     </row>
     <row r="401" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D401" s="1"/>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1"/>
       <c r="H401" s="1"/>
       <c r="I401" s="1"/>
       <c r="J401" s="1"/>
       <c r="K401" s="1"/>
     </row>
     <row r="402" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A402" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B402" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E402" s="13"/>
     </row>
     <row r="403" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A403" s="57">
-        <v>46303</v>
+        <v>46330</v>
       </c>
       <c r="B403" s="56" t="s">
         <v>48</v>
       </c>
       <c r="E403" s="13"/>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C404" s="1"/>
       <c r="F404" s="14"/>
       <c r="I404" s="14"/>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C405" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C396" r:id="rId1" xr:uid="{D2DC1432-17FA-4F08-9AA0-FC16AD28D203}"/>
     <hyperlink ref="C395" r:id="rId2" tooltip="Link to EIA website for Cushing, OK Crude Oil Future Contract 1 prices" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C391" r:id="rId3" xr:uid="{EBE60402-5111-4C9C-A686-F1DBD4705F2A}"/>
     <hyperlink ref="C398" r:id="rId4" xr:uid="{449C56DE-832E-4134-A86F-6F90D05C9B4D}"/>
     <hyperlink ref="C393" r:id="rId5" xr:uid="{D7F1114E-D1C9-4D0A-A087-012D2693B2EF}"/>
     <hyperlink ref="C394" r:id="rId6" xr:uid="{1EB7D392-7526-4BF7-9FCF-BA3EE1254047}"/>
   </hyperlinks>
   <pageMargins left="0.49" right="0.28999999999999998" top="0.51" bottom="0.53" header="0.5" footer="0.5"/>