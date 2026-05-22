--- v0 (2025-10-02)
+++ v1 (2026-05-22)
@@ -7,72 +7,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chenp\Desktop\Working Folder\GLEEM 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\wolvovse\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1DF79BD-B980-46E2-85A1-83B334FF93E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E12E034-1710-49D0-843B-47C78FF4A6F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11424" yWindow="-96" windowWidth="23232" windowHeight="12432" xr2:uid="{9F86D29A-594A-47CA-8412-DCF369A3DD5A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{9F86D29A-594A-47CA-8412-DCF369A3DD5A}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId1"/>
     <sheet name="Substitution Rates" sheetId="4" r:id="rId2"/>
     <sheet name="Industry Data" sheetId="3" r:id="rId3"/>
     <sheet name="Annualized Emissions" sheetId="7" r:id="rId4"/>
     <sheet name="Downstream EFs" sheetId="2" r:id="rId5"/>
     <sheet name="Multitype Fuels" sheetId="6" r:id="rId6"/>
     <sheet name="Conversion Factors" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -641,53 +642,50 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Oil Products</t>
   </si>
   <si>
     <t>Production (thousands of bbls per day)</t>
   </si>
   <si>
     <t>CO2 (kg/gallon)</t>
   </si>
   <si>
     <t>CH4 (kg/gallon)</t>
   </si>
   <si>
     <t>N2O (kg/gallon)</t>
   </si>
   <si>
     <t>Asphalt/Road Oil</t>
   </si>
   <si>
     <t>Aviation Gasoline</t>
   </si>
   <si>
-    <t>Distilate Fuel Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>Jet Fuel</t>
   </si>
   <si>
     <t>Kerosene</t>
   </si>
   <si>
     <t>Propane</t>
   </si>
   <si>
     <t>Propylene</t>
   </si>
   <si>
     <t>HGL</t>
   </si>
   <si>
     <t>Lubricants</t>
   </si>
   <si>
     <t>Motor Gasoline</t>
   </si>
   <si>
     <t>Petroleum Coke</t>
   </si>
   <si>
     <t>Residual Fuel Oil</t>
@@ -722,99 +720,102 @@
   <si>
     <t>CO2 (kg/short ton)</t>
   </si>
   <si>
     <t>CH4 (kg/short ton)</t>
   </si>
   <si>
     <t>N2O (kg/short ton)</t>
   </si>
   <si>
     <t>Commericial Sector</t>
   </si>
   <si>
     <t>Electric Power Sector</t>
   </si>
   <si>
     <t>Industrial Sector</t>
   </si>
   <si>
     <t>Industrial Coking</t>
   </si>
   <si>
     <t>Multitype Fuel</t>
   </si>
   <si>
-    <t>Distilate Fuel Oil 1</t>
-[...10 lines deleted...]
-  <si>
     <t>Residual Fuel Oil 5</t>
   </si>
   <si>
     <t>Residual Fuel Oil 6</t>
   </si>
   <si>
     <t>Residual Fuel Oil Average</t>
   </si>
   <si>
     <t>Conversion</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>1 oil bbl to BTUs</t>
   </si>
   <si>
     <t>1 natural gas mcf to BTUs</t>
   </si>
   <si>
     <t>1 short ton coal to BTUs</t>
   </si>
   <si>
     <t>1 kg to metric tons</t>
   </si>
   <si>
     <t>1 bbl to gallons</t>
   </si>
   <si>
     <t>CO2 to 100-year AR6 CO2e</t>
   </si>
   <si>
     <t>CH4 to 100-year AR6 CO2e</t>
   </si>
   <si>
     <t>N2O to 100-year AR6 CO2e</t>
+  </si>
+  <si>
+    <t>Distillate Fuel Oil</t>
+  </si>
+  <si>
+    <t>Distillate Fuel Oil 1</t>
+  </si>
+  <si>
+    <t>Distillate Fuel Oil 2</t>
+  </si>
+  <si>
+    <t>Distillate Fuel Oil 4</t>
+  </si>
+  <si>
+    <t>Distillate Fuel Oil Average</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.00000"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2974,51 +2975,51 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18EA5168-42F9-4018-80E3-105536C8E74C}">
   <dimension ref="B2:S8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="76" zoomScaleNormal="65" workbookViewId="0">
+    <sheetView zoomScale="76" zoomScaleNormal="65" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="12"/>
     <col min="2" max="2" width="20" style="12" customWidth="1"/>
     <col min="3" max="6" width="37.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="34.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="34" style="12" customWidth="1"/>
     <col min="9" max="9" width="34.42578125" style="12" customWidth="1"/>
     <col min="10" max="10" width="36.140625" style="12" customWidth="1"/>
     <col min="11" max="11" width="36" style="12" customWidth="1"/>
     <col min="12" max="12" width="36.42578125" style="12" customWidth="1"/>
     <col min="13" max="13" width="28" style="12" customWidth="1"/>
     <col min="14" max="14" width="27.85546875" style="12" customWidth="1"/>
     <col min="15" max="16" width="28.42578125" style="12" customWidth="1"/>
     <col min="17" max="17" width="37.42578125" style="12" customWidth="1"/>
     <col min="18" max="18" width="39.42578125" style="12" customWidth="1"/>
     <col min="19" max="19" width="31.85546875" style="12" customWidth="1"/>
     <col min="20" max="16384" width="8.7109375" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:19" s="30" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B2" s="29" t="s">
@@ -5649,51 +5650,51 @@
         <f t="shared" ref="D103:F103" si="0">SUM(D3:D102)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E103" s="28" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="F103" s="28" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DE5FC49-D41A-4BAF-80DB-2AD6D9D40EAC}">
   <dimension ref="A2:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="28" style="1" customWidth="1"/>
     <col min="5" max="5" width="28.28515625" style="1" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="1"/>
     <col min="9" max="9" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="15.85546875" style="1" customWidth="1"/>
     <col min="13" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -5709,698 +5710,713 @@
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B3" s="1">
         <v>368</v>
       </c>
       <c r="C3" s="1">
         <v>11.91</v>
       </c>
       <c r="D3" s="1">
         <v>4.6999999999999999E-4</v>
       </c>
       <c r="E3" s="1">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="1">
         <v>11</v>
       </c>
       <c r="C4" s="1">
-        <v>8.1300000000000008</v>
+        <v>8.31</v>
       </c>
       <c r="D4" s="1">
         <v>3.6000000000000002E-4</v>
       </c>
       <c r="E4" s="1">
         <v>6.9999999999999994E-5</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="B5" s="1">
         <v>3916</v>
       </c>
       <c r="C5" s="1">
         <f>'Multitype Fuels'!B6</f>
         <v>10.450000000000001</v>
       </c>
       <c r="D5" s="23">
         <f>'Multitype Fuels'!C6</f>
         <v>4.2333333333333334E-4</v>
       </c>
       <c r="E5" s="23">
         <f>'Multitype Fuels'!D6</f>
         <v>8.3333333333333331E-5</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="1">
         <v>1653</v>
       </c>
       <c r="C6" s="1">
         <v>9.75</v>
       </c>
       <c r="D6" s="1">
         <v>4.0999999999999999E-4</v>
       </c>
       <c r="E6" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B7" s="1">
         <v>11</v>
       </c>
       <c r="C7" s="1">
         <v>10.15</v>
       </c>
       <c r="D7" s="1">
         <v>4.0999999999999999E-4</v>
       </c>
       <c r="E7" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B8" s="1">
         <v>747</v>
       </c>
       <c r="C8" s="1">
         <v>5.72</v>
       </c>
       <c r="D8" s="1">
         <v>2.7E-4</v>
       </c>
       <c r="E8" s="1">
         <v>5.0000000000000002E-5</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>276</v>
       </c>
       <c r="C9" s="1">
         <v>6.17</v>
       </c>
       <c r="D9" s="1">
         <v>2.7E-4</v>
       </c>
       <c r="E9" s="1">
         <v>5.0000000000000002E-5</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B10" s="1">
         <v>2482</v>
       </c>
       <c r="C10" s="1">
         <v>5.68</v>
       </c>
       <c r="D10" s="1">
         <v>2.7999999999999998E-4</v>
       </c>
       <c r="E10" s="1">
         <v>6.0000000000000002E-5</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B11" s="1">
         <v>83</v>
       </c>
       <c r="C11" s="1">
         <v>10.69</v>
       </c>
       <c r="D11" s="1">
         <v>4.2999999999999999E-4</v>
       </c>
       <c r="E11" s="1">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B12" s="1">
         <v>8945</v>
       </c>
       <c r="C12" s="1">
         <v>8.7799999999999994</v>
       </c>
       <c r="D12" s="1">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E12" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1">
         <v>253</v>
       </c>
       <c r="C13" s="1">
         <v>14.64</v>
       </c>
       <c r="D13" s="1">
         <v>4.2999999999999999E-4</v>
       </c>
       <c r="E13" s="1">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B14" s="1">
         <v>274</v>
       </c>
       <c r="C14" s="1">
         <f>'Multitype Fuels'!B11</f>
         <v>10.74</v>
       </c>
       <c r="D14" s="23">
         <f>'Multitype Fuels'!C11</f>
         <v>4.35E-4</v>
       </c>
       <c r="E14" s="23">
         <f>'Multitype Fuels'!D11</f>
         <v>8.5000000000000006E-5</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B15" s="1">
         <v>1256</v>
       </c>
       <c r="C15" s="1">
         <v>10.59</v>
       </c>
       <c r="D15" s="1">
         <v>4.2000000000000002E-4</v>
       </c>
       <c r="E15" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B16" s="1">
         <f>SUM(B3:B15)</f>
         <v>20275</v>
       </c>
       <c r="C16" s="25">
         <f>($B3/$B16)*C3+($B4/$B16)*C4+($B5/$B16)*C5+($B6/$B16)*C6+($B7/$B16)*C7+($B8/$B16)*C8+($B9/$B16)*C9+($B10/$B16)*C10+($B11/$B16)*C11+($B12/$B16)*C12+($B13/$B16)*C13+($B14/$B16)*C14+($B15/$B16)*C15</f>
-        <v>8.9306298397040695</v>
+        <v>8.9307274969173864</v>
       </c>
       <c r="D16" s="25">
         <f t="shared" ref="D16:E16" si="0">($B3/$B16)*D3+($B4/$B16)*D4+($B5/$B16)*D5+($B6/$B16)*D6+($B7/$B16)*D7+($B8/$B16)*D8+($B9/$B16)*D9+($B10/$B16)*D10+($B11/$B16)*D11+($B12/$B16)*D12+($B13/$B16)*D13+($B14/$B16)*D14+($B15/$B16)*D15</f>
         <v>3.7871237155774764E-4</v>
       </c>
       <c r="E16" s="25">
         <f t="shared" si="0"/>
         <v>7.709116317303743E-5</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="1">
         <v>33105000</v>
       </c>
       <c r="C19" s="1">
         <v>54.44</v>
       </c>
       <c r="D19" s="1">
         <v>1.0300000000000001E-3</v>
       </c>
       <c r="E19" s="1">
         <v>1E-4</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B22" s="1">
         <v>594</v>
       </c>
       <c r="C22" s="1">
         <v>2016</v>
       </c>
       <c r="D22" s="1">
         <v>0.23499999999999999</v>
       </c>
       <c r="E22" s="1">
         <v>3.4000000000000002E-2</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B23" s="1">
         <v>373803</v>
       </c>
       <c r="C23" s="1">
         <v>1885</v>
       </c>
       <c r="D23" s="1">
         <v>0.217</v>
       </c>
       <c r="E23" s="1">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B24" s="1">
         <v>21444</v>
       </c>
       <c r="C24" s="1">
         <v>2116</v>
       </c>
       <c r="D24" s="1">
         <v>0.246</v>
       </c>
       <c r="E24" s="1">
         <v>3.5999999999999997E-2</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B25" s="1">
         <v>15514</v>
       </c>
       <c r="C25" s="1">
         <v>2468</v>
       </c>
       <c r="D25" s="1">
         <v>0.28899999999999998</v>
       </c>
       <c r="E25" s="1">
         <v>4.2000000000000003E-2</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B26" s="1">
         <f>SUM(B22:B25)</f>
         <v>411355</v>
       </c>
       <c r="C26" s="26">
         <f>($B22/$B26)*C22+($B23/$B26)*C23+($B24/$B26)*C24+($B25/$B26)*C25</f>
         <v>1919.2187161940419</v>
       </c>
       <c r="D26" s="24">
         <f t="shared" ref="D26:E26" si="1">($B22/$B26)*D22+($B23/$B26)*D23+($B24/$B26)*D24+($B25/$B26)*D25</f>
         <v>0.22125320222192513</v>
       </c>
       <c r="E26" s="24">
         <f t="shared" si="1"/>
         <v>3.2588552466847373E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D78A86F-FEE9-4959-9B6D-6D459413E324}">
   <dimension ref="A2:D11"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B3" s="1">
         <v>10.18</v>
       </c>
       <c r="C3" s="1">
         <v>4.2000000000000002E-4</v>
       </c>
       <c r="D3" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="B4" s="1">
         <v>10.210000000000001</v>
       </c>
       <c r="C4" s="1">
         <v>4.0999999999999999E-4</v>
       </c>
       <c r="D4" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="B5" s="1">
         <v>10.96</v>
       </c>
       <c r="C5" s="1">
         <v>4.4000000000000002E-4</v>
       </c>
       <c r="D5" s="1">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B6" s="1">
         <f>AVERAGE(B3:B5)</f>
         <v>10.450000000000001</v>
       </c>
       <c r="C6" s="1">
         <f>AVERAGE(C3:C5)</f>
         <v>4.2333333333333334E-4</v>
       </c>
       <c r="D6" s="1">
         <f>AVERAGE(D3:D5)</f>
         <v>8.3333333333333331E-5</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
     </row>
     <row r="8" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B9" s="1">
         <v>10.210000000000001</v>
       </c>
       <c r="C9" s="1">
         <v>4.2000000000000002E-4</v>
       </c>
       <c r="D9" s="1">
         <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B10" s="1">
         <v>11.27</v>
       </c>
       <c r="C10" s="1">
         <v>4.4999999999999999E-4</v>
       </c>
       <c r="D10" s="1">
         <v>9.0000000000000006E-5</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B11" s="1">
         <f>AVERAGE(B9:B10)</f>
         <v>10.74</v>
       </c>
       <c r="C11" s="1">
         <f>AVERAGE(C9:C10)</f>
         <v>4.35E-4</v>
       </c>
       <c r="D11" s="1">
         <f>AVERAGE(D9:D10)</f>
         <v>8.5000000000000006E-5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="2">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9E4F39B-EED5-42E2-A8E6-9D5318B2AA6C}">
   <dimension ref="B1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="33.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B1" s="11" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C1" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B2" s="8" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C2" s="8">
         <v>5800000</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B3" s="9" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C3" s="9">
         <v>1032000</v>
       </c>
     </row>
     <row r="4" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B4" s="7" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C4" s="7">
         <v>20387000</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B5" s="8" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C5" s="8">
         <v>1000</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B6" s="10" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C6" s="10">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B7" s="8" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C7" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B8" s="9" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C8" s="9">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B9" s="8" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C9" s="8">
         <v>273</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B10" s="13"/>
       <c r="C10" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C180887BF230A54F9C0C29C12EDC1FCF" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15e7b259b8efe799876ecc9079bdac10">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50ef0567-c25a-4d2f-a2d1-66414679ef30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fbdad41cb28f8ee8eec87ce1fbdee9de" ns2:_="">
     <xsd:import namespace="50ef0567-c25a-4d2f-a2d1-66414679ef30"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="50ef0567-c25a-4d2f-a2d1-66414679ef30" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -6500,98 +6516,89 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5C0FC88-DD8B-40ED-AF0E-3F76107815DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F8B837-02EB-4477-88A2-EEA11D392989}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AF7BF87-0F06-480B-9FAE-651BA175443E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50ef0567-c25a-4d2f-a2d1-66414679ef30"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6dd02d64-b7f3-43f7-a145-cfd68d338edf}" enabled="1" method="Standard" siteId="{0693b5ba-4b18-4d7b-9341-f32f400a5494}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>Substitution Rates</vt:lpstr>
       <vt:lpstr>Industry Data</vt:lpstr>
       <vt:lpstr>Annualized Emissions</vt:lpstr>
       <vt:lpstr>Downstream EFs</vt:lpstr>
       <vt:lpstr>Multitype Fuels</vt:lpstr>