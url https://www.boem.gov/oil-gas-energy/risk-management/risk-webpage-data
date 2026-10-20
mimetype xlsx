--- v5 (2026-08-20)
+++ v6 (2026-10-20)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\southwir\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D4BA76D-479B-44F6-AB84-D0E88B30F33C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{791F6FEF-89B4-4885-8F9D-58D468672262}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="20985" xr2:uid="{BF8B3F45-CCE2-468B-B441-8016F1989653}"/>
+    <workbookView xWindow="5805" yWindow="1545" windowWidth="29880" windowHeight="16815" xr2:uid="{1655C654-DB8B-4601-AF7F-97FEF48770DE}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="CIQWBGuid" hidden="1">"edb3ec15-c705-41a5-81bf-ddf8b98fee91"</definedName>
     <definedName name="CIQWBInfo" hidden="1">"{ ""CIQVersion"":""9.51.3510.3078"" }"</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_DNTM" hidden="1">700000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
@@ -118,98 +118,98 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E22" i="1" l="1"/>
   <c r="D22" i="1"/>
+  <c r="D19" i="1" s="1"/>
   <c r="C22" i="1"/>
   <c r="B22" i="1"/>
   <c r="E16" i="1"/>
   <c r="E19" i="1" s="1"/>
   <c r="D16" i="1"/>
-  <c r="D19" i="1" s="1"/>
   <c r="C16" i="1"/>
   <c r="C19" i="1" s="1"/>
   <c r="B16" i="1"/>
   <c r="B19" i="1" s="1"/>
   <c r="D12" i="1"/>
   <c r="C12" i="1"/>
   <c r="E11" i="1"/>
   <c r="G11" i="1" s="1"/>
   <c r="E10" i="1"/>
   <c r="G9" i="1"/>
   <c r="E9" i="1"/>
-  <c r="E12" i="1" s="1"/>
   <c r="D9" i="1"/>
   <c r="C9" i="1"/>
   <c r="B9" i="1"/>
+  <c r="G8" i="1"/>
   <c r="E8" i="1"/>
+  <c r="E12" i="1" s="1"/>
   <c r="D8" i="1"/>
   <c r="C8" i="1"/>
   <c r="B8" i="1"/>
-  <c r="G8" i="1" s="1"/>
   <c r="D7" i="1"/>
-  <c r="G7" i="1" s="1"/>
   <c r="C7" i="1"/>
   <c r="B7" i="1"/>
+  <c r="G7" i="1" s="1"/>
   <c r="D6" i="1"/>
   <c r="C6" i="1"/>
   <c r="B6" i="1"/>
   <c r="G6" i="1" s="1"/>
+  <c r="G5" i="1"/>
   <c r="C5" i="1"/>
   <c r="B5" i="1"/>
-  <c r="G5" i="1" s="1"/>
+  <c r="G4" i="1"/>
   <c r="D4" i="1"/>
   <c r="B4" i="1"/>
-  <c r="G4" i="1" s="1"/>
+  <c r="G3" i="1"/>
   <c r="C3" i="1"/>
   <c r="B3" i="1"/>
-  <c r="G3" i="1" s="1"/>
-  <c r="G2" i="1"/>
   <c r="D2" i="1"/>
   <c r="B2" i="1"/>
   <c r="B12" i="1" s="1"/>
-  <c r="G12" i="1" l="1"/>
+  <c r="G2" i="1" l="1"/>
+  <c r="G12" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Orphan Liability</t>
   </si>
   <si>
     <t>Supplemental Financial Assurance</t>
   </si>
   <si>
     <t>General Bonds</t>
   </si>
   <si>
     <t>Other Financial
 Assurance</t>
   </si>
   <si>
     <t>BSEE Contracing Paid Invoices</t>
   </si>
   <si>
@@ -569,51 +569,51 @@
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\BOEM\GOMR\ORD\Private\RMOG\Bankruptcy%20Orphan%20Liability%20Files\2026%20Bankruptcy%20Orphan%20Liability\Orphan%20Liability%20(as%20of%2008.03.2026).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\BOEM\GOMR\ORD\Private\RMOG\Bankruptcy%20Orphan%20Liability%20Files\2026%20Bankruptcy%20Orphan%20Liability\Orphan%20Liability%20(as%20of%2008.03.2026).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\BOEM\GOMR\ORD\Private\RMOG\Bankruptcy%20Orphan%20Liability%20Files\2026%20Bankruptcy%20Orphan%20Liability\Orphan%20Liability%20(as%20of%2010.15.2026).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\BOEM\GOMR\ORD\Private\RMOG\Bankruptcy%20Orphan%20Liability%20Files\2026%20Bankruptcy%20Orphan%20Liability\Orphan%20Liability%20(as%20of%2010.15.2026).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Summary"/>
       <sheetName val="Bennu O&amp;G"/>
       <sheetName val="MIGO"/>
       <sheetName val="Anglo-Suisse"/>
       <sheetName val="Transworld Exploration"/>
       <sheetName val="MLCJR"/>
       <sheetName val="Monforte"/>
       <sheetName val="Whitney Oil &amp; Gas"/>
       <sheetName val="PetroQuest"/>
       <sheetName val="Taylor Energy"/>
       <sheetName val="Signal Hill"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1">
         <row r="14">
@@ -698,139 +698,139 @@
           <cell r="N6">
             <v>207499</v>
           </cell>
         </row>
         <row r="7">
           <cell r="N7">
             <v>0</v>
           </cell>
         </row>
         <row r="10">
           <cell r="H10">
             <v>1</v>
           </cell>
           <cell r="I10">
             <v>0</v>
           </cell>
           <cell r="J10">
             <v>0</v>
           </cell>
           <cell r="K10">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="5">
-        <row r="167">
-[...10 lines deleted...]
-          <cell r="L169">
+        <row r="161">
+          <cell r="L161">
+            <v>101776828</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="L162">
+            <v>-15659858</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="L163">
             <v>-12900000</v>
           </cell>
         </row>
-        <row r="172">
-[...3 lines deleted...]
-          <cell r="I172">
+        <row r="166">
+          <cell r="H166">
+            <v>64</v>
+          </cell>
+          <cell r="I166">
             <v>9</v>
           </cell>
-          <cell r="J172">
+          <cell r="J166">
             <v>9</v>
           </cell>
-          <cell r="K172">
-            <v>60</v>
+          <cell r="K166">
+            <v>61</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6">
         <row r="6">
           <cell r="L6">
             <v>661229</v>
           </cell>
         </row>
         <row r="7">
           <cell r="L7">
             <v>-349820</v>
           </cell>
         </row>
         <row r="8">
           <cell r="L8">
             <v>-300000</v>
           </cell>
         </row>
         <row r="12">
           <cell r="H12">
             <v>0</v>
           </cell>
           <cell r="I12">
             <v>0</v>
           </cell>
           <cell r="J12">
             <v>0</v>
           </cell>
           <cell r="K12">
             <v>1</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="7">
-        <row r="34">
-[...10 lines deleted...]
-          <cell r="L36">
+        <row r="26">
+          <cell r="L26">
+            <v>8355016</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="L27">
+            <v>-7785016</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="L28">
             <v>-600000</v>
           </cell>
         </row>
-        <row r="41">
-          <cell r="H41">
+        <row r="33">
+          <cell r="H33">
             <v>5</v>
           </cell>
-          <cell r="I41">
-[...6 lines deleted...]
-            <v>16</v>
+          <cell r="I33">
+            <v>0</v>
+          </cell>
+          <cell r="J33">
+            <v>0</v>
+          </cell>
+          <cell r="K33">
+            <v>9</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="8">
         <row r="6">
           <cell r="L6">
             <v>268798</v>
           </cell>
         </row>
         <row r="7">
           <cell r="L7">
             <v>-150000</v>
           </cell>
         </row>
         <row r="8">
           <cell r="L8">
             <v>-118798</v>
           </cell>
         </row>
         <row r="9">
           <cell r="L9">
             <v>0</v>
           </cell>
         </row>
         <row r="12">
@@ -874,61 +874,61 @@
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="10">
         <row r="24">
           <cell r="H24">
             <v>16</v>
           </cell>
           <cell r="I24">
             <v>0</v>
           </cell>
           <cell r="J24">
             <v>0</v>
           </cell>
           <cell r="K24">
             <v>0</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B07E255C-C018-4B9F-BDFA-15C9DB223F24}" name="Table4" displayName="Table4" ref="A1:G12" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{245F0861-12BF-40F6-A8B4-9F100107014D}" name="Table4" displayName="Table4" ref="A1:G12" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
   <tableColumns count="7">
-    <tableColumn id="3" xr3:uid="{92D976FD-3FBD-46F9-BD04-851BDB33F729}" name="Company" dataDxfId="5"/>
-[...3 lines deleted...]
-    <tableColumn id="2" xr3:uid="{50BB3A09-65A5-4408-B910-F5E81E72B738}" name="Other Financial_x000a_Assurance" dataDxfId="1">
+    <tableColumn id="3" xr3:uid="{C39459D8-2A0A-493E-B731-30B683B9E673}" name="Company" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{633E33C0-F44E-4B48-8F7B-9E94659C3297}" name="Orphan Liability" dataDxfId="4" dataCellStyle="Currency"/>
+    <tableColumn id="5" xr3:uid="{CAAD5951-FBB3-4853-9DEE-464167AABCED}" name="Supplemental Financial Assurance" dataDxfId="3" dataCellStyle="Currency"/>
+    <tableColumn id="6" xr3:uid="{860E1278-F956-40BC-979D-E0AEF5504ECA}" name="General Bonds" dataDxfId="2" dataCellStyle="Currency"/>
+    <tableColumn id="2" xr3:uid="{8103645E-0F22-43E4-B2B4-B0E12ED8522D}" name="Other Financial_x000a_Assurance" dataDxfId="1">
       <calculatedColumnFormula>'[1]Taylor Energy'!N9</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="1" xr3:uid="{C4DC2EFD-314F-4DC7-8CF2-46500B6616CB}" name="BSEE Contracing Paid Invoices"/>
-    <tableColumn id="7" xr3:uid="{9D25E206-7FC2-4709-BA4D-EDBBE864C32B}" name="Uncovered Orphan Liability - Applying General &amp; Supplemental Financial Assurance" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{B7FC9BEC-48EB-4E75-94F1-2482C2AB2647}" name="BSEE Contracing Paid Invoices"/>
+    <tableColumn id="7" xr3:uid="{64157061-B922-42F8-8639-7862388AB5EC}" name="Uncovered Orphan Liability - Applying General &amp; Supplemental Financial Assurance" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1190,58 +1190,58 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FAA3A3B-5372-4F73-BF9E-C7B4AAE15B6C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C616BEBB-D3CD-45FC-9E4B-9B5E87557793}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="21.140625" customWidth="1"/>
     <col min="4" max="6" width="19" customWidth="1"/>
     <col min="7" max="7" width="23.5703125" customWidth="1"/>
     <col min="9" max="9" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
@@ -1329,117 +1329,119 @@
         <v>10</v>
       </c>
       <c r="B5" s="5">
         <f>'[1]Transworld Exploration'!N6</f>
         <v>207499</v>
       </c>
       <c r="C5" s="5">
         <f>'[1]Transworld Exploration'!N7</f>
         <v>0</v>
       </c>
       <c r="D5" s="5">
         <v>0</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="6">
         <f>SUM(Table4[[#This Row],[Orphan Liability]:[BSEE Contracing Paid Invoices]])</f>
         <v>207499</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5">
-        <f>[1]MLCJR!L167</f>
-        <v>113266808</v>
+        <f>[1]MLCJR!L161</f>
+        <v>101776828</v>
       </c>
       <c r="C6" s="5">
-        <f>[1]MLCJR!L168</f>
-        <v>-19956117</v>
+        <f>[1]MLCJR!L162</f>
+        <v>-15659858</v>
       </c>
       <c r="D6" s="9">
-        <f>[1]MLCJR!L169</f>
+        <f>[1]MLCJR!L163</f>
         <v>-12900000</v>
       </c>
       <c r="E6" s="9">
         <v>-100000</v>
       </c>
-      <c r="F6" s="9"/>
+      <c r="F6" s="9">
+        <v>9500837</v>
+      </c>
       <c r="G6" s="6">
         <f>SUM(Table4[[#This Row],[Orphan Liability]:[BSEE Contracing Paid Invoices]])</f>
-        <v>80310691</v>
+        <v>82617807</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
         <f>[1]Monforte!L6</f>
         <v>661229</v>
       </c>
       <c r="C7" s="5">
         <f>[1]Monforte!L7</f>
         <v>-349820</v>
       </c>
       <c r="D7" s="9">
         <f>[1]Monforte!L8</f>
         <v>-300000</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6">
         <f>SUM(Table4[[#This Row],[Orphan Liability]:[BSEE Contracing Paid Invoices]])</f>
         <v>11409</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <f>'[1]Whitney Oil &amp; Gas'!L34</f>
-        <v>11907955</v>
+        <f>'[1]Whitney Oil &amp; Gas'!L26</f>
+        <v>8355016</v>
       </c>
       <c r="C8" s="5">
-        <f>'[1]Whitney Oil &amp; Gas'!L35</f>
-        <v>-11287955</v>
+        <f>'[1]Whitney Oil &amp; Gas'!L27</f>
+        <v>-7785016</v>
       </c>
       <c r="D8" s="9">
-        <f>'[1]Whitney Oil &amp; Gas'!L36</f>
+        <f>'[1]Whitney Oil &amp; Gas'!L28</f>
         <v>-600000</v>
       </c>
       <c r="E8" s="10">
         <f>'[1]Taylor Energy'!N16</f>
         <v>0</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="6">
         <f>SUM(Table4[[#This Row],[Orphan Liability]:[BSEE Contracing Paid Invoices]])</f>
-        <v>20000</v>
+        <v>-30000</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
         <f>[1]PetroQuest!L6</f>
         <v>268798</v>
       </c>
       <c r="C9" s="5">
         <f>[1]PetroQuest!L7</f>
         <v>-150000</v>
       </c>
       <c r="D9" s="9">
         <f>[1]PetroQuest!L8</f>
         <v>-118798</v>
       </c>
       <c r="E9" s="10">
         <f>'[1]Taylor Energy'!N17</f>
         <v>0</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="6">
         <f>[1]PetroQuest!L9</f>
@@ -1463,154 +1465,154 @@
     <row r="11" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
         <v>24000000</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="9">
         <f>'[1]Taylor Energy'!N17</f>
         <v>0</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="6">
         <f>SUM(Table4[[#This Row],[Orphan Liability]:[BSEE Contracing Paid Invoices]])</f>
         <v>24000000</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="6">
         <f>SUBTOTAL(109,B2:B11)</f>
-        <v>188470910</v>
+        <v>173427991</v>
       </c>
       <c r="C12" s="6">
         <f t="shared" ref="C12:D12" si="0">SUBTOTAL(109,C2:C11)</f>
-        <v>-41243892</v>
+        <v>-33444694</v>
       </c>
       <c r="D12" s="6">
         <f t="shared" si="0"/>
         <v>-19195698</v>
       </c>
       <c r="E12" s="6">
         <f>E2+E3+E4+E5+E6+E7+E8+E9+E11</f>
         <v>-1312746.58</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6">
         <f>SUBTOTAL(109,G2:G11)</f>
-        <v>127690208.42</v>
+        <v>129947324.42</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="17"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="18">
-        <f>'[1]Bennu O&amp;G'!H18+[1]MIGO!H36+'[1]Anglo-Suisse'!H17+'[1]Transworld Exploration'!H10+[1]MLCJR!H172+[1]Monforte!H12+'[1]Whitney Oil &amp; Gas'!H41+[1]PetroQuest!H12+'[1]Taylor Energy'!H18+'[1]Signal Hill'!H24</f>
-        <v>117</v>
+        <f>'[1]Bennu O&amp;G'!H18+[1]MIGO!H36+'[1]Anglo-Suisse'!H17+'[1]Transworld Exploration'!H10+[1]MLCJR!H166+[1]Monforte!H12+'[1]Whitney Oil &amp; Gas'!H33+[1]PetroQuest!H12+'[1]Taylor Energy'!H18+'[1]Signal Hill'!H24</f>
+        <v>111</v>
       </c>
       <c r="C16" s="18">
-        <f>'[1]Bennu O&amp;G'!I18+[1]MIGO!I36+'[1]Anglo-Suisse'!I17+'[1]Transworld Exploration'!I10+[1]MLCJR!I172+[1]Monforte!I12+'[1]Whitney Oil &amp; Gas'!I41+[1]PetroQuest!I12+'[1]Taylor Energy'!I18+'[1]Signal Hill'!I24</f>
+        <f>'[1]Bennu O&amp;G'!I18+[1]MIGO!I36+'[1]Anglo-Suisse'!I17+'[1]Transworld Exploration'!I10+[1]MLCJR!I166+[1]Monforte!I12+'[1]Whitney Oil &amp; Gas'!I33+[1]PetroQuest!I12+'[1]Taylor Energy'!I18+'[1]Signal Hill'!I24</f>
         <v>18</v>
       </c>
       <c r="D16" s="18">
-        <f>'[1]Bennu O&amp;G'!J18+[1]MIGO!J36+'[1]Anglo-Suisse'!J17+'[1]Transworld Exploration'!J10+[1]MLCJR!J172+[1]Monforte!J12+'[1]Whitney Oil &amp; Gas'!J41+[1]PetroQuest!J12+'[1]Taylor Energy'!J18+'[1]Signal Hill'!J24</f>
+        <f>'[1]Bennu O&amp;G'!J18+[1]MIGO!J36+'[1]Anglo-Suisse'!J17+'[1]Transworld Exploration'!J10+[1]MLCJR!J166+[1]Monforte!J12+'[1]Whitney Oil &amp; Gas'!J33+[1]PetroQuest!J12+'[1]Taylor Energy'!J18+'[1]Signal Hill'!J24</f>
         <v>18</v>
       </c>
       <c r="E16" s="18">
-        <f>'[1]Bennu O&amp;G'!K18+[1]MIGO!K36+'[1]Anglo-Suisse'!K17+'[1]Transworld Exploration'!K10+[1]MLCJR!K172+[1]Monforte!K12+'[1]Whitney Oil &amp; Gas'!K41+[1]PetroQuest!K12+'[1]Taylor Energy'!K18+'[1]Signal Hill'!K24</f>
-        <v>92</v>
+        <f>'[1]Bennu O&amp;G'!K18+[1]MIGO!K36+'[1]Anglo-Suisse'!K17+'[1]Transworld Exploration'!K10+[1]MLCJR!K166+[1]Monforte!K12+'[1]Whitney Oil &amp; Gas'!K33+[1]PetroQuest!K12+'[1]Taylor Energy'!K18+'[1]Signal Hill'!K24</f>
+        <v>86</v>
       </c>
       <c r="F16" s="18"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="18">
         <f>B16-B22</f>
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C19" s="18">
         <f t="shared" ref="C19:E19" si="1">C16-C22</f>
         <v>18</v>
       </c>
       <c r="D19" s="18">
         <f t="shared" si="1"/>
         <v>18</v>
       </c>
       <c r="E19" s="18">
         <f t="shared" si="1"/>
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B22" s="18">
         <f>'[1]Signal Hill'!H24</f>
         <v>16</v>
       </c>
       <c r="C22" s="18">